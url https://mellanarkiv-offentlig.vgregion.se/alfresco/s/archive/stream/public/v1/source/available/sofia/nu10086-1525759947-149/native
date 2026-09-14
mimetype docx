--- v1 (2026-03-19)
+++ v2 (2026-09-14)
@@ -1,5491 +1,4369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="184CFFAE" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="061914D4" w14:textId="4E36460B" w:rsidR="00184167" w:rsidRDefault="00692927" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc239253400"/>
+      <w:r>
         <w:t>Mobilisering på IVA och IMA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="5CF96710" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc239253401"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="66F3BB22" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1A7CA5D5" w14:textId="77777777" w:rsidR="00544A26" w:rsidRDefault="00544A26" w:rsidP="00544A26">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3AB56232">
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327185"/>
+      <w:r w:rsidRPr="70531174">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stycket under avsnittet </w:t>
-[...13 lines deleted...]
-        <w:t> &amp; Mobiliseringsmål är reviderat då remiss för fysioterapeut inte längre behöver skickas.</w:t>
+        <w:t xml:space="preserve">Uppdaterad med nya tabeller för lättare läsning och för att lättare hitta rätt information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5EFDE4" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...46 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="354629600"/>
+        <w:id w:val="-593711071"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="077BF579" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="272DFE63" w14:textId="7803CFFD" w:rsidR="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
           <w:pPr>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:ind w:left="567" w:right="142"/>
+            <w:pStyle w:val="Rubrik2"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2F6EBEEA" w14:textId="4163FD84" w:rsidR="00D210E8" w:rsidRPr="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:b/>
-[...1 lines deleted...]
-              <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A6426E">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00A6426E">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00A6426E">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
+          <w:hyperlink w:anchor="_Toc239253402" w:history="1">
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253402 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3984E738" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="469EF139" w14:textId="3BCE8D0E" w:rsidR="00D210E8" w:rsidRPr="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239253403" w:history="1">
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Vilka berörs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253403 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5A98E5DB" w14:textId="4C49065B" w:rsidR="00D210E8" w:rsidRPr="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239253404" w:history="1">
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Mål</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253404 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36B6EDB5" w14:textId="2E6F6365" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208925" w:history="1">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:hyperlink w:anchor="_Toc239253405" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Positiva effekter med mobilisering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208925 \h </w:instrText>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253405 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AA71507" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="22CA08DB" w14:textId="29AFC08C" w:rsidR="00D210E8" w:rsidRPr="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239253406" w:history="1">
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253406 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D210E8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3BC273B4" w14:textId="33F8AA1F" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208926" w:history="1">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:hyperlink w:anchor="_Toc239253407" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bedsidebedömning och mobiliseringsmål</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208926 \h </w:instrText>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253407 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36DE8489" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="2DDD986F" w14:textId="42F13506" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208927" w:history="1">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:hyperlink w:anchor="_Toc239253408" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kontraindikationer för mobilisering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208927 \h </w:instrText>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253408 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="118F5131" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="292D9E36" w14:textId="26919FB1" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208928" w:history="1">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:hyperlink w:anchor="_Toc239253409" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sederingsnivå/smärtlindringsbehov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208928 \h </w:instrText>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253409 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="422A7AF9" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="561B46D2" w14:textId="382E7DBB" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208929" w:history="1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239253410" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande av mobilisering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208929 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253410 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72BC88CE" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="6F78D1E2" w14:textId="3AFDD014" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208930" w:history="1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239253411" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utvärdera och dokumentera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208930 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253411 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45D94BAF" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+        <w:p w14:paraId="0918C503" w14:textId="2C17F70B" w:rsidR="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="00D210E8">
           <w:pPr>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:ind w:left="567" w:right="0"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215208931" w:history="1">
-[...16 lines deleted...]
-                <w:noProof/>
+          <w:hyperlink w:anchor="_Toc239253412" w:history="1">
+            <w:r w:rsidRPr="00A472D7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...4 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...4 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215208931 \h </w:instrText>
-[...6 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239253412 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...4 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6426E">
-[...4 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00AF4AC9">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-                <w:noProof/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C39545D" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...5 lines deleted...]
-            <w:ind w:left="480"/>
+        <w:p w14:paraId="2A84DBF5" w14:textId="2FA19E9C" w:rsidR="00D210E8" w:rsidRDefault="00D210E8">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:b/>
+              <w:bCs/>
             </w:rPr>
-          </w:pPr>
-[...589 lines deleted...]
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5899EC93" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...5 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239253402"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9DB266" w14:textId="77777777" w:rsidR="007E197E" w:rsidRPr="00A6426E" w:rsidRDefault="007E197E" w:rsidP="00931AB2">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t xml:space="preserve">Tidig mobilisering på IVA (intensivvårdsavdelningen) syftar till att optimera patientens fysiologiska möjligheter för tillfrisknande. Dock riskerar patienten på IVA att drabbas av immobilisering vilket har många negativa effekter på bland annat blodtryck, lungfunktion, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6426E">
+        <w:lastRenderedPageBreak/>
+        <w:t>muskelfunktion och mag-tarmkanalens funktion. Tidig mobilisering av patienter som vårdas på IVA är en självklar del i vården och minskar risken för komplikationer under och efter vårdtiden samt kan förkorta tiden i respirator och den totala vårdtiden. En total immobilisering leder till att muskelnedbrytningen startar, vilket sker redan efter några timmar. 25–50% av intensivvårdade patienter lider av neuromuskulär svaghet flera år efter utskrivning. Patienter som vårdas på IVA kan också drabbas av PICS (Post-intensive care syndrome) som innebär att både den kognitiva och fysiska förmågan samt den psykiska hälsan är nedsatt, förekomsten är fler än hälften av alla som vårdas på IVA under en längre tid. Med tidig mobilisering kan dessa risker minimeras samt bidra till en förbättrad kroppsmedvetenhet samt en mer normaliserad dygnsrytm (aktivitet dagtid och vila nattetid). Det hjälper även att förebygga uppkomsten av atelektaser, ventromboser och även minimera risken för pneumoni (1, 2 &amp; 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A11D4FD" w14:textId="7E8BF31D" w:rsidR="00CA1315" w:rsidRPr="00CA1315" w:rsidRDefault="00931AB2" w:rsidP="00D210E8">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Syftet med denna rutin är att främja tidig mobilisering av patient på IVA/IMA. Rutinen innehåller riktlinjer och verktyg som ska underlätta planeringen och främja påbörjandet av mobilisering av patient så tidigt som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687A47A7" w14:textId="4C3C851C" w:rsidR="00544A26" w:rsidRDefault="00F6007F" w:rsidP="00544A26">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc239253403"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc181866761"/>
+      <w:r>
+        <w:t>Vilka berörs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3ECFECD7" w14:textId="0EB1972A" w:rsidR="00F6007F" w:rsidRDefault="00CA1315" w:rsidP="00CA1315">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Gäller för läkare, sjuksköterskor och undersköterskor på IVA och IMA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i NU-sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C94C137" w14:textId="3E024B1E" w:rsidR="001D25FC" w:rsidRDefault="001D25FC" w:rsidP="001D25FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc239253404"/>
+      <w:r>
+        <w:t>Mål</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="71C3AD14" w14:textId="6F4A44BA" w:rsidR="004248A6" w:rsidRPr="00A6426E" w:rsidRDefault="004248A6" w:rsidP="004248A6">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Att påbörja mobilisering av patient inom 48h efter ankomst till IVA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A97D37" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B782AE6" w14:textId="3ABD77CB" w:rsidR="001D25FC" w:rsidRDefault="00E70BCE" w:rsidP="00E70BCE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239253405"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Positiva effekter med mobilisering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rutntstabell4dekorfrg1"/>
+        <w:tblW w:w="9773" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2266"/>
+        <w:gridCol w:w="1657"/>
+        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="2196"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E57F71" w14:paraId="5B1BB5BF" w14:textId="77777777" w:rsidTr="00E57F71">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDF071B" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Respiration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A205C0C" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t xml:space="preserve">Cirkulation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6677E58A" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t xml:space="preserve">Elimination </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ADCD48" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t xml:space="preserve">Muskel &amp; ledfunktion </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A8F715" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t xml:space="preserve">Kognitivt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F71" w14:paraId="4F46743C" w14:textId="77777777" w:rsidTr="00E57F71">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5118476A" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Förebygger </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelektaser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B787DFB" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minskar risken för ventrombos och lungemboli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4885E32B" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Främjar tarmens peristaltik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5368D26B" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Förebygger muskelatrofi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775D3EFD" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minskar oro, ångest och risk för delirium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F71" w14:paraId="7064C346" w14:textId="77777777" w:rsidTr="00E57F71">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE5F33E" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobiliserar slem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB17C5E" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minskar risken för ortostatisk hypotension (ger därigenom en lägre vilopuls och ökade slagvolymer)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFD231A" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Främjar urinproduktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D386725" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Förebygger ledkontrakturer och smärtproblematik.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D9FA51" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medvetandegör kroppsgränser och kroppspositioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F71" w14:paraId="0CB01BEA" w14:textId="77777777" w:rsidTr="00E57F71">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A44A11" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Optimerar den funktionella residualkapaciteten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBA4EE9" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minskar risken för hämmad mikrovaskulär funktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F72073A" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148C19F5" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCC9655" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Normaliserar dygnsrytmen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F71" w14:paraId="053A9D0C" w14:textId="77777777" w:rsidTr="00E57F71">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B9C19" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stimulerar egenandning och aktiverar andningsmuskulaturen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33105ED9" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minskar risken för insulinresistens.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161376AA" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BC0458" w14:textId="77777777" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFF5A5D" w14:textId="049687DA" w:rsidR="00E57F71" w:rsidRDefault="00E57F71" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F6273A8" w14:textId="77777777" w:rsidR="00E70BCE" w:rsidRPr="00E70BCE" w:rsidRDefault="00E70BCE" w:rsidP="00E70BCE"/>
+    <w:p w14:paraId="5DF5BA0A" w14:textId="1B80740F" w:rsidR="00B035A3" w:rsidRPr="00482E06" w:rsidRDefault="009A32ED" w:rsidP="00482E06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239253406"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rutntstabell4dekorfrg1"/>
+        <w:tblW w:w="10057" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="428"/>
+        <w:gridCol w:w="9629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F150F9" w14:paraId="43B227E3" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FABF456" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C96846" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Mobiliseringens 5 steg på IVA/IMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F150F9" w14:paraId="4E3CC744" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B0FCDE" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E19C7A" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Bedsidebedömning och mobiliseringsmål</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F150F9" w14:paraId="06CB77C0" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB55878" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="240FA220" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Kontraindikationer för mobilisering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F150F9" w14:paraId="431C6C0A" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BDB739" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="772AE191" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Bedöm sederingsnivå/behov av smärtlindring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F150F9" w14:paraId="230344DA" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="346998EB" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="521C4EAE" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Utförande av mobilisering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F150F9" w14:paraId="407E37B9" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F75184A" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A31B875" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:t>Utvärdera och dokumentera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D11B145" w14:textId="2D4EC1C8" w:rsidR="009E52B2" w:rsidRDefault="00F150F9" w:rsidP="00482E06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239253407"/>
+      <w:r>
+        <w:t>Bedsidebedömning och mobiliseringsmål</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="7E3D18D9" w14:textId="77777777" w:rsidR="002C1228" w:rsidRPr="002C1228" w:rsidRDefault="002C1228" w:rsidP="002C1228">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1228">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Målet är att påbörja mobilisering av patient inom 48h efter ankomst till IVA/IMA med hjälp av IMS (7), se nedan.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF36AB" w14:textId="77777777" w:rsidR="002C1228" w:rsidRDefault="002C1228" w:rsidP="002C1228">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1228">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Läkaren, sjuksköterskan, undersköterskan och fysioterapeuten fastställer mobiliseringsmål för patienten. Detta göras dagligen och kan delas in i 5 mobiliseringsnivåer. (Nivå 0 är inkluderat i den basala omvårdnaden och ingår inte i mobiliseringen, nivå 0 kan tillämpas till alla patienter). Mobilisering utförs under 10-30 minuter 3-4 ggr/dag. Sjuksköterskan och undersköterskan ansvarar för att utföra mobiliseringen. Vilken mobiliseringsnivå som är aktuell ordineras av läkarnas rondfönster.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rutntstabell4dekorfrg1"/>
+        <w:tblW w:w="10057" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="1779"/>
+        <w:gridCol w:w="2536"/>
+        <w:gridCol w:w="4962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007276DB" w14:paraId="58E0316E" w14:textId="77777777" w:rsidTr="00000BEC">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F27EC2" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nivå </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F5B90F" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Benämning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C95376" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="209395A2" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Åtgärder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276DB" w14:paraId="1E2AACE9" w14:textId="77777777" w:rsidTr="00000BEC">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD5310A" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CC70B93" w14:textId="18AF1BFD" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Basal omv</w:t>
+            </w:r>
+            <w:r w:rsidR="00000BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>årdnad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B13D00E" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Förebygga komplikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72219820" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudända ≥30°</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD60B53" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lägesändringar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46614F44" w14:textId="30ADA5F4" w:rsidR="007276DB" w:rsidRPr="00B035A3" w:rsidRDefault="007276DB" w:rsidP="00B035A3">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Andningsträning med PEP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276DB" w14:paraId="74D7A9E0" w14:textId="77777777" w:rsidTr="00000BEC">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66382BE0" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13F82A49" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balas mobilisering </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="327AFA4D" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibehålla rörelseförmåga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32E13643" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alla steg under Nivå 0.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EB7D76" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Passivt rörelseuttag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5938D887" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aktivt rörelseuttag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276DB" w14:paraId="5836E5E8" w14:textId="77777777" w:rsidTr="00000BEC">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109CF9BA" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71251814" w14:textId="212B1937" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Passiv mobiliserin</w:t>
+            </w:r>
+            <w:r w:rsidR="00000BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3719AA5B" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tidig mobilisering utan aktiv medverkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EA93EE5" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alla steg under Nivå 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDECF39" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kombistol (Sara-combiliser/JATAB-stol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C0BD9D" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sängcykling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276DB" w14:paraId="464F14C3" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="1960"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1EE61F" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="356F223B" w14:textId="021600D8" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aktiv mobiliserin</w:t>
+            </w:r>
+            <w:r w:rsidR="00000BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03810BA7" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Återfå funktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08A8AD75" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alla steg under Nivå 1 och 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A13264A" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sitta på sängkant - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kontakta fysioterapeut innan första försök till sängkant för patient som vårdats längre än 4 dygn på IVA/IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB0B4FB" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stå upprätt i kombistol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251BE1B1" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stå upp vid sängkant med gåbord.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675BC2DA" w14:textId="55F4032E" w:rsidR="007276DB" w:rsidRPr="00B035A3" w:rsidRDefault="007276DB" w:rsidP="00B035A3">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Egen ADL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276DB" w14:paraId="27461275" w14:textId="77777777" w:rsidTr="00000BEC">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DC686F" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C9F643C" w14:textId="152D334E" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobilisering utanför vårdru</w:t>
+            </w:r>
+            <w:r w:rsidR="00000BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49D51994" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öka självständighet och stimulans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F431D0F" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alla steg under Nivå 1, 2 och 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBE7735" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Promenad i kombistol/rullstol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EFECEB" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stå/gåträning med levande stöd eller gåbord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C60C3D7" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="007276DB">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F187EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Promenad med levande stöd/gåbord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48091A59" w14:textId="77777777" w:rsidR="002C1228" w:rsidRDefault="002C1228" w:rsidP="002C1228">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B2B5F4" w14:textId="399FEBCE" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00482E06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc239253408"/>
+      <w:r>
+        <w:t>Kontraindikationer för mobilisering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="3359D9AB" w14:textId="77777777" w:rsidR="003C0332" w:rsidRDefault="003C0332" w:rsidP="003C0332">
+      <w:r w:rsidRPr="70531174">
+        <w:t>Föreligger ingen kontraindikation kan ansvarig sjuksköterska tillsammans med undersköterska påbörja mobilisering utan att rådfråga läkare. Det finns få absoluta men flera relativa kontraindikationer, vid tveksamhet fråga läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFC3EDE" w14:textId="77777777" w:rsidR="00D210E8" w:rsidRDefault="00D210E8" w:rsidP="003C0332"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rutntstabell4dekorfrg1"/>
+        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10201"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="6742D962" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="156082"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2349F4D8" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Exempel på kontraindikation: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="6330B82A" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9A796B" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Hemodynamisk instabilitet/kraftigt ökat inotropt stöd </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="6B6D24CD" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F16093C" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Progredierande respiratorisk svikt och/eller högt syrgasbehov/höga PEEP </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="3D3C7603" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5529BCCA" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Påverkad av neuromuskulära blockerande läkemedel  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="299061E3" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="538828C1" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Hjärnblödning eller neurologiska sjukdomar (undvika högt ICP) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="03E4EC5F" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2307F8EA" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Immobiliserad patient/ordinerat sängläge  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="1A20E70E" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="004CB74E" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Patienter där beslut är taget om palliation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="4D949C87" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4CD502" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Öppen buk eller annan kirurgi med risk för sårruptur  </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(gäller ej VAC-PAC behandlade patienter) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70E7A" w14:paraId="632AF99A" w14:textId="77777777" w:rsidTr="00B035A3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5945BB30" w14:textId="77777777" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00324F35">
+            <w:pPr>
+              <w:ind w:left="360" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Pågående, aktiv blödning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="65ED8F4C" w14:textId="77777777" w:rsidR="007276DB" w:rsidRDefault="007276DB" w:rsidP="00482E06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F23888E" w14:textId="475E4F36" w:rsidR="00F70E7A" w:rsidRDefault="00F70E7A" w:rsidP="00482E06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc239253409"/>
+      <w:r>
+        <w:t>Sederingsnivå/smärtlindringsbehov</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="165E9338" w14:textId="77777777" w:rsidR="00DA4D9F" w:rsidRPr="00A6426E" w:rsidRDefault="00DA4D9F" w:rsidP="00DA4D9F">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Inför mobiliseringen, utvärdera patientens sederingsnivå och eventuella behov av smärtlindring. För bedömning av sederingsnivån används RASS, om sederingsnivån är suboptimal, reevaluera mobiliseringsnivån eller se över sedering och/eller smärtlindring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4542954C" w14:textId="77777777" w:rsidR="00DA4D9F" w:rsidRPr="00A6426E" w:rsidRDefault="00DA4D9F" w:rsidP="00DA4D9F">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Inför mobiliseringen, utvärdera om patienten behöv av smärtlindring. För att bedöma nivå av smärtan hos patienten används bl.a. instrumentet VAS-skalan. Adekvat smärtlindring skall vara ordinerat av ansvarig läkare. Vilken typ av smärtlindring skall diskuteras och ordineras under rond eller efter behov (minst 1ggr/dag). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB94177" w14:textId="1F9006C6" w:rsidR="00F70E7A" w:rsidRDefault="00DA4D9F" w:rsidP="00482E06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc239253410"/>
+      <w:r>
+        <w:t>Utförande av mobilisering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="28E5DC1F" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivå 0: Basal mobilisering  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794EC29A" w14:textId="33A9D680" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Den basala mobilisering under Nivå 0 skall utföras varje pass. Höjd huvudända är ett måste för att förebygga VAP (Ventilator Associerad Pneumoni), minst 30 graders höjning rekommenderas (1). Regelbundna lägesändringar för stillaliggande patienter görs med 2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6426E">
+        <w:lastRenderedPageBreak/>
+        <w:t>3 h intervall. Här rekommenderas variation mellan rygg- och sidliggande för optimal lungrekrytering (5) samt avlastning för att motverka trycksår. (Nivå 0 är inkluderat i den basala omvårdnaden och ingår inte i mobiliseringen, nivå 0 kan tillämpas till alla patienter). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8C8BE6" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivå 1: Basal mobilisering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3EADDC" w14:textId="331EB489" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Mobilisering på Nivå 1 innebär praktisering av passiva samt aktiva rörelseuttag av patienten. Passiva rörelseuttag alternativt uppmuntran till aktiva rörelseuttag är den lägsta nivå patienter erhåller på IVA. Om patienten bedöms som RASS -3 eller -4 kan mobiliseringsnivå 1 ändå genomföras med god effekt. Forskningen har visat att passiva rörelseuttag minskar risken för hämmad mikrovaskulär funktion (6). Evaluera mobiliseringen kontinuerligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A0B626" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivå 2: Passiv mobilisering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5B564D" w14:textId="2D37B602" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Den passiva fasen som innebär mobiliseringen utan patientens aktiva medverkan startar alltid med att informera patienten. Patientens vitalparametrar observeras för att ha en baslinje att utgå från och upptäcka eventuella förändringar under mobiliseringen som kan vara till skada för patienten. Efter denna information och observation mobiliseras patienten till SARA-/Jatabstol alternativt sängcykling. (OBS! Vid passiv träning med sängcykel behöver patienten hjälp med stabilisering av extremiteter). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0AD1FD" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivå 3: Aktiv mobilisering  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB5E0B3" w14:textId="66C07F25" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="00A6426E">
+        <w:t xml:space="preserve">Nivå 3 av mobilisering kan startas då patienten genomgått nivå 1 och 2 samt påvisar egen muskelfunktion. Vid frågor eller osäkerhet kring uppstart av nivå 3 kontakta fysioterapeut (FT). Första steget på nivå 3 är att sitta på sängkant. Vid sittande på sängkant bedöms orientering och vitalparametrar. Utöver detta kan fysioterapeut bedöma exempelvis bålstabilitet och andra svagheter för att komplettera med övningar som kan påskynda patientens fortsatta rehabilitering. Om det fungerar väl att sitta på sängkant kan man prova att stå med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6426E">
+        <w:lastRenderedPageBreak/>
+        <w:t>gåbord bredvid sängen. Även här kan FT involveras vid behov av stimulering av proprioception/postural kontroll som stående med stöttning, t ex tippbräda, gåbord etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7A0AB2" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivå 4: Mobilisering utanför patientsal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D08E59" w14:textId="016F931E" w:rsidR="0022296E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="70531174">
+        <w:t>För patienter som vårdas under en längre tid på intensivvårdsavdelning (2-3 månader eller längre) kan förutom de tidigare beskrivna nivåerna av mobilisering kompletteras med mobilisering utanför patientsal, då ett miljöombyte kan bidra till ökad motivation hos patienten i sin fortsatta vård. När patienten bedöms vara stabil i sina parametrar under en kortare period och klarar ca 30-45min utan övervak ska mobilisering av nivå 4 initieras. Detta inkluderar promenad i kombistol/rullstol utanför patientsal och vid ett senare skede kan även en mer aktiv mobiliseringen appliceras i from av gåträning med gåbord alternativt levande stöd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016F069C" w14:textId="6D573124" w:rsidR="00435A60" w:rsidRDefault="00435A60" w:rsidP="00435A60">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239253411"/>
+      <w:r>
+        <w:t>Utvärdera och dokumentera</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="27ADBC3E" w14:textId="77777777" w:rsidR="0022296E" w:rsidRPr="00A6426E" w:rsidRDefault="0022296E" w:rsidP="0022296E">
+      <w:r w:rsidRPr="6F187EDC">
+        <w:t>Målet med mobiliseringen på IVA/IMA NÄL är att starta den inom 48h efter ankomst till IVA/IMA. Därför ska bedömning genomföras samt plan upprättas inom denna tidsram. Under ronden diskuteras och ordineras vilken mobiliseringsnivå som är aktuell för patienten. Ordination dokumenteras sedan i Rond-fliken. Den ordinerade mobilisering dokumenteras under omvårdnadsfliken i CHA samt under Aktivitet i Melior. Detta kan göras i samråd med fysioterapeut för smidig och följsam övergång mellan avdelningar och mellan olika vårdnivåer. Om mobilisering ej utförts ska detta också dokumenteras och varför.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA84CCF" w14:textId="77777777" w:rsidR="00DA4D9F" w:rsidRPr="00DA4D9F" w:rsidRDefault="00DA4D9F" w:rsidP="00DA4D9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2CB686" w14:textId="77777777" w:rsidR="00F150F9" w:rsidRPr="00F150F9" w:rsidRDefault="00F150F9" w:rsidP="00F150F9"/>
+    <w:p w14:paraId="3CF0C923" w14:textId="77777777" w:rsidR="00B035A3" w:rsidRDefault="00B035A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc215208925"/>
-[...27 lines deleted...]
-        <w:t>Denna rutin gäller för Intensivvårdsavdelningen (IVA och IMA), NU-sjukvården.</w:t>
+      <w:bookmarkStart w:id="22" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc181866764"/>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCAFEDB" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...23 lines deleted...]
-        <w:t>Ansvar</w:t>
+    <w:p w14:paraId="188AE2C8" w14:textId="3CC71802" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc239253412"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="42A00D32" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...297 lines deleted...]
-    <w:p w14:paraId="69439DB2" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+    <w:p w14:paraId="186D564B" w14:textId="79AC08DA" w:rsidR="00D13038" w:rsidRPr="00A6426E" w:rsidRDefault="00D13038" w:rsidP="00D13038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6426E">
-        <w:rPr>
-[...2297 lines deleted...]
-        </w:rPr>
         <w:t>Vårdhandboken (2021). Orörlighet, komplikationer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A6426E">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Orörlighet, komplikationer - Vårdhandboken (vardhandboken.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A6426E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t> [2022-04-14] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6426E">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3E3DDDD7" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+    <w:p w14:paraId="35944D25" w14:textId="421E3840" w:rsidR="00D13038" w:rsidRPr="00A6426E" w:rsidRDefault="00D13038" w:rsidP="00D13038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A6426E">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Up</w:t>
+        <w:t>Up To Date (2022). Post-intensive care syndrome (PICS). </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId13" w:anchor="H5502584" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor="H5502584" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A6426E">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Post-intensive care syndrome (PICS) - </w:t>
+          <w:t>Post-intensive care syndrome (PICS) - UpToDate</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A6426E">
+        <w:t> [2022-04-14] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15604C60" w14:textId="47B06D4B" w:rsidR="00D13038" w:rsidRPr="00A6426E" w:rsidRDefault="00D13038" w:rsidP="00D13038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6426E">
+        <w:t>Engel, HJ, DM Needham, PE Morris, &amp; MA Gropper, ‘ICU Early Mobilization: From Recommendation to Implementation at Three Medical Centers’. in Critical care medicine, 41, 2013, 69–80 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5EC0BD" w14:textId="6649CA5B" w:rsidR="00D13038" w:rsidRPr="00A6426E" w:rsidRDefault="00D13038" w:rsidP="00D13038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F187EDC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hodgson, CL, K Stiller, DM Needham, CJ Tipping, M Harrold, CE Baldwin, et al., ‘Expert consensus and recommendations on safety criteria for active mobilization of mechanically ventilated critically ill adults’. In Critical care   (London, England), 18, 2014, 658–658 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1014DF8A" w14:textId="66166362" w:rsidR="00D13038" w:rsidRPr="00A6426E" w:rsidRDefault="00D13038" w:rsidP="00D13038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6426E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Roldán, R., Rodriguez, S., Barriga, F., Tucci, M., Victor, M., Alcala, G., Villamonte, R., Suárez-Sipmann, F., Amato, M., Brochard, L., &amp; Tusman, G. (2022). Sequential lateral positioning as a new lung recruitment maneuver: an exploratory study in early mechanically ventilated Covid-19 ARDS patients. Annals of intensive care, 12(1), 13. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A6426E">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...322 lines deleted...]
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s13613-022-00988-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A6426E">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0889C462" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+    <w:p w14:paraId="56C72E4A" w14:textId="77AF1096" w:rsidR="00D13038" w:rsidRPr="00D13038" w:rsidRDefault="00D13038" w:rsidP="00D13038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Vollenweider, R., </w:t>
-[...31 lines deleted...]
-        <w:t>, N., de Bruin, E. D., &amp; Knols, R. H. (2022). Passive motion of the lower extremities in sedated and ve</w:t>
+        <w:t>Vollenweider, R., Manettas, A. I., Häni, N., de Bruin, E. D., &amp; Knols, R. H. (2022). Passive motion of the lower extremities in sedated and ve</w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ntilated patients in the ICU - a systematic review of early effects and replicability of Interventions. </w:t>
+        <w:t>ntilated patients in the ICU - a systematic review of early effects and replicability of Interventions. PloS one, 17(5), e0267255. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="3AB56232">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0267255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283F8758" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...8 lines deleted...]
-    <w:p w14:paraId="28380719" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="008A6061">
+    <w:p w14:paraId="3247A706" w14:textId="77777777" w:rsidR="00D13038" w:rsidRDefault="00D13038" w:rsidP="00D13038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tipping, C. J., Bailey, M. J., Bellomo, R., Berney, S., Buhr, H., Denehy, L., Harrold, M., Holland, A., Higgins, A. M., </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, J., Saxena, M., Skinner, E. H., Webb, S., Young, P., Zanni, J., &amp; Hodgson, C. L. (2016). The ICU Mobility Scale Has Construct and Predictive Validity and Is Responsive. A Multicenter Observational Study. </w:t>
+        <w:t xml:space="preserve">Tipping, C. J., Bailey, M. J., Bellomo, R., Berney, S., Buhr, H., Denehy, L., Harrold, M., Holland, A., Higgins, A. M., Iwashyna, T. J., Needham, D., Presneill, J., Saxena, M., Skinner, E. H., Webb, S., Young, P., Zanni, J., &amp; Hodgson, C. L. (2016). The ICU Mobility Scale Has Construct and Predictive Validity and Is Responsive. A Multicenter Observational Study. </w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ann Am </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Soc</w:t>
+        <w:t>Ann Am Thorac Soc</w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13</w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 887-893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="3AB56232">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1513/AnnalsATS.201510-717OC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3AB56232">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0875128B" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="40AA233F" w14:textId="01EB7CDA" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E55046A" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00A6426E" w:rsidRDefault="008A6061" w:rsidP="008A6061">
-[...285 lines deleted...]
-      <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="283" w:footer="743" w:gutter="0"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A32242D" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8">
+    <w:p w14:paraId="17AE3602" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DFC1BDD" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8">
+    <w:p w14:paraId="5D1D9AEE" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1764AE23" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8">
+    <w:p w14:paraId="0FFD6E95" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="414669E5" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45594C6F" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="00C43BDD">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69CE7067" w14:textId="77777777" w:rsidR="008A6061" w:rsidRPr="00831C35" w:rsidRDefault="008A6061" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="536003159"/>
+        <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62D6519C" w14:textId="77777777" w:rsidR="008A6061" w:rsidRDefault="008A6061" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3015F3CF" wp14:editId="5537170D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="309673326" name="Bildobjekt 12">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -5501,512 +4379,74 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...187 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF21B1F" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8"/>
+    <w:p w14:paraId="797702B8" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4557B81C" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8">
+    <w:p w14:paraId="38CA889F" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="756D70DF" w14:textId="77777777" w:rsidR="00B85DF8" w:rsidRDefault="00B85DF8">
+    <w:p w14:paraId="7F5D9D6E" w14:textId="77777777" w:rsidR="00BD6D90" w:rsidRDefault="00BD6D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...248 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6050,296 +4490,373 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C063CDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EE1659"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="026C5A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6408,250 +4925,366 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C66D23"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056C2274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6958F6B6"/>
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="E822162E"/>
+    <w:lvl w:ilvl="0" w:tplc="039A727E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2367" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4527" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4F4506"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C04187C"/>
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F0337A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10931A2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CAE443B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6720,164 +5353,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13000DEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C2C841E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6946,51 +5466,277 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="176A7CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8758DB42"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7059,51 +5805,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7173,223 +5919,393 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26971BD8"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5689A88"/>
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="B9E412AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23E12395"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D7466D0"/>
+    <w:lvl w:ilvl="0" w:tplc="744CE4F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2367" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4527" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F910762"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3181536"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7459,51 +6375,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD44244"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F50A3F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7572,164 +6488,418 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D58736D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7E65D92"/>
+    <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7799,51 +6969,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E154E454"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62AB78F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54C8E832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7912,336 +7195,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677258F2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15E08BB4"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="4FB2CAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74897AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="204A2FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8310,871 +7421,910 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76B84310"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12DE404E"/>
+    <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77E860BF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B1C59C6"/>
+    <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1288269190">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="321274501">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="682172371">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="240793367">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1155419024">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23" w16cid:durableId="1994601569">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1120345084">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1157890101">
+  <w:num w:numId="24" w16cid:durableId="334040582">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1004355444">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="25" w16cid:durableId="970866574">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="682172371">
+  <w:num w:numId="26" w16cid:durableId="1005133917">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="126747742">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="409928993">
-[...41 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="126747742">
+  <w:num w:numId="28" w16cid:durableId="2128115212">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="97"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00000BEC"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="000544AE"/>
+    <w:rsid w:val="00053226"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00076D06"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00111C7A"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00145F28"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="00196BBC"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B16F3"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E39BB"/>
+    <w:rsid w:val="001D25FC"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="0022296E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00255D6A"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
+    <w:rsid w:val="002C1228"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C3D9E"/>
-    <w:rsid w:val="002C5590"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F592F"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="003062B8"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="0037330A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00380310"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C0332"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D30FD"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="004248A6"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00435A60"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="0044765E"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00482E06"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004C6D7C"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E17CD"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00544A26"/>
     <w:rsid w:val="00544BAB"/>
-    <w:rsid w:val="00545685"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005527FB"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="00583632"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A262D"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B4550"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="0060544D"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00692927"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00704492"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
+    <w:rsid w:val="007276DB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E197E"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00815271"/>
+    <w:rsid w:val="008051B8"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00877DD5"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A5BF1"/>
-    <w:rsid w:val="008A6061"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B7779"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C762E"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="009134E3"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="00931AB2"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="009644A1"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00980B4F"/>
-    <w:rsid w:val="009936C9"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E52B2"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A6426E"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A6668C"/>
     <w:rsid w:val="00A81198"/>
-    <w:rsid w:val="00A8122D"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF4AC9"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B035A3"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B508EE"/>
+    <w:rsid w:val="00B57924"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B85DF8"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE6799"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD6D90"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C9142D"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA1315"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD45C5"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D13038"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D210E8"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D9323D"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA4D9F"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DD439D"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E05445"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E57F71"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E70BCE"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F150F9"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F3493D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F65667"/>
+    <w:rsid w:val="00F6007F"/>
+    <w:rsid w:val="00F679CE"/>
+    <w:rsid w:val="00F70E7A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="00FF7F3C"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{8DFF9C1A-7162-48F7-8ED4-6FAB17AF4DBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9300,51 +8450,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9517,174 +8667,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -9847,70 +9025,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -9932,51 +9111,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -10022,214 +9201,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="13"/>
       </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00D210E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00D210E8"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
@@ -10277,114 +9470,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10434,51 +9631,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -11369,51 +10566,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -11541,116 +10738,266 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rutntstabell4dekorfrg1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E57F71"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00076D06"/>
+    <w:rsid w:val="0022296E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
-    <w:rsid w:val="00076D06"/>
+    <w:rsid w:val="0022296E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A6426E"/>
+    <w:rsid w:val="00D210E8"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
-      <w:ind w:right="868"/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11658,85 +11005,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uptodate.com/contents/post-intensive-care-syndrome-pics?search=mobilization%20icu&amp;source=search_result&amp;selectedTitle=2~150&amp;usage_type=default&amp;display_rank=2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hjalpmedel/ororlighet-komplikationer/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1513/AnnalsATS.201510-717OC" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0267255" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13613-022-00988-9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hjalpmedel/ororlighet-komplikationer/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1513/AnnalsATS.201510-717OC" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0267255" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13613-022-00988-9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uptodate.com/contents/post-intensive-care-syndrome-pics?search=mobilization%20icu&amp;source=search_result&amp;selectedTitle=2~150&amp;usage_type=default&amp;display_rank=2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -12017,74 +11340,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11656</Characters>
+  <Pages>8</Pages>
+  <Words>2022</Words>
+  <Characters>10719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13233</CharactersWithSpaces>
+  <CharactersWithSpaces>12716</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mobilisering på IVA och IMA</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>43</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>