--- v2 (2026-03-19)
+++ v3 (2026-05-17)
@@ -8,292 +8,322 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70F44118" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="21A94F97" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6572213D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="775F0D8C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6672142C" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
-[...31 lines deleted...]
-    <w:p w14:paraId="096D2493" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="480FC231" w14:textId="77777777" w:rsidR="00271AD3" w:rsidRDefault="00271AD3" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc223009637"/>
       <w:bookmarkStart w:id="2" w:name="_Toc223011199"/>
       <w:bookmarkStart w:id="3" w:name="_Toc223436531"/>
       <w:bookmarkStart w:id="4" w:name="_Toc223436603"/>
       <w:bookmarkStart w:id="5" w:name="_Toc213853033"/>
       <w:bookmarkStart w:id="6" w:name="_Toc222309431"/>
       <w:bookmarkStart w:id="7" w:name="_Toc222474766"/>
-      <w:r w:rsidRPr="00ED3EC5">
+    </w:p>
+    <w:p w14:paraId="1497AED2" w14:textId="41B5D594" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="006E4253">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="-285"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hygien- och städrutiner (dagligt städ, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>slutstäd</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Hygien- och städrutiner (dagligt städ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och städ vid smitta) på IVA och IMA</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>slutstäd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t xml:space="preserve"> och städ vid smitta) på IVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-    <w:p w14:paraId="3B20BF25" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidR="006F1E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1A649D" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00271AD3" w:rsidRDefault="00432ED0" w:rsidP="00271AD3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="707"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="9" w:name="_Toc181866756"/>
       <w:bookmarkStart w:id="10" w:name="_Toc222309432"/>
       <w:bookmarkStart w:id="11" w:name="_Toc222474767"/>
       <w:bookmarkStart w:id="12" w:name="_Toc223009638"/>
       <w:bookmarkStart w:id="13" w:name="_Toc223011200"/>
       <w:bookmarkStart w:id="14" w:name="_Toc223436532"/>
       <w:bookmarkStart w:id="15" w:name="_Toc223436604"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00271AD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="7251BA91" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
-      <w:r w:rsidRPr="00ED3EC5">
+    <w:p w14:paraId="0192A8F7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00271AD3" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:r w:rsidRPr="00271AD3">
         <w:t xml:space="preserve">Länkar till vårdhygiens rutiner som ska följas. Kvar blir endast tillägg som är specifikt för IVA och IMA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446F3B7F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
-[...4 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="7268BB9B" w14:textId="77777777" w:rsidR="007E47C1" w:rsidRPr="001447AE" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc223436605"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="001447AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Toc181866758"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc222309433"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc222474768"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc223009639"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223011201"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc223436533"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc72840807"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:bookmarkStart w:id="17" w:name="_Toc72840807" w:displacedByCustomXml="next"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:id="23" w:name="_Toc181866758" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1430656822"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7A4A437C" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="36F22C23" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="007E47C1">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+            <w:outlineLvl w:val="1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3EC5">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00ED3EC5">
             <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00ED3EC5">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0E0BEFC6" w14:textId="74BD1FE4" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="0393FF47" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436606" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bakgrund och syfte</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -322,73 +352,73 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436606 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AFA3EFD" w14:textId="198BA240" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="5FB501FC" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436607" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Utförande</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -417,73 +447,73 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436607 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D4F7BB9" w14:textId="0A18E60F" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="3E1A0D6B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436608" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -512,73 +542,73 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436608 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D4A6650" w14:textId="3F5C8E88" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="088198CB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436609" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Clostridioides difficile (tidigare Clostridium)</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -607,73 +637,73 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436609 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A43D983" w14:textId="1932AD98" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="6ECF4BD5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436610" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Virusorsakad gastroenterit (t.ex. Calici)</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -702,73 +732,73 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436610 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27FC5740" w14:textId="1B197090" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="219D0B0A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436611" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>VRE</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -797,358 +827,211 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436611 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16ABF1DE" w14:textId="6253F541" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="20BD3E66" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436612" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ESBL</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>8</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D6A8D4A" w14:textId="4F8C12AD" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="170F98A3" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436613" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ESBL carba</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>9</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BBB4033" w14:textId="0094C2EE" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="4C5F66ED" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436614" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Blodburen smitta</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>10</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="399AC915" w14:textId="73447771" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="02FC7768" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436615" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Skabb och Löss</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
@@ -1177,953 +1060,731 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223436615 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00114655">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0220FB55" w14:textId="33976C86" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="2A7D7413" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436616" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Influensa</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>11</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4656910B" w14:textId="77D2A16E" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="29DAC596" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436617" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>RS-virus</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>12</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02073070" w14:textId="2B4DB13F" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="48DADD50" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436618" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Sars-Cov2- Covid-19</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>13</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68D9F035" w14:textId="40C6D8ED" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="0F692D64" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436619" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Lungtuberkulos</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>13</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BE111F4" w14:textId="1A0D5047" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="50FF1B4F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc223436620" w:history="1">
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="006298" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Källförteckning</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00ED3EC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>14</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="547A68F3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:p w14:paraId="65C79890" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r w:rsidRPr="00ED3EC5">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="77190BAA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3534B79C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="25" w:name="_Toc181866759"/>
       <w:bookmarkStart w:id="26" w:name="_Toc222309434"/>
       <w:bookmarkStart w:id="27" w:name="_Toc223436606"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="22"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E16D59" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4274B9B5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Skapa en enhetlig städrutin på vårdrummen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612CBB15" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="13052D06" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Förhindra och minska smittspridning samt att det ska finnas en enhetlig städrutin av patientrummen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1206F9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="489CF19B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="29" w:name="_Toc181866761"/>
       <w:bookmarkStart w:id="30" w:name="_Toc222309435"/>
       <w:bookmarkStart w:id="31" w:name="_Toc223436607"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="2AA238FA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="47EDAA83" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Följ länkade rutiner till vårdhygien och/eller Vårdhandboken. Information under vardera smittan är endast tilläggsinformation specifikt för IVA och IMA.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C70A357" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>Följ länkade rutiner till vårdhygien och/eller Vårdhandboken. Information under vardera smittan är endast tilläggsinformation specifikt för IVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>och UVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B35051" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Basala hygienrutiner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7837163F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="111CD60C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Basala hygienrutiner är den absolut viktigaste åtgärden för att förebygga smittspridning i vården. De ska konsekvent tillämpas i alla vårdsituationer av all personal, oavsett diagnos och vårdgivare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745D6053" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1A4C3AB1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Basala hygienrutiner - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D4550A8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="797451D8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid omvårdnad av alla patienter gäller strikta basala hygienrutiner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2734044A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7E74B87C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Noga handdesinfektion före och efter direkt kontakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11955AC2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5ED67856" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Engångsplastförkläde. Vid våt eller smutsig arbetsdräkt skall den bytas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C79015" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="64D36EDB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Handskar enbart vid smutsigt arbete. Med smutsigt arbete menas risk för att komma i kontakt med kroppsvätskor. Använd visir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EF33AB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1E50ABD1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Sitt ALDRIG i patientens säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9E103E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="17DC25C1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ta inte in för mycket material på salen, överblivet måste slängas när patienten blir utskriven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E214A7" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="73A112C2" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc222309436"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Städning av patientrummet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="2C3F4DB8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="05599EC8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städning av rummet enligt nedan sker även vid smitta. Information under vardera smittan längre fram i rutinen är tilläggsinformation. Personalen på patientrummet ansvarar för att informera personal från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>regionservice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> om eventuell smitta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139559D9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5A2D0D56" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid all städning är det extra viktigt med mekanisk rengöring. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A490AD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="0D657C4E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4F3B8D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="095E6A92" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Daglig städning två gånger per dygn, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>t ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> morgon och kväll, av alla </w:t>
@@ -2177,222 +1838,222 @@
         </w:rPr>
         <w:t>datamus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>framförallt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> telefonerna. Infusionspumpar får inte glömmas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AC6FFB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="062B194A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid hårt smutsad yta eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>blodspill</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> tvättas ytan först av med vatten och rengöringsmedel, sedan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1750CF45" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3E75F2D7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Akutspill på golvet torkas upp omgående. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122C50CD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4DF1FC78" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Fjärrkontrollen förvaras i genomskinlig plastpåse som byts varje dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49248DEE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="576F63AE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Golvet i patientrummet städas av personal från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>regionservice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> varje dag. Vid behov samt vid synlig smuts skall detta även utföras av vårdpersonal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A65CBEA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="674FED1D" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Engångstrasor ska inte doppas i hinken utan flera används och slängs i röd påse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4C8B6D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="004868C0" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Sop-/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tvättsäckar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> slängs direkt i sopnedkastet eller på vagnen, får inte bli liggande på golvet eller i korridoren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698DB002" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="74E740D9" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc222309437"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sköljrummet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="7BA62DA4" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="66AFC063" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> torkas dagligen med </w:t>
@@ -2404,734 +2065,792 @@
         </w:rPr>
         <w:t>Ydesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. Personal från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>regionservice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> städar golvet varje dag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3131E284" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7F74926B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc222309438"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="61CBB832" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="362207C3" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Slutstädning av patientrum sker enligt checklista med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6632A0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5290851A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Golvet i patientrummet kan med fördel städas av personal från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>regionservice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> om de ännu ej utfört den dagliga städningen. Har den dagliga städningen redan skett torkas golvet vid behov av vårdpersonal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB10382" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="0D4F184E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc222309439"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Engångsmaterial</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="17E074D6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2E64245B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Sugkatetrar slängs. Släng översta lagret med handskar och förkläden och torka av ytterförpackningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EEEAB8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="52D37D7E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Flergångsmaterial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AF586E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="16821ABA" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Flergångsinstrument såsom bäcken, urinflaskor ska köras i diskdesinfektion på intensivprogran direkt efter varje användning. Kontrollera att de är rena efter körning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E047A9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1847FDC8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">De utensilier som inte tål värme ska noga desinfekteras med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1429CDC1" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1CDF9B94" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc222309440"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tvätt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="22C710CD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="49603FE7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Tvätt som inte är kraftigt förorenad slängs i vit säck som står inne i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>sköljen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DC4EFB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="0C80512B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kraftigt förorenad tvätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CECA1A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="31B6A6B4" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Textilier som är kraftigt förorenade av blod och kroppsvätskor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2C15E5" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="47261730" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Textilier som använts av patienter med löss och skabb.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6950D2D9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1B547770" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Textilier som förorenats med Cytostatika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB5B4CF" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1276C5DA" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Textilierna skall läggas en och en i upplösningsbar säck och förslutas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E64B35" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7190FE94" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Den lösningsbara säcken placeras i gul plastsäck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADFFA35" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6283716B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Märk säcken med tuschpenna: Sjukhus och Avdelning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8EA7CF" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="67A3073C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc222309443"/>
       <w:bookmarkStart w:id="38" w:name="_Toc223436608"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MRSA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="24C880E6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7459822E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>MRSA - Vårdhygieniska aspekter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B05C315" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="28E40271" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="6719DA10" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVA/IMA: Dörren skall vara stängd, helst med avsatt personal till den smittsamma patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3E79E6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: Patienten placeras på hörnplats. Behöver ej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>isoleringsvårdas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD74605" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Noggrannhet med basala hygienrutiner. Detta är ett avsteg från vårdhygiens rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A60302" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Så länge det inte finns ett positivt provsvar så behandlas patienten som negativ. Tillexempelvis vid MRB-screening av patient från annat sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CF850E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="39CE51B9" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Meddela vårdhygien vid inläggning av känd MRSA-bärare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653063D8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3B21F28F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc222309444"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="0C7335AE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="20633550" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Enligt ovan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADF1061" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1900FDFB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc222309445"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="1A842D9C" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="561C3756" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD68160" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1383BE14" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2E398F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="401FC4F4" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B62FC30" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1DD3AD9E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F71A416" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5CB84C3B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc222309446"/>
       <w:bookmarkStart w:id="42" w:name="_Toc223436609"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Clostridioides</w:t>
@@ -3150,51 +2869,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>difficile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tidigare Clostridium)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="25B0DA5A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2551585D" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till Vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clostridioides</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
@@ -3202,92 +2921,196 @@
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>difficile</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CB579ED" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3CB7B4F6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVA/IMA: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Dörren skall vara stängd, helst med avsatt personal till den smittsamma patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29133AA9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6EA61EA6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Om förekomst av diarré.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F2CBF9" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Patienten anses smittsam endast vid förekomst av diarré. Patienten ska då ha egen toalett och vårdas på rum med stängd dörr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E881174" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Patienten anses vara smittfri när denne är fri från diarréer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4512950A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid punktdesinfektion av kroppsvätskor och synlig smuts används först rengöringsmedel och vatten, därefter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Incidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vircon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EC6AE2" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc222309447"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="61BE3CC2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2CCD6088" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> avtorkas 2 ggr dagligen, </w:t>
@@ -3313,133 +3136,144 @@
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2DD6BC" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5DFD01C5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Då patienten är symtomfri skall rummet slutstädas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> även om patienten skall ligga kvar på IVA/IMA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B93D898" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4E39BD87" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc222309448"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="61E90114" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1828D184" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc222309449"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>utstädning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
@@ -3454,137 +3288,137 @@
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DB4F81" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="70FA76E3" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7285EFA3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="53AFDCAC" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17473003" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1CB19637" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210996DE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="63DC8CC0" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc223436610"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Virusorsakad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3634,134 +3468,204 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Calici</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="07ED89D6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1F109A9D" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Virusorsakad </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>gastroenterit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> - vårdhygieniska aspekter.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ECD7949" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5B082BFC" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BB2B53E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Dörren skall vara stängd, helst med avsatt personal till den smittsamma patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638C502A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fram till 48 timmar efter symtom (kräkningar/diarré) upphört. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EC517F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Därefter UVA-torg, basala hygienrutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFF40BD" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Droppsmitta, indirekt kontaktsmitta (ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tagytor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>), vanlig smittväg. Vid risk för stänk mot ansikte – Använd munskydd och visir/skyddsglasögon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27637711" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc222309450"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="41DFEF8E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2DDB89F0" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc222309451"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
@@ -3788,89 +3692,101 @@
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F5E0F2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5A478FF5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="61C36CE4" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="066A86B2" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc222309452"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann </w:t>
+        <w:t>När patienten skrivs ut från IVA/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IMA/UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>utstädning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
@@ -3885,241 +3801,324 @@
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213563E3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3FBE023A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1845B503" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7768414F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453DFABF" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="759E7685" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C9563D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5B35D236" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc223436611"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>VRE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="47FE4EBB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3ACE523C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Vancomycinresistenta</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> enterokocker (VRE) - vårdhygieniska aspekter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="021F3D6B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1835A1DD" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="0383F16A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Dörren skall vara stängd, helst med avsatt personal till den smittsamma patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8F5B7F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om diarré eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>fecesinkontinens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B60A88" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>I annat fall: Patienten ska ha eget hygienutrymme – Således använda toaletten på isoleringsrummet vid toalettbesök.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBEAC65" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>God handhygien för patienten därefter – Tvål &amp; vatten samt handdesinfektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E85FE1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Städa toaletten utifrån rutin ”Smittstäd på IVA/IMA” då den använts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B32CA1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc222309454"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="77D1242F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6EC3F9EC" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> avtorkas 2 ggr dagligen, </w:t>
@@ -4131,342 +4130,436 @@
         </w:rPr>
         <w:t>t ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> morgon och kväll, med vatten och rengöringsmedel och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D660425" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6F57BFFA" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Släng översta lagret av handskar samt plastförkläde och torka av ytterförpackningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB9CB58" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="146CD3BB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc222309455"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="1BBAC8E3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2E0374CB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67B95EBD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A44AA4" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Släng allt engångsmaterial så som handskar, plastförkläden och sugkatetrar. Glöm ej underlägg och blöjor i skåpet på sal.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D74744B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>Släng allt engångsmaterial så som handskar, plastförkläden och sugkatetrar. Glöm ej underlägg och blöjor i skåpet på sal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD04694" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="079E2FDA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43305CCE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A9E6010" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316517CA" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D8238D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="0E4E68C4" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc222309456"/>
       <w:bookmarkStart w:id="54" w:name="_Toc223436612"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ESBL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="66D8949D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7115EC82" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00151384" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00151384">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00ED3EC5">
+        <w:r w:rsidRPr="00256304">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
-            <w:color w:val="006298" w:themeColor="hyperlink"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>ESBL - vårdhygieniska aspekter</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="1DCA3450" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711F381A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Patienter kan vårdas med öppen dörr utan egen avsatt personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B82778" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="71459C67" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se vårdhygiens rutin för hur man skall tänka om patienten blir såpass pigg att hen kan mobiliseras utanför rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CF0156" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>UVA: Patienten vårdas på UVA-torg, med fördel på hörnplats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6472F271" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diarré, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>feces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, urin, sår, drän, PEG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>trach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är riskfaktorer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CBCDB7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Noggrannhet med basala hygienrutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9FB834" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc222309458"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="168E163A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="636A6ABF" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc222309459"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
@@ -4479,329 +4572,369 @@
         </w:rPr>
         <w:t>t ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> morgon och kväll, med vatten och rengöringsmedel och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F77DD1" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="048E02A6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Släng översta lagret av handskar samt plastförkläde och torka av ytterförpackningen. Släng alla sugkatetrar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2B775" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="570844F0" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="0564D900" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="73499296" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc222309460"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E59225" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="688977CE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A24514F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7CC608A7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E502290" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5446E14F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334AA024" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3E3E6A3E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc223436613"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ESBL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>carba</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="50EE56E6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7B7E9E7E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ESBLcarba</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62889CE1" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="43933D09" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc222309461"/>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="2DF75016" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Dörren skall vara stängd, helst med avsatt personal till den smittsamma patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02996674" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Även om negativa svar finns. Finns inget sätt att avgöra om bärarskap upphört.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC1DFF" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc222309462"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="03C8287F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="50179FC5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc222309463"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
@@ -4814,728 +4947,849 @@
         </w:rPr>
         <w:t>t ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> morgon och kväll, med vatten och rengöringsmedel och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C65512" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="35593B22" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Släng översta lagret av handskar samt plastförkläde och torka av ytterförpackningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BA7193" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3B3E56C7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="62A3ECAB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6193D872" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc222309464"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IMA/UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45BB34E9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE38A8A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Släng allt engångsmaterial så som handskar, plastförkläden och sugkatetrar. Glöm ej underlägg och blöjor i skåpet på sal.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39E9B1DA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>Släng allt engångsmaterial så som handskar, plastförkläden och sugkatetrar. Glöm ej underlägg och blöjor i skåpet på sal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5746DD5F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Städa även undersidan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torkyhållaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5558BE8D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> samt torka av taggarna där pappret rivs av. Tvål och spritbehållare rengörs noggrant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A76E7C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt överdrag till kilar samt ”ben”-kudden och skicka för tvätt. De läggs i upplösningsbar påse och skickas med madrassöverdrag till tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48931691" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3646773F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IMAs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå huvudkuddar rengörs som övrig utrustning och </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>skickas ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> till tvätten i Alingsås. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD58F5E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="48596A74" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc222309467"/>
       <w:bookmarkStart w:id="64" w:name="_Toc223436614"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Blodburen smitta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="14E9E90F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2955B152" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till Vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blodburen smitta - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C9EAB1B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="57804DB6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Skär- och stickskador utgör den största risken för överföring av blodburen smitta i vården. Med förebyggande arbetsrutiner är risken för blodburen smitta mycket liten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E170FAA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="70321E6C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Allt blod ska betraktas som potentiellt smittsamt, p.g.a. följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C0B31D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4DC6173C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Patienter kan vara asymtomatiska smittbärare</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7CA44EE0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43763855" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Det kan finnas smittämnen som sprids via blod men för vilka analysmetoder ännu saknas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4672E495" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="295BDF0F" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc222309468"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Smittöverföringsvägar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="40B7EFB0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4489158B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Stick- eller skärskada med föremål förorenade med blod eller annan kroppsvätska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B72F852" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="5A0C6031" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Direkt blodkontakt på slemhinnor (öga, näsa, mun)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="34AD4346" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D32AD1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Direkt blodkontakt på eksem eller blödande sår.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FA940A" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6B1E66CB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Allt spill av blod-/kroppsvätskor och utsöndringar torkas upp med vatten och rengöringsmedel och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290E4C01" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="085A75E8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Kraftigt nedblodat avfall läggs i gul riskavfallsburk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24868C52" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1169F803" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Övrigt avfall slängs i röd säck.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C1E3FA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="295C3D72" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc222309469"/>
       <w:bookmarkStart w:id="67" w:name="_Toc223436615"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Skabb och Löss</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="2153E4E2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="52ADF449" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till Vårdhandboken - Skabb </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Översikt - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A807DA2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7681855C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Huvudlöss - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E6066ED" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="61E60964" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Personal som vårdar dessa patienter skall använda långärmad skyddsrock för att förhindra smittspridning till sig själv och vidare till andra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735958FA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="51031B9E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc222309470"/>
       <w:bookmarkStart w:id="69" w:name="_Toc223436616"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Influensa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="45B76894" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="7F475183" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="2833D60D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länk till regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00D878B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Influensasjukdom, misstänkt eller påvisad, hos patienter 18 år eller äldre – behandling och profylax.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E0F1BFA" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="67A773DB" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Patienter kan vårdas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med öppen dörr utan egen avsatt personal enligt VeÖL. Detta är ett avsteg från vårdhygiens rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B13CBB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om patienten har feber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E73B5F7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 1 dygn feberfri:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  UVA-torg – Hörnplats – Ledig plats bredvid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28188B04" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00A626F7" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 5 dygn från insjuknande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>: – Anses ej smittsam. Vårdas på UVA-torg. Med fördel på hörnplats om möjlighet finnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5099DA77" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Influensa är en mycket smittsamt akut virussjukdom även vid milda symtom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395EE20B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Smittväg: Huvudsakligen via droppsmitta i form av små droppar som </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>framförallt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> bildas under hosta och nysning och har en räckvidd på ca 1 meter (en armlängds avstånd) Smittan överförs sedan till luftvägarna via mun, näsa och/eller ögon hos nästa person.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E148F2C" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="08129F89" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Smittspridning kan även ske såsom direkt eller indirekt kontaktsmitta via händerna. Influensavirus kan leva på ytor och textilier i 48 timmar. Smittspridningen kan därför ske vid kontaminering av ytor, textilier eller omgivning vid bristande handhygien. Vårdmoment som kan medföra aerosolbildning utgör en särskild smittrisk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C55311" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4D7EEE96" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc222309471"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="4E1082F9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1993C397" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc222309472"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning används andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7D7574" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="54C33C30" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Åtgärder som kan medföra aerosolbildning till exempel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>endotrakeal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> intubering och </w:t>
@@ -5586,968 +5840,1282 @@
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>invasiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> ventilering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>BiPAP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>- och CPAP-</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6A0FCBAA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>- och CPAP-behandling), hjärt-lung-räddning, handventilering, provtagning från nedre luftvägar och bronkoskopi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E8F073" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="7B052181" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="635D6502" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:bookmarkStart w:id="72" w:name="_Toc222309473"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t xml:space="preserve"> avtorkas 2 ggr dagligen, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t>t ex</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t xml:space="preserve"> morgon och kväll, med vatten och rengöringsmedel och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:t xml:space="preserve"> 75 Plus. Var noga med mekanisk rengöring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE34F85" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="10F8F9E3" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="416E6C52" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="3A972C1E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc222309474"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA skall en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="443E58CF" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54844CA5" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc223436617"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>RS-virus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
-    <w:p w14:paraId="26E1E0EE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="727D364C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>RS-virus - vårdhygieniska aspekter.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17AD5F4C" w14:textId="598AE462" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4898F214" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="712D998F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Patienter kan vårdas med öppen dörr utan egen avsatt personal enligt VeÖL. Detta är ett avsteg från vårdhygiens rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8BB578" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om patienten har feber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BD8C05" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 1 dygn feberfri:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  UVA-torg – Hörnplats – Ledig plats bredvid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B163F9" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00FA2A6C" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 5 dygn från insjuknande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>: – Anses ej smittsam. Vårdas på UVA-torg. Med fördel på hörnplats om möjlighet finnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A551E3A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Toc222309475"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
-    <w:p w14:paraId="7D68F091" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1E755796" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> se rutin från vårdhygien. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE1E0FD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="16ADD808" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Toc222309476"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="1D811C8F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="264569C6" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> torkas av två gånger per dag, exempelvis morgon och kväll, först med rengöringsmedel och vatten sedan med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D315AD5" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4FF7939D" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc222309477"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="6976A91E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="67E6E133" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc222309478"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/UVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0842DAF7" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="1F5A4256" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc223436618"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Sars-Cov2- Covid-19</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="07D6DAE6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="64AFAACB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Länk till regional rutin </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+        <w:t xml:space="preserve">Länk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001672E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>till vårdhygiens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Vårdhygien - Covid-19.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="589860A0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="42380783" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc222309479"/>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="68BFC75E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IVA/IMA: Patienter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan vårdas med öppen dörr utan egen avsatt personal enligt VeÖL. Detta är ett avsteg från vårdhygiens rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A84F74A" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om patienten har feber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0FD5C1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 1 dygn feberfri:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  UVA-torg – Hörnplats – Ledig plats bredvid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C884154" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt; 5 dygn från insjuknande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>: – Anses ej smittsam. Vårdas på UVA-torg. Med fördel på hörnplats om möjlighet finnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023F02CB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="20505AE9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="465ADFF7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se regional rutin. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45BC567D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rutin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>från vårdhygien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274EE5BE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc222309480"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="654EDBF0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="18D080CB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc222309481"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> torkas av två gånger per dag, exempelvis morgon och kväll, först med rengöringsmedel och vatten sedan med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 Plus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5880EC" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="11E9AC43" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
-    <w:p w14:paraId="6756A570" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="4C8248E0" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc222309482"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>UVA sk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0215B360" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D329E9B" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc223436619"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Lungtuberkulos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
-    <w:p w14:paraId="2E4ED868" w14:textId="141211AE" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00ED3EC5">
+    <w:p w14:paraId="59FB62FE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Länk till Vårdhandboken </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00ED3EC5">
+        <w:t xml:space="preserve">Länk till vårdhygiens rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00D878B4">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
-            <w:color w:val="006298" w:themeColor="hyperlink"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Tuberkulos - Vårdhandboken</w:t>
+          <w:t>Lungtuberkulos – Vårdhygieniska aspekter.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Patienten vårdas på </w:t>
+        <w:t xml:space="preserve">IVA/IMA: Patienten vårdas på </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>IVAs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00ED3EC5">
-[...6 lines deleted...]
-    <w:p w14:paraId="21D0D26B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> isoleringsrum (sal 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C119D71" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UVA: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Isoleringsvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD1B27E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc222309483"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
-    <w:p w14:paraId="63251508" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="09B97FB1" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Använd andningsskydd FFP3. Vid risk för stänk vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bronkoskopi används även visir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C645CC7" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D878B4" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...20 lines deleted...]
-    <w:p w14:paraId="20A4BCA9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Andningsskydd FFP3 ska användas av alla i vårdrummet till och med 2 timmar efter att patienten har lämnat rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21480FF8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc222309484"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Daglig städning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A44B15" w14:textId="7DB46EA5" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="6499501E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientnära ytor torkas av två gånger per dag, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> morgon och kväll, först med rengöringsmedel och vatten och därefter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 plus. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Golvet torkas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">vårdpersonal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>varje dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A3837C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EC5">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> morgon och kväll, först med rengöringsmedel och vatten och därefter </w:t>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allt spill av kroppsvätskor och utsöndringar torkas upp direkt med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00ED3EC5">
-[...31 lines deleted...]
-    <w:p w14:paraId="59E130AE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 plus. Vid större spill används </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vircon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Incidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F81E29" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc222309485"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Slutstädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
-    <w:p w14:paraId="63B91535" w14:textId="4F4C7433" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="40A9FD3C" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut från IVA/IMA skall en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
+        <w:t>När patienten skrivs ut från IVA/IMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>UVA skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mycket noggrann slutstädning göras av all använd utrustning samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med rengöringsmedel och vatten och därefter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ytdesinfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
@@ -6557,300 +7125,330 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">ndningsskydd skall användas vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>slutstäd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E6F8EA2" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5464C7AE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Rummet ska stå tomt i upp till 2 timmar efter att patienten lämnat rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394D32BB" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc100327195"/>
       <w:bookmarkStart w:id="89" w:name="_Toc181866764"/>
       <w:bookmarkStart w:id="90" w:name="_Toc222309486"/>
       <w:bookmarkStart w:id="91" w:name="_Toc223436620"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
-    <w:p w14:paraId="3C6D0B66" w14:textId="3F910706" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="61A00593" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Folkhälsomyndigheten </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>NU-sjukvårdens övergripande rutiner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Regionala rutiner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vårdhandboken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5302C9D8" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Rutntstabell5mrkdekorfrg6"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblStyle w:val="GridTable5Dark-Accent6"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1990"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="2332"/>
+        <w:gridCol w:w="1348"/>
+        <w:gridCol w:w="3190"/>
+        <w:gridCol w:w="3190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="39A8B083" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="3132573E" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495E1DCB" w14:textId="1DF728DE" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="67DCB824" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Smitta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA9D8ED" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="19912322" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen/stängd dörr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F3D052" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6FFD91F6" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Att tänka på</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="448B938F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6DD57690" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Städ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="375E20DD" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="40AA5249" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17886A15" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="7349B2C6" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675A6EF5" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6D5C3A2E" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135FAA36" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="0630F86A" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vårdhygien vid inläggning av känd bärare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5811A119" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1FB6BE2C" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daglig: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ytdesinfektion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -6860,156 +7458,150 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75 plus</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> på IVA</w:t>
+              <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="5449B8E7" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="3F74E75E" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311F7D87" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="61238C1D" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clostridioides</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>difficile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201F6336" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="2BC32D52" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2DC6D0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="79AE7522" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Händer tvättas först med tvål och vatten och sedan handdesinfektion. Viktigt med mekanisk rengöring!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A30FC3E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="34D08B18" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daglig: Rengöringsmedel och vatten och därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incidin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -7058,60 +7650,61 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incidin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Virkon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="3CDE122E" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="0958675D" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4762B7" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="02DCDE37" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Virusorsakad </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>gastroenterit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7163,95 +7756,95 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, Rotavirus, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sapovirus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och Adenovirus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA2D66D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6E458805" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E090C88" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="7C800FD1" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Händer tvättas först med tvål och vatten och sedan handdesinfektion. Viktigt med mekanisk rengöring!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C329DD6" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="57EBBA56" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daglig: Rengöringsmedel och vatten och därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incidin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -7300,944 +7893,1068 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incidin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Virkon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="0BC5B9BB" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="14E34523" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6C36DE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1F820067" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0881B96B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="595629F0" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B2FE62" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="5993B0B5" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Viktigt med mekanisk rengöring!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D5DE81" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="11EEE566" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="023FF955" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="19614F71" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B72FD9F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6DE00357" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ESBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45788990" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="45ED0037" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C423A1F" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="302E0F21" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Viktigt med mekanisk rengöring!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC84D0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="720733F6" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="7D1380A5" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="15986C13" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4CD638" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="45316B41" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>carba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC2FFDA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="13EC8837" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDE597D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="74325329" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Viktigt med mekanisk rengöring!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391BDDA9" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="49AD3A0A" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="4E27D125" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="398AD84C" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703B3B7D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1376D199" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Blodburen smitta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B662CDD" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="50539301" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HIV, Hepatit B+C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D3D6E8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="313B5E96" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE833BC" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="4DA8766F" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1588A4" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="52D46746" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="13EC3766" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="3ED35161" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="688F62EA" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1E98BCB8" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Influensa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD2891E" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="648CA1E7" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE32322" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="022C0A91" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C7A405" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6E9E0283" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="34A79373" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="5767CD98" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="681606E3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="4BE5D579" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RS-virus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30133391" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="4B3B57A0" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAE1A3D" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="3E9D78B5" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11318AD4" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="3A2C7A97" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="1C11F273" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="3A8E50AC" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="830"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD0719B" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="444718C9" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Covid-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A2FE15" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="768EA551" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FA3D00" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="59690D82" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C030CE0" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="2E382273" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="518967DF" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="5D58EDDF" w14:textId="77777777" w:rsidTr="00897285">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778EF007" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="00B9A77C" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lungtuberkulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419B3CF8" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="6D5B0115" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Isoleringsrum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7EDCD1" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="574575F2" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FFP3. Visir vid risk för stänk. Andningsskydd även vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEA3F40" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1ECA98E9" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w14:paraId="5B56B199" w14:textId="77777777" w:rsidTr="00E115FD">
+      <w:tr w:rsidR="00257731" w:rsidRPr="00ED3EC5" w14:paraId="148BCD0C" w14:textId="77777777" w:rsidTr="00897285">
+        <w:trPr>
+          <w:trHeight w:val="1456"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F62A5E3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="37AA6BF0" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bocavirus, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Metapneumovirus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8289,327 +9006,2754 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pneumonie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/ TWAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2682C112" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="1FFBAD8E" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öppen (enl. VeÖL IVA/IMA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01358D95" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="153DF27C" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vätskeavvisande munskydd (IIR) i kombination med skyddsglasögon/heltäckande visir används vid nära kontakt. Vid aerosolbildning, andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E854FE3" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+          <w:p w14:paraId="048C46FB" w14:textId="77777777" w:rsidR="00257731" w:rsidRPr="00ED3EC5" w:rsidRDefault="00257731" w:rsidP="00257731">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-57"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daglig: Smittstäd på IVA</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slutstäd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED3EC5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27E822CF" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="2D063D76" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00D81C77" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lathund för IVA/IMA-vård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C4572E" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Smittstäd på IVA:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Smittstäd på IVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rengöringsmedel och vatten och därefter </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ytdesinfektion</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Rengöringsmedel och vatten och därefter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ytdesinfektion</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Plus är rengörande och innehåller tensid och är därför den som skall användas. </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 75 Plus är rengörande och innehåller tensid och är därför den som skall användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74516E87" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Läs rutinen ”Hygien- och städrutiner” för mer information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F83BCAE" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="730A23AE" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00ED3EC5" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdgivaren ska organisera vården på ett sådant sätt så att den är säker för patienter, personal och besökare. Extern personal som till exempel konsulter, lokalvårdare och fysioterapeuter ska föra dialog med vårdenhetens personal innan de går in till patienter, för att få upplysning om det </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>utöver </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00ED3EC5">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>basala hygienrutiner </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>finns särskilda rutiner för patienter med aktuella smittor eller infektionskänslighet (Vårdhandboken).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA28A4" w14:textId="77777777" w:rsidR="00ED3EC5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00ED3EC5" w:rsidP="00ED3EC5">
+    <w:p w14:paraId="306E9BF2" w14:textId="3BF8739E" w:rsidR="00432ED0" w:rsidRDefault="00432ED0" w:rsidP="00897285">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denna lathund är en sammanställning från </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED3EC5">
+        <w:t>Denna lathund är en sammanställning från IVA</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>IVAs</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED3EC5">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> egen rutin men även rutiner från vårdhygien. Vissa avsteg är gjorda i samråd med VeÖL. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE83339" w14:textId="77777777" w:rsidR="00432ED0" w:rsidRPr="00587911" w:rsidRDefault="00432ED0" w:rsidP="00432ED0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4AC453" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00CA7DF7" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D878B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lathund för UVA-vård</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable5Dark-Accent6"/>
+        <w:tblW w:w="9822" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2276"/>
+        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="3114"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="4E055ED4" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285A6D6F" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smitta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30250787" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsvård</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179E9578" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D8E4C0" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Att tänka på</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC7084" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Städ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid utskrivning från UVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="58DAFB66" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F13D3EA" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MRSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B59D3C" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg - Hörnplats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305DEFD9" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Noggranna basala hygienrutiner. Vaksamhet med vätska från det MRSA-drabbade området.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC724C9" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rengöriningsmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; vatten och därefter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ytdesinfektion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 75 Plus.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="4C1325D1" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EB63BA" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Clostridioides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>difficile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585DB115" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00A17F6D" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum (om förekomst av diarré)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5F5CA8" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Händer tvättas först med tvål och vatten och sedan handdesinfektion. Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E724D54" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rengöringsmedel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vatten och därefter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Incidin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Virkon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320D877A" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="0B2C4476" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="741"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159E9C3E" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virusorsakad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gastroenterit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>T.ex.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Calici</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Norovirus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Rotavirus, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sapovirus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och Adenovirus)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DCBDC9" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum (fram till 48 h symtomfrihet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F697188" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annars UVA-torg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B353A02" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Händer tvättas först med tvål och vatten och sedan handdesinfektion. Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FF4EA2" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rengöringsmedel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vatten och därefter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Incidin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Virkon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34786E4D" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="47A1FA9D" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="920"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B1718" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C1BE59" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum (om diarré)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB032E0" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annars UVA-torg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589C8D58" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00245EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Alla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: Egen toalett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E75E3C" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Begränsa mängd material på salen/toaletten – allt slängs efter!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F16E18A" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Händer tvättas först med tvål och vatten och sedan handdesinfektion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD73863" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9AEBDB" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14570BC0" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Släng allt engångsmaterial på salen/toaletten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6A7A65" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Oanvänd tvätt skickas till tvätt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E676FF" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Släng toalettborsten om den använts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516FC33E" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Släng toalettpappersrulle.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="2B61A2C9" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1831C0" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ESBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37396EFD" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg - Hörnplats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3163AA64" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578C86EF" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid synlig förorening: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4521590A" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid låg grad nedsmutsning/synligt rent: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ytdesinfektion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 75 Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (innehåller tensider)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="1B769E02" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAEBDCD" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>carba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B457EF" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E4C54" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Viktigt med mekanisk rengöring!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E330EC" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D891B1" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Oanvänd tvätt skickas till tvätt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565A29D6" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Släng toalettborsten om den använts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C03DE5E" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Släng toalettpappersrulle.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="2E628E8E" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30986EBF" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Blodburen smitta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DD5BD1" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>HIV, Hepatit B+C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6118573C" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD791BA" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FE9337" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="5D404EAA" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="1470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1603B4CE" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Influensa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273C06CC" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DD9048" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(om feber)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F501A3" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt; 1 dygn feberfri:  UVA-torg – Hörnplats – Ledig plats bredvid.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4C77C6" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; 5 dygn fr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>insjuk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UVA-torg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9BAB30" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B03537B" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A65466" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hostande/smittsam patienten förses med munskydd (om det tolereras) vid transport i korridor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D00A82B" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annars engångsnäsduk att hosta i och plastpåse att kasta i.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="370D3502" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="741"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0716AFD2" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RS-virus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C63B986" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg – Hörnplats - Ledig plats bredvid.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D0FFED" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F7146B" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D7273D" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hostande patienten förses med munskydd (om det tolereras) vid transport i korridor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0904E3" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annars engångsnäsduk och plastpåse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="7A7CE2DE" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B75E94" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Covid-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B406DD" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg -Hörnplats - Ledig plats bredvid.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467847D8" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visir i kombination med munskydd IIR vid patientnära arbete (2m). Vid aerosolbildning: Andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F68F11A" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F63ECC" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hostande patienten förses med munskydd (om det tolereras) vid transport i korridor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD3F578" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Annars engångsnäsduk och plastpåse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="170426C0" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="920"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24185C88" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lungtuberkulos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A286E0" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Isoleringsrum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="571D256D" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FFP3. Visir vid risk för stänk. Andningsskydd även vid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>slutstäd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Använd i rummet 2 timmar efter att patienten lämnat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1431AF93" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5129603C" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hostande patient erhåller engångsnäsduk att hosta i och plastpåse att kasta i.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5DC2BA" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rummet ska stå tomt 2 timmar efter att patienten lämnat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w14:paraId="75DB8365" w14:textId="77777777" w:rsidTr="003E0D34">
+        <w:trPr>
+          <w:trHeight w:val="1291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154F4AAD" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="57"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bocavirus, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Metapneumovirus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Parainfluensa, Rhinovirus, Enterovirus, övriga Coronavirus, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mykoplasma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pneumoniae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chlamydophila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pneumonie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/ TWAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF087CC" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UVA-torg – Hörnplats om aktiv hosta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F965262" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om hostande patient: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vätskeavvisande munskydd (IIR) i kombination med skyddsglasögon/heltäckande visir används vid nära kontakt. Vid aerosolbildning, andningsskydd FFP 2/3 i kombination med visir/skyddsglasögon.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E35910" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3EC5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Smittstäd på IVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>IMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DC7E07" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hostande patient erhåller engångsnäsduk att hosta i och plastpåse att kasta i.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1207A9FD" w14:textId="77777777" w:rsidR="00146762" w:rsidRDefault="00146762" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014CA405" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smittstäd på IVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rengöringsmedel och vatten och därefter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Plus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Plus är rengörande och innehåller tensid och är därför den som skall användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743CFDB3" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Läs rutinen ”Hygien- och städrutiner” för mer information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DDAA79" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdgivaren ska organisera vården på ett sådant sätt så att den är säker för patienter, personal och besökare. Extern personal som till exempel konsulter, lokalvårdare och fysioterapeuter ska föra dialog med vårdenhetens personal innan de går in till patienter, för att få upplysning om det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utöver </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00ED3EC5">
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>basala hygienrutiner </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>finns särskilda rutiner för patienter med aktuella smittor eller infektionskänslighet (Vårdhandboken).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE1BF4B" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denna lathund är en sammanställning från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IVAs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3EC5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egen rutin men även rutiner från vårdhygien. Vissa avsteg är gjorda i samråd med VeÖL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B748A32" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00ED3EC5" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E67403" w14:textId="77777777" w:rsidR="00E365B5" w:rsidRPr="00587911" w:rsidRDefault="00E365B5" w:rsidP="00E365B5">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6414594B" w14:textId="77777777" w:rsidR="00673099" w:rsidRPr="009C294A" w:rsidRDefault="00673099" w:rsidP="009C294A"/>
+    <w:sectPr w:rsidR="00673099" w:rsidRPr="009C294A" w:rsidSect="00170C37">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1851F64C" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="33CEF97D" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A46E945" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="688B24D7" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45430467" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5B502861" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8673,115 +11817,115 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -8795,51 +11939,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Picture 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -8872,74 +12016,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CE50398" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="0F02EA31" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F493C01" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6FDC7C2C" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60B6CE4A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="75D3C091" w14:textId="77777777" w:rsidR="001D0951" w:rsidRDefault="001D0951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -9017,51 +12161,51 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10776,51 +13920,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11483,51 +14627,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12357,693 +15501,913 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="66461402">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1419986509">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1087728168">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="144056381">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1994941142">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1544560508">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="88"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="0000333D"/>
     <w:rsid w:val="00004811"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000057E9"/>
+    <w:rsid w:val="00005C0E"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000078A2"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003145E"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="0003605C"/>
+    <w:rsid w:val="0004156F"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005332C"/>
+    <w:rsid w:val="000553A6"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056D51"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00060967"/>
     <w:rsid w:val="000614D2"/>
     <w:rsid w:val="00064D79"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007240A"/>
+    <w:rsid w:val="00074A0B"/>
     <w:rsid w:val="000758CC"/>
+    <w:rsid w:val="00081B48"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00092F90"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00096B13"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A683E"/>
+    <w:rsid w:val="000A7943"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C33F8"/>
+    <w:rsid w:val="000C3EB3"/>
     <w:rsid w:val="000C76A4"/>
     <w:rsid w:val="000D1D30"/>
     <w:rsid w:val="000D7CC0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1C4A"/>
+    <w:rsid w:val="000F23FD"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00113599"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114655"/>
     <w:rsid w:val="00117973"/>
     <w:rsid w:val="00122A15"/>
     <w:rsid w:val="00125A53"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133EDF"/>
+    <w:rsid w:val="00134474"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136E74"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001414EB"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001447AE"/>
+    <w:rsid w:val="00146762"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="001524F8"/>
     <w:rsid w:val="00154CA0"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="0016417B"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165DB9"/>
     <w:rsid w:val="00165F16"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170C37"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
+    <w:rsid w:val="00186232"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A166D"/>
     <w:rsid w:val="001A3FCC"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B5047"/>
+    <w:rsid w:val="001B6A7E"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C025A"/>
+    <w:rsid w:val="001C113B"/>
+    <w:rsid w:val="001C30CB"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7264"/>
+    <w:rsid w:val="001D0951"/>
+    <w:rsid w:val="001F15C0"/>
+    <w:rsid w:val="00200ADC"/>
     <w:rsid w:val="00206FC1"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00223789"/>
     <w:rsid w:val="00224618"/>
     <w:rsid w:val="00226415"/>
     <w:rsid w:val="00231F81"/>
+    <w:rsid w:val="00234ED6"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="0024585A"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00257731"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00263372"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270DF4"/>
+    <w:rsid w:val="00271AD3"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="002839CC"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00287546"/>
+    <w:rsid w:val="00290950"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A4B45"/>
     <w:rsid w:val="002A7517"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B12C4"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3130"/>
     <w:rsid w:val="002D3CBC"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3601"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003100E4"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00313D80"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324FED"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00334B9C"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="0034204F"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003454EC"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00346C85"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00354008"/>
+    <w:rsid w:val="003543D6"/>
+    <w:rsid w:val="00355D21"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00362241"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="00364808"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366FF8"/>
     <w:rsid w:val="0036707D"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00374245"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390596"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A28CC"/>
     <w:rsid w:val="003A349D"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4243"/>
+    <w:rsid w:val="003B491D"/>
     <w:rsid w:val="003C349A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E01E9"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E0D34"/>
     <w:rsid w:val="003E256A"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004004D1"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="0040598B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00420837"/>
     <w:rsid w:val="00420B61"/>
+    <w:rsid w:val="004215B4"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043046B"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00432ED0"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00437429"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="004454EE"/>
     <w:rsid w:val="0044605D"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="004466D4"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004523DB"/>
     <w:rsid w:val="004539C9"/>
     <w:rsid w:val="00456AB6"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00461095"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004930C4"/>
+    <w:rsid w:val="00494A59"/>
+    <w:rsid w:val="00495B9A"/>
+    <w:rsid w:val="004A2B38"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B0B56"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C4620"/>
     <w:rsid w:val="004C72E6"/>
+    <w:rsid w:val="004D022F"/>
     <w:rsid w:val="004D3410"/>
+    <w:rsid w:val="004D4B7C"/>
     <w:rsid w:val="004D695E"/>
+    <w:rsid w:val="004D73ED"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004D7E4D"/>
     <w:rsid w:val="004E095F"/>
     <w:rsid w:val="004F280E"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0050404F"/>
     <w:rsid w:val="005045FB"/>
     <w:rsid w:val="00504F00"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00515E3B"/>
+    <w:rsid w:val="00517896"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00534749"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00540909"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00563AE6"/>
     <w:rsid w:val="00564A47"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00575563"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00587911"/>
     <w:rsid w:val="0059201F"/>
+    <w:rsid w:val="005925E6"/>
     <w:rsid w:val="00593AC1"/>
+    <w:rsid w:val="00597A6C"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A1A18"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A4682"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A7585"/>
+    <w:rsid w:val="005B5C67"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D6C9C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E3D18"/>
     <w:rsid w:val="005E42B1"/>
+    <w:rsid w:val="005F1501"/>
     <w:rsid w:val="005F46DC"/>
+    <w:rsid w:val="005F51C8"/>
     <w:rsid w:val="006024A7"/>
     <w:rsid w:val="00603C7E"/>
+    <w:rsid w:val="00604EBC"/>
     <w:rsid w:val="00605085"/>
+    <w:rsid w:val="006055D0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00612DA9"/>
+    <w:rsid w:val="006136C3"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="0061687D"/>
+    <w:rsid w:val="00616BA1"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00633299"/>
     <w:rsid w:val="00633A64"/>
     <w:rsid w:val="00641DF7"/>
+    <w:rsid w:val="00650FF3"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673099"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00673DE5"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00681601"/>
+    <w:rsid w:val="00683984"/>
     <w:rsid w:val="00683A0D"/>
     <w:rsid w:val="00693F5E"/>
+    <w:rsid w:val="00694B4E"/>
     <w:rsid w:val="006A2247"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B22A8"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B67DE"/>
     <w:rsid w:val="006C19DC"/>
     <w:rsid w:val="006C2B51"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0A98"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E4253"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E6EE7"/>
+    <w:rsid w:val="006F032E"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F15D6"/>
+    <w:rsid w:val="006F1E49"/>
+    <w:rsid w:val="00701BA4"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00714446"/>
+    <w:rsid w:val="0071624E"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="007264BA"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00733747"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00734E7C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00740A24"/>
     <w:rsid w:val="00741649"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755AF3"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="007611DF"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00766A12"/>
+    <w:rsid w:val="007701DC"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A667A"/>
+    <w:rsid w:val="007B0CAB"/>
     <w:rsid w:val="007B6527"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D663D"/>
+    <w:rsid w:val="007E2777"/>
+    <w:rsid w:val="007E47C1"/>
     <w:rsid w:val="007E5622"/>
+    <w:rsid w:val="007E57A9"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F4B85"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F791A"/>
+    <w:rsid w:val="00803937"/>
     <w:rsid w:val="008139D1"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00822EA4"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00833233"/>
     <w:rsid w:val="008332A5"/>
     <w:rsid w:val="0083331A"/>
     <w:rsid w:val="00835258"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00836161"/>
+    <w:rsid w:val="00841D88"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084790E"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008527A8"/>
     <w:rsid w:val="0085530F"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861BAC"/>
+    <w:rsid w:val="008629F4"/>
     <w:rsid w:val="0086357D"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874CA1"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00887078"/>
     <w:rsid w:val="0088719B"/>
     <w:rsid w:val="00890FB7"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="008940A1"/>
+    <w:rsid w:val="00896E57"/>
+    <w:rsid w:val="00897285"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A3749"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A53E3"/>
+    <w:rsid w:val="008A7499"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008A7AC5"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B309C"/>
+    <w:rsid w:val="008B4E13"/>
     <w:rsid w:val="008B7358"/>
     <w:rsid w:val="008C0284"/>
     <w:rsid w:val="008C0332"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0330"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902B55"/>
+    <w:rsid w:val="0090620B"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00907178"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00912585"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00917346"/>
+    <w:rsid w:val="009218C9"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942FE8"/>
+    <w:rsid w:val="00943475"/>
+    <w:rsid w:val="00943B80"/>
     <w:rsid w:val="0094524B"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00956F7B"/>
+    <w:rsid w:val="00965514"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00974D77"/>
+    <w:rsid w:val="0099511E"/>
     <w:rsid w:val="00997DC9"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C294A"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1973"/>
     <w:rsid w:val="009F2E29"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5684"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10948"/>
+    <w:rsid w:val="00A2406B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
+    <w:rsid w:val="00A408FD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A70C9F"/>
     <w:rsid w:val="00A7239D"/>
+    <w:rsid w:val="00A74A0E"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A9335E"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA6899"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB3CBC"/>
     <w:rsid w:val="00AB6058"/>
     <w:rsid w:val="00AC2F8C"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE0DBE"/>
     <w:rsid w:val="00AE35F4"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF6D91"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05B8E"/>
     <w:rsid w:val="00B07767"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B15BC2"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B23F9E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B37541"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B4773D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B63FE1"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B94B45"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA1452"/>
+    <w:rsid w:val="00BA23E2"/>
+    <w:rsid w:val="00BA4310"/>
+    <w:rsid w:val="00BA7783"/>
+    <w:rsid w:val="00BB4F86"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB7AD7"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE2428"/>
+    <w:rsid w:val="00BE2755"/>
+    <w:rsid w:val="00BE4CE0"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF2350"/>
+    <w:rsid w:val="00C0042C"/>
+    <w:rsid w:val="00C00760"/>
+    <w:rsid w:val="00C0178D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1477B"/>
     <w:rsid w:val="00C21982"/>
+    <w:rsid w:val="00C24E0B"/>
+    <w:rsid w:val="00C27D5E"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C564DF"/>
+    <w:rsid w:val="00C576D5"/>
+    <w:rsid w:val="00C63734"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C85E1E"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA5B4A"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB093A"/>
+    <w:rsid w:val="00CB1071"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB3866"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC2A64"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD3EC2"/>
+    <w:rsid w:val="00CD55BE"/>
+    <w:rsid w:val="00CD5B47"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0592C"/>
     <w:rsid w:val="00D0642D"/>
+    <w:rsid w:val="00D070BC"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D16AA0"/>
+    <w:rsid w:val="00D235D1"/>
+    <w:rsid w:val="00D31D4B"/>
+    <w:rsid w:val="00D32313"/>
+    <w:rsid w:val="00D36E76"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D63E23"/>
     <w:rsid w:val="00D67190"/>
+    <w:rsid w:val="00D71F8C"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D85DB8"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB4A09"/>
     <w:rsid w:val="00DB5592"/>
     <w:rsid w:val="00DC2880"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD2BE3"/>
+    <w:rsid w:val="00DD4B71"/>
     <w:rsid w:val="00DD7B12"/>
+    <w:rsid w:val="00DE39D9"/>
+    <w:rsid w:val="00DE3CBF"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE4810"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF298F"/>
     <w:rsid w:val="00E017D5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E13833"/>
+    <w:rsid w:val="00E1515B"/>
     <w:rsid w:val="00E24AA2"/>
+    <w:rsid w:val="00E354A3"/>
+    <w:rsid w:val="00E365B5"/>
     <w:rsid w:val="00E50695"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E546F2"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E567F5"/>
+    <w:rsid w:val="00E60EC1"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E627B6"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7416A"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E82630"/>
+    <w:rsid w:val="00E836F9"/>
+    <w:rsid w:val="00E83DB8"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E948B6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA48FB"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED12CF"/>
     <w:rsid w:val="00ED3EC5"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED502B"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE383F"/>
+    <w:rsid w:val="00EE76ED"/>
     <w:rsid w:val="00EE7DC5"/>
+    <w:rsid w:val="00F012A6"/>
+    <w:rsid w:val="00F12704"/>
+    <w:rsid w:val="00F15228"/>
     <w:rsid w:val="00F154B4"/>
     <w:rsid w:val="00F20AA7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F413DE"/>
+    <w:rsid w:val="00F43643"/>
     <w:rsid w:val="00F46929"/>
+    <w:rsid w:val="00F46B8A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F65EFF"/>
+    <w:rsid w:val="00F7175B"/>
+    <w:rsid w:val="00F801F9"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F96852"/>
+    <w:rsid w:val="00FA5554"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB607C"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC1466"/>
+    <w:rsid w:val="00FD3B20"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF3388"/>
+    <w:rsid w:val="00FF3F8B"/>
     <w:rsid w:val="00FF553B"/>
+    <w:rsid w:val="00FF717B"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="110AD540"/>
+    <w:rsid w:val="119CCBF1"/>
     <w:rsid w:val="1BCC8B4E"/>
     <w:rsid w:val="305E5ADE"/>
+    <w:rsid w:val="3BFEFB78"/>
+    <w:rsid w:val="54B9AF32"/>
     <w:rsid w:val="5AAE8852"/>
+    <w:rsid w:val="5BF29CC3"/>
     <w:rsid w:val="5F8F168A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{CB194BFB-1C25-452A-9D0C-ECED26BD3E46}"/>
+  <w15:docId w15:val="{0521D102-DA09-4BCF-BD5A-72B13415CB12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13396,222 +16760,222 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0083331A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -13689,606 +17053,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -14319,81 +17683,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -14432,53 +17796,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14552,53 +17916,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14672,53 +18036,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14768,53 +18132,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14864,53 +18228,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -14946,53 +18310,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -15041,51 +18405,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -15129,51 +18493,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -15260,67 +18624,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -15364,279 +18728,279 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Rubrik1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D0592C"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
     <w:name w:val="Ingen lista1"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0083331A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0083331A"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="0083331A"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="0083331A"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0083331A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Rutntstabell5mrkdekorfrg6">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00ED3EC5"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15769,51 +19133,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-17/surrogate/MRSA.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-3/surrogate/ESBLcarba.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/loss/huvudloss/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-11/surrogate/ESBL%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-8/surrogate/Vancomycinresistenta%20enterokocker%20(VRE)%20%e2%80%93%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/skabb/oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/tuberkulos/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-23/surrogate/Virusorsakad%20gastroenterit%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-915/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/blodburen-smitta/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/clostridium-difficile/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-19/surrogate/RS-virus%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-17/surrogate/MRSA.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-3/surrogate/ESBLcarba.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/loss/huvudloss/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-11/surrogate/ESBL%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-16/surrogate/Lungtuberkulos%20%e2%80%93%20V%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-8/surrogate/Vancomycinresistenta%20enterokocker%20(VRE)%20%e2%80%93%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/skabb/oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-915/surrogate/V%c3%a5rdhygien%20-%20Covid-19.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-23/surrogate/Virusorsakad%20gastroenterit%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-19/surrogate/RS-virus%20-%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/blodburen-smitta/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/clostridium-difficile/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-86/surrogate/Influensasjukdom%2c%20misst%c3%a4nkt%20eller%20p%c3%a5visad%2c%20hos%20patienter%2018%20%c3%a5r%20eller%20%c3%a4ldre%20%e2%80%93%20behandling%20och%20profylax.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16106,1986 +19470,621 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>18972</Characters>
+  <Pages>1</Pages>
+  <Words>4322</Words>
+  <Characters>24638</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>205</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21448</CharactersWithSpaces>
+  <CharactersWithSpaces>28903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="636" baseType="variant">
+    <vt:vector size="186" baseType="variant">
       <vt:variant>
-        <vt:i4>7733287</vt:i4>
+        <vt:i4>2883696</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>633</vt:i4>
+        <vt:i4>114</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/26149?a=false&amp;guest=true</vt:lpwstr>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276838</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-16/surrogate/Lungtuberkulos %e2%80%93 V%c3%a5rdhygieniska aspekter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>13</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-915/surrogate/V%c3%a5rdhygien - Covid-19.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-19/surrogate/RS-virus - v%c3%a5rdhygieniska aspekter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553707</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-86/surrogate/Influensasjukdom%2c misst%c3%a4nkt eller p%c3%a5visad%2c hos patienter 18 %c3%a5r eller %c3%a4ldre %e2%80%93 behandling och profylax.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703943</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/loss/huvudloss/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225994</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/skabb/oversikt/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/blodburen-smitta/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374026</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-3/surrogate/ESBLcarba.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-11/surrogate/ESBL - v%c3%a5rdhygieniska aspekter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014754</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-8/surrogate/Vancomycinresistenta enterokocker (VRE) %e2%80%93 v%c3%a5rdhygieniska aspekter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128825</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-23/surrogate/Virusorsakad gastroenterit - v%c3%a5rdhygieniska aspekter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458829</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/clostridium-difficile/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638482</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-17/surrogate/MRSA.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1376308</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>626</vt:i4>
+        <vt:i4>65</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853085</vt:lpwstr>
+        <vt:lpwstr>_Toc223436620</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1376308</vt:i4>
-[...1673 lines deleted...]
-        <vt:i4>1638452</vt:i4>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853044</vt:lpwstr>
+        <vt:lpwstr>_Toc223436619</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1638452</vt:i4>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc223436618</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853043</vt:lpwstr>
+        <vt:lpwstr>_Toc223436617</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1638452</vt:i4>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>50</vt:i4>
+        <vt:i4>53</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853042</vt:lpwstr>
+        <vt:lpwstr>_Toc223436616</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1638452</vt:i4>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc223436615</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853041</vt:lpwstr>
+        <vt:lpwstr>_Toc223436614</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1638452</vt:i4>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc223436613</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853040</vt:lpwstr>
+        <vt:lpwstr>_Toc223436612</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853039</vt:lpwstr>
+        <vt:lpwstr>_Toc223436611</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1441844</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853038</vt:lpwstr>
+        <vt:lpwstr>_Toc223436610</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1507380</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853037</vt:lpwstr>
+        <vt:lpwstr>_Toc223436609</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1507380</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853036</vt:lpwstr>
+        <vt:lpwstr>_Toc223436608</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1507380</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853035</vt:lpwstr>
+        <vt:lpwstr>_Toc223436607</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966132</vt:i4>
+        <vt:i4>1507380</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc213853034</vt:lpwstr>
+        <vt:lpwstr>_Toc223436606</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Hygien-och städrutiner (dagligt städ, slutstäd och städ vid smitta) på IVA och IMA </dc:title>
+  <dc:title>Hygien-och städrutiner (dagligt städ, slutstäd och städ vid smitta) på IVA, IMA och UVA  </dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>63</revision>
+  <revision>123</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>