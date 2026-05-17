--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,1168 +1,815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0149E02C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRDefault="000214E3" w:rsidP="000214E3">
-[...15 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="061914D4" w14:textId="0942E558" w:rsidR="00184167" w:rsidRDefault="00170AC8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-    </w:p>
-[...33 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:t xml:space="preserve">Bytesintervaller - Hygienrutiner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDF6170" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
-[...285 lines deleted...]
-    <w:p w14:paraId="608D8DC9" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="26EEE7CC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2AD61059">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318554DA" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="363F4843" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F56">
         <w:t xml:space="preserve">Mindre justering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314FA32" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="34C4134C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00AA086F" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
+      <w:r w:rsidRPr="2AD61059">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CF498C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61252618" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="709" w:right="1161"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F56">
         <w:t xml:space="preserve">Vi har tagit fram en sammanställning för bytesintervaller av material för att lättare säkerställa en god patienthygien. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49456397" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="69335E9A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00AA086F" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
+      <w:r w:rsidRPr="2AD61059">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060A68A2" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="72C12BC2" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1161"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F56">
+        <w:t>Att säkerställa en god och säker hygien runt patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8AE4E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1161"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0303D7DB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1161"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
+      <w:r w:rsidRPr="00F94F56">
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Att säkerställa en god och säker hygien runt patienten.</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00AA086F">
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787E2EDC" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AA086F" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="457CA73A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="140"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
+      <w:r w:rsidRPr="00F94F56">
         <w:t>Sjuksköterskor och undersköterskor IVA/IMA/HPE, NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD89B8B" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="000214E3">
+    <w:p w14:paraId="5A283E87" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489E618E" w14:textId="54F3A572" w:rsidR="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
+      <w:r w:rsidRPr="00AA086F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52254BD4" w14:textId="4CAF7CC9" w:rsidR="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="140"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA086F">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DA1563">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ALLA ÅTGÄRDER SKA DOKUMENTERAS I CCC</w:t>
+        <w:t xml:space="preserve">ALLA ÅTGÄRDER SKA DOKUMENTERAS I </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="140"/>
+      <w:r>
         <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>CHA</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4252"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="75C50383" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="612F2EFC" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7D52DECC" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDAEFAF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Material/Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A2A59D4" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="192A0D74" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bytesintervaller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="745A7120" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2224AF34" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="76DA204C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3A3922" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hårtvätt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7462260B" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="27AEC577" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minst 1gång/vecka.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="461933EF" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="4CB2BFA7" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="5AF575B8" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2915FB0C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dusch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="006F3A38" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="4B4CC384" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minst 1gång/vecka.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="6C633449" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="4FEA3D81" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6F6F5740" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B1FAB9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sond-fixering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68464F75" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="67EC4DBE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>id behov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4F1ABD7A" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D731B4D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NAVA sond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EB25EC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hållbar för mätning 5 dag, sond 28 dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="22B9C70C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE3DCFE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sondsprutor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1D6C9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dygn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="58A7C396" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C15CBBC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sondaggregat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B35C3DC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dygn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="550371E4" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3707244A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tandborste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2807F9B6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid behov.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="060AED7F" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00350934" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sugning: Kanister, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sugpåse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAECD69" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byt efter varje </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och påse v.b.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="18CB2C71" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C45D364" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               Sugslang </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCBA6CF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Varje morgon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="6671A9EE" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...42 lines deleted...]
-              <w:t>Hållbar för mätning 5 dag, sond 28 dag.</w:t>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0A306B2D" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4574AB57" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               Slutet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sugsystem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + bubbelslang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DDFC9A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="10AA7501" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...357 lines deleted...]
-          <w:p w14:paraId="44E2B33A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="31CE8D23" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8C5EE8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Infusionsmaterial: Aggregat, 3-vägsslang, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kranblock</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
@@ -1171,487 +818,476 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, förlängningsslang</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>swanlock</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48029CB3" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="6A21E802" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Var </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="0059AE3F" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="3704B212" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D336F11" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C094D95" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infusionaggregat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:  Inf av blod, fettlösning ex </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Propofol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A303A59" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="6BF22D1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blodkomponent: Byt mellan varje enhet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="373B520F" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          <w:p w14:paraId="44B97F29" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SMOF </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kabiven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: Byt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>var 4:e dygn om PVC-fritt aggregat (standard på IVA). Byt varje dygn om aggregat innehåller PVC</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79C7C83C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          <w:p w14:paraId="1B5028A1" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Propofol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: Byt var </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:e dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="0CAE682D" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="0B7E5186" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="41A2C300" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6938E36C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tryckset</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: Artär, CVP, PICCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="080A42B9" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="46799700" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Var </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:edag</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1D97AF0F" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="19DF3AAE" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4C2EF21F" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1FB556" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PVK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23DAD7DB" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="077C7206" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="07DA3466" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="5F23A103" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6DAA3E6E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400B73F7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piccoset</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74E4C804" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="126CA95E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Var </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:edag</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fråga innan byte om behov finns för fortsatt </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Picco</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="12FD23C7" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="5918D2BE" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="14B61F62" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="372A0683" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Inhalation </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aeroneb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2859AAE0" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="62488F80" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">T-stycke och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nebuliseringskopp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
@@ -1674,57 +1310,56 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> körs igenom efter varje användning för att rengöra membranet. När </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>inh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ej används sprita sladden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="39379C20" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="145238F3" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="592ECDD4" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DEAC13" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Co2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kuvett</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
@@ -1749,78 +1384,76 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> för </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maquet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> och Hamilton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="315F89D6" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="5E7C1497" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1gång/vecka. Byts vid slangbyte eller vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="78A58F27" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="256D591C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="37FF4E1C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739B2A36" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Co2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kuvett</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
@@ -1829,197 +1462,192 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filterline</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F0046B5" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="22AF3E8C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 3.e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="284DB665" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="0271BFB0" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="687A3708" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58646C6D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter HME fukt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60D3616F" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="1FA06CCA" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt varje morgon och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="32620E5A" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="485B0DB8" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1AD539C8" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339E09D8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bakteriefilter på Servo-U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="682A1B31" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="50EC7870" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt filter var 24:e timma och endast på </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>expirationsidan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (även vid covid-19 och influensa). Dubbla bakteriefilter vid allmänfarlig smitta tex tuberkulos </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>FHM-Allmänfarlig smitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> . Om aktiv befuktning byt filter på </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>expiration</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -2043,459 +1671,444 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="7550B3E8" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="76CD6D95" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="625AB635" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01166003" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flexslang</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="41F1D3A2" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="526E08F6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt varje morgon och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="38F97445" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="3412C51E" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1F9C3729" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0D09B0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nebuliseringmask</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F20D0DC" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="08397723" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid behov. Är </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enpatients</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2DC6DE7E" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="54EE4791" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="39911087" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FCD146" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Respslangar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="543C70F9" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="6BF538CD" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="4AF06A70" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="4152600A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0D4E8078" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D33CEDB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Flergångs </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>respslangar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="103B386D" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="179369CC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag. Diskas på anestesiprogram.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1BA22252" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="0430376A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="00A7FBBE" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A32867" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Befuktning: Kammare och slang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48CA8020" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="6951C2B8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag. Om slangen ej används (stillastående) kasseras befuktningssetet (kammare + slang) efter 24 tim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="782CC668" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="360B5D56" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7AAE8975" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477154E8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tub: Sidbyte </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D0872E6" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="61D31A8D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sidbyte endast om tryck har uppstått inspektera dagligen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="13148E09" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="68C47080" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="06F779A3" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DC3F79" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trackband</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="531CCDEB" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="607BC312" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="3B7FC69A" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...15 lines deleted...]
-          <w:p w14:paraId="1F5007B3" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3E82548E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F020B80" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C800A8F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Track-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>stoma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -2513,357 +2126,348 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> och förband </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>polytube</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hantering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C4418FF" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="072200B8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyft på förbandet inspektera. Byts var 3:e dag Förbandet innehåller bakterie dödande medel skall därför inte bytas dagligen. Tvätta med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>klorhexidinlösning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2mg/ml använd mjuk kompress 1g/dag. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="7665A0E9" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2FF2E53A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="15E231BB" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F2B0E4" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Innerkanyl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1450AF66" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="0178E47D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rengörs 2 gånger/dag och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2891B80B" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="33DB0813" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="5B685FBF" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219A8DC1" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Talventil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74D19D70" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="413CFAA5" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">En låda med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>talventil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> räcker 5 dagar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="26A13308" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="794E3644" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="60377521" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2E15C7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Talventil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: filter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4884B85A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="590642A4" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt varje morgon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="107BF872" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="112F87AF" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1CCC2DCC" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A954DE0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Talventil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> till HFG: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Passy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67750CE1" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="5CD970E0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 månader OBS! Daglig rengöring. Se rutin: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Talventil</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> och </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
@@ -2885,2571 +2489,2078 @@
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Passy</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Muir - användning och rengöring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1969ED0B" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="7EF6E5AF" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0FAF6DF7" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6005BE94" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Peep</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mask gul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60D65439" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="576D1AF1" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Spritas dagligen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enpatients</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1432F281" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="0FB78CC6" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="058B86ED" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581A4B1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pep pipa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FA0503D" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="03C05BB9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spritavtvättas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dagligen byt efter 1vecka, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enpatient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="6DB5872F" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="018DF723" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7E7B5C6E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3E6D9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Revivator</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enpatients</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E4EBD00" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="7A7BE7DF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Följer patienten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="5B8816B3" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="681007BD" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3B939728" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D95E311" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exspirationskasetten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maquet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A05CCA1" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="5A34EDCC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Diskas tillsammans med testslang efter varje patient. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="5900DC41" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="0EDBC58B" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="59A5CD9E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281AB086" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flexi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>seal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20362A48" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="22F2DA1A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt efter 28 dagar spolas varje pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1F4D3739" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="110E8A20" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6431D982" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CE0CC0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stomi platta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75D59F4D" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="23CC003D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt var 3:e dag, vid byte tvätta runt stomin med extra skonsam kompress Non </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wowen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> och kranvatten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2546EE00" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="704C4F0F" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D6A9EDA" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="677236A7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stomi Påse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A81EBFC" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="23A78A1F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt varje dag, tvätta runt stomin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="361A5A9A" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2D254C78" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="649B4B06" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5CF800" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dränagepåse          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AF3629A" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="3FA2D391" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt var </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3:edag</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="30B10042" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2C12A9AD" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7C355F26" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349A0DDB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Urin</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Timdiures</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6304229E" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="15125AE2" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt 1gång/vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="5049FDBC" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="1163BD4B" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="40B837DA" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269026D9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Urostomipåse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A61AD81" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="032F17FF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt Dagligen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="505A5726" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="41980743" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1E5B41A7" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76437219" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          Urinpåse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="005B79BF" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="147D1A01" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt var </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:edag</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2A341B74" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="34CE2094" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="16E0133A" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF25A5E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> temp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62C49279" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="4581928D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 3:e månad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="5E03432F" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2C0DEF68" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="28090B3D" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4E500B" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Buktryckset</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DA64073" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="306183C6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt 1 gång/vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="150645CF" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="3E353FE3" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="2B726414" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E00E17F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Förband: CVK, CDK, Artärkateter   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BE0AAD4" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="02D7CA23" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Artärkateter: omläggning var 3:e dag. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">CVK och Dialyskateter: byt till </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>klorhexedinförband</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> när det inte sivar blod längre. Därefter omläggning var 7:e dag.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2CDC1EAE" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="2CB0D1EB" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="70370BD7" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E76120E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Förband </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1671F54C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="729F9C2B" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Skall undvikas att bytas eller öppnas under behandlingstiden. Om förbandet måste bytas följ rutin om förbandsbyte </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hygienregler: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Epiduralanvändning på vårdavdelning (vgregion.se)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2DA875E0" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="1391CA49" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6634C1D1" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACE1871" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EDA: Filter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B0A1A86" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="1F8C58BB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="51D06271" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="32BEDB22" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="29F2A23B" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FC5E7F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Aggregat </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE96923" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
-[...15 lines deleted...]
-          <w:p w14:paraId="3B734FFD" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          <w:p w14:paraId="3CC1F35F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A2570E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt Aggregat + Breivikpåse minst var 3:e dag. Ny Breivikpåse alltid nytt aggregat. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Narop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infusion byt var 24:e </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="7F088472" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="425D7878" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D712596" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C468BDF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hamilton: Slangar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E37142" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          <w:p w14:paraId="1970CD12" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Filter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E7CA667" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="1777E3F6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Slangar: Byt mellan varje pat. Kan sparas på rummet hållbar 1vecka skriv datum. Filter: Dubbla filter, byts mellan varje användning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="0F19FCDE" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="04CE111D" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7BE6632F" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BBE7CD" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Co2-kuvett </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70733736" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="4BB86423" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1 vecka. Följer patienten, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enpatients</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="71AEB238" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="73069A00" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4B4600E6" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5078056C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exspirationsventil Hamilton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F4EEB88" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="2774EA1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enpatients</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, sparas tillsammans med slangarna på patientrummet. Kan sparas i 1 vecka tillsammans med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>slangset</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="2C6E7775" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="55F80B2C" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="78CC062C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579D5165" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fukt+bakterie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) Hamilton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27D18881" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="4948615D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>En patients, engångs bakterie/HME.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="6120288F" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="24E99EFE" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="796C7B81" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4615BA93" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Airvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> slangar     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="318547CC" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="4AA36528" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="1BC8FF6B" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="29C0F2C8" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4BC80CD0" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CB0B1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Högflödesgrimma/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trach</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A2EADA8" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="757605C3" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="5B47FB1A" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3ECE0F55" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A074E2" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NIV/CPAP-mask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="300119EF" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="2AB0DC77" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Enpaient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> eller flergångs. Daglig rengöring.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354CB852" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          <w:p w14:paraId="5E069D51" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Flergångsmasken diskas på anestesiprogram var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000214E3" w:rsidRPr="00DA1563" w14:paraId="35C7BC7A" w14:textId="77777777" w:rsidTr="00FB2CCA">
-[...5 lines deleted...]
-          <w:p w14:paraId="73790210" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA1563" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6E366376" w14:textId="77777777" w:rsidTr="00EF3F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022F00BB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hexident</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, olja och vaselin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0451160E" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00AF7220" w:rsidRDefault="000214E3" w:rsidP="00FB2CCA">
+          </w:tcPr>
+          <w:p w14:paraId="603BB908" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00AF7220" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>När de tar slut.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30C5D44E" w14:textId="77777777" w:rsidR="007B28CD" w:rsidRPr="008F3E83" w:rsidRDefault="007B28CD" w:rsidP="008F3E83"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="3792AADE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="008F3E83" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="59C1DD5C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
+    <w:sectPr w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB4A569" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43">
+    <w:p w14:paraId="18139FB5" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="434CEA30" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43">
+    <w:p w14:paraId="6A5BDC8E" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EF3C7D1" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43">
+    <w:p w14:paraId="02AC5577" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B74C6DE" w14:textId="77777777" w:rsidR="000214E3" w:rsidRDefault="000214E3" w:rsidP="00C43BDD">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59FDFD80" w14:textId="77777777" w:rsidR="000214E3" w:rsidRDefault="000214E3" w:rsidP="00C43BDD">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...16 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53CF01C3" w14:textId="77777777" w:rsidR="000214E3" w:rsidRDefault="000214E3" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F0EC62" wp14:editId="4CA92239">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Bildobjekt 7">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
-[...188 lines deleted...]
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62BFAC62" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43"/>
+    <w:p w14:paraId="4466CB3D" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B8C5396" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43">
+    <w:p w14:paraId="424726B3" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32617E00" w14:textId="77777777" w:rsidR="00035F43" w:rsidRDefault="00035F43">
+    <w:p w14:paraId="46EAC9BE" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A7DB345" w14:textId="77777777" w:rsidR="000214E3" w:rsidRPr="00DA65C4" w:rsidRDefault="000214E3" w:rsidP="00DA65C4">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BA1D261" wp14:editId="2A10A6C9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Text Box 10"/>
-[...331 lines deleted...]
-              <wp:docPr id="10" name="Text Box 10"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
@@ -5468,288 +4579,205 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Box 6"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6326,163 +5354,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170B2794"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6552,51 +5467,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6665,51 +5580,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6805,51 +5720,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6919,51 +5834,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7032,51 +5947,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7173,51 +6088,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7286,51 +6201,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7400,51 +6315,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7513,51 +6428,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7626,51 +6541,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7739,51 +6654,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7852,681 +6767,639 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="802968672">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1054305600">
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1850750246">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="802700041">
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="249122289">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1204753122">
+  <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="715281497">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="657537233">
-[...14 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1475101124">
+  <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1177311262">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="83"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="000214E3"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="000336E0"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00035F43"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00060E67"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00082F16"/>
+    <w:rsid w:val="00071C21"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00085BC5"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="0009519D"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E6E7D"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F7340"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00102AEE"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00155709"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="00166A53"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00177AAA"/>
+    <w:rsid w:val="00170AC8"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B6B95"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C1E7D"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D0FBF"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="0021334A"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="002825DB"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A0D05"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B27BD"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00302626"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00337825"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00356E7C"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00372D8F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00377AAE"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F5086"/>
-    <w:rsid w:val="00400F54"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="0041308B"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00420441"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00431518"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00493447"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B3B78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C3EC4"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005569D3"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="005640D6"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C3FD5"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D5675"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="0061239E"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00641A3E"/>
-    <w:rsid w:val="00646EF3"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="0067042F"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
-    <w:rsid w:val="007210FF"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="0074129C"/>
-    <w:rsid w:val="007469BB"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B28CD"/>
-    <w:rsid w:val="007B52DF"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00816ECA"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00833071"/>
-    <w:rsid w:val="00834FAE"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00855F61"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008A01FF"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F3E83"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00975FFA"/>
-    <w:rsid w:val="00994302"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C38CB"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F66C5"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A06809"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A240B4"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A45271"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A6425F"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A926E3"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00AA086F"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA158F"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD3AA1"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF7220"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B56EC3"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC7ED3"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C327BA"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
-    <w:rsid w:val="00C50373"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C76175"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA0B4E"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
-    <w:rsid w:val="00CB1E48"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CD7250"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF10C5"/>
-    <w:rsid w:val="00CF3DA5"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D668DB"/>
-    <w:rsid w:val="00D66A28"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB157D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE0443"/>
+    <w:rsid w:val="00DE34FC"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF7A99"/>
+    <w:rsid w:val="00E023A4"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E162E1"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E62B17"/>
-    <w:rsid w:val="00E71050"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E75AEC"/>
+    <w:rsid w:val="00E73664"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E94285"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0EA3"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F46EC9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F65922"/>
     <w:rsid w:val="00F86F47"/>
-    <w:rsid w:val="00F8773A"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA6BEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB216E"/>
+    <w:rsid w:val="00F95DC5"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC056C"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF5DD2"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{4EB4340C-010F-4555-9C25-85D1FA805C0E}"/>
+  <w15:docId w15:val="{590D4613-4A6D-4FAA-9BA3-5CDE1785EAEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8869,174 +7742,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -9199,70 +8100,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -9374,71 +8276,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -9464,123 +8366,126 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -9629,118 +8534,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10897,57 +9802,134 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10955,89 +9937,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-182/surrogate/Talventil%20%e2%80%93%20anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-192/surrogate/Epiduralanv%c3%a4ndning%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-182/surrogate/Talventil%20%e2%80%93%20anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-192/surrogate/Epiduralanv%c3%a4ndning%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11318,132 +10272,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4621</Characters>
+  <Pages>4</Pages>
+  <Words>833</Words>
+  <Characters>4421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5252</CharactersWithSpaces>
+  <CharactersWithSpaces>5244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bytesintervaller - Hygienrutiner</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>67</revision>
-  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>