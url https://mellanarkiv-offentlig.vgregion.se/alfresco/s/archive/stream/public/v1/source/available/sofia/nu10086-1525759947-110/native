--- v1 (2026-05-17)
+++ v2 (2026-06-26)
@@ -647,51 +647,67 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Byt efter varje </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> och påse v.b.</w:t>
+              <w:t xml:space="preserve"> och påse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>v.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="18CB2C71" w14:textId="77777777" w:rsidTr="00EF3F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C45D364" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">               Sugslang </w:t>
             </w:r>
@@ -1243,81 +1259,95 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Inhalation </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aeroneb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62488F80" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+          <w:p w14:paraId="62488F80" w14:textId="3921D843" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">T-stycke och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nebuliseringskopp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> byts 1gång/vecka vid slangbyte. 1-2ml </w:t>
+              <w:t xml:space="preserve"> byts</w:t>
+            </w:r>
+            <w:r w:rsidR="003C71D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var 28:e dag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 1-2ml </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nacl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> körs igenom efter varje användning för att rengöra membranet. När </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>inh</w:t>
             </w:r>
@@ -2356,180 +2386,196 @@
           </w:tcPr>
           <w:p w14:paraId="590642A4" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byt varje morgon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1CCC2DCC" w14:textId="77777777" w:rsidTr="00EF3F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A954DE0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+          <w:p w14:paraId="4A954DE0" w14:textId="5FD22462" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Talventil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> till HFG: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DA1563">
-[...6 lines deleted...]
-              <w:t>Passy</w:t>
+            <w:r w:rsidR="003C71D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Primedi-Phon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DA1563">
-[...14 lines deleted...]
-          <w:p w14:paraId="5CD970E0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:r w:rsidR="003C71D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003C71D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD970E0" w14:textId="296F6CB1" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 månader OBS! Daglig rengöring. Se rutin: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Talventil</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> och </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>talventil</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Passy</w:t>
+                <w:t>Primedi-Phon</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="00DA1563">
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Muir - användning och rengöring</w:t>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Vent</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> - Användning och rengöring.pdf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DA1563">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0FAF6DF7" w14:textId="77777777" w:rsidTr="00EF3F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6005BE94" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Peep</w:t>
             </w:r>
@@ -4080,65 +4126,65 @@
     </w:tbl>
     <w:p w14:paraId="3792AADE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="008F3E83" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="59C1DD5C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
     <w:sectPr w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18139FB5" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
+    <w:p w14:paraId="2B380619" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A5BDC8E" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
+    <w:p w14:paraId="2835AB52" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02AC5577" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
+    <w:p w14:paraId="6FD0463A" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4471,61 +4517,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4466CB3D" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD"/>
+    <w:p w14:paraId="4B3E1A2B" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="424726B3" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
+    <w:p w14:paraId="21794691" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46EAC9BE" w14:textId="77777777" w:rsidR="002B27BD" w:rsidRDefault="002B27BD">
+    <w:p w14:paraId="20C85392" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6829,51 +6875,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="83"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -6893,50 +6939,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00071C21"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085BC5"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B6E8E"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170AC8"/>
     <w:rsid w:val="0017508E"/>
@@ -6947,120 +6994,124 @@
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2FEB"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B27BD"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C71D8"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B422D"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E2FD0"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
@@ -7115,83 +7166,85 @@
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00816ECA"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00890FF0"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00984715"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A06809"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
@@ -7310,50 +7363,51 @@
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F95DC5"/>
+    <w:rsid w:val="00FA0B1F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9879,50 +9933,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C71D8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9943,51 +10009,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-182/surrogate/Talventil%20%e2%80%93%20anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-192/surrogate/Epiduralanv%c3%a4ndning%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1649201445-194/surrogate/Talventil%20och%20talventil%20Primedi-Phon%20Vent%20-%20Anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-192/surrogate/Epiduralanv%c3%a4ndning%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10275,70 +10341,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>833</Words>
-  <Characters>4421</Characters>
+  <Words>839</Words>
+  <Characters>4451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5244</CharactersWithSpaces>
+  <CharactersWithSpaces>5280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bytesintervaller - Hygienrutiner</dc:title>
   <dc:subject/>
   <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
   <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>