--- v2 (2026-06-26)
+++ v3 (2026-09-14)
@@ -6,51 +6,51 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="0942E558" w:rsidR="00184167" w:rsidRDefault="00170AC8" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t xml:space="preserve">Bytesintervaller - Hygienrutiner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EEE7CC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="2AD61059">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363F4843" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00F94F56" w:rsidRDefault="00170AC8" w:rsidP="00170AC8">
@@ -169,4022 +169,3484 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA1563">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ALLA ÅTGÄRDER SKA DOKUMENTERAS I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CHA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4252"/>
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="5666"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7D52DECC" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7D52DECC" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDAEFAF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Material/Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="5666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="192A0D74" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bytesintervaller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="76DA204C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="76DA204C" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3A3922" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hårtvätt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AEC577" w14:textId="1D2DF854" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minst 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00342007">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gång/vecka.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="5AF575B8" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27AEC577" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>Minst 1gång/vecka.</w:t>
+          <w:p w14:paraId="2915FB0C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dusch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4CC384" w14:textId="079C6CEF" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minst 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00342007">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gång/vecka.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="5AF575B8" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6F6F5740" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2915FB0C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="15B1FAB9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sond-fixering </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EC4DBE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>id behov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4F1ABD7A" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4CC384" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>Minst 1gång/vecka.</w:t>
+          <w:p w14:paraId="1D731B4D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NAVA sond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EB25EC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hållbar för mätning 5 dag, sond 28 dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6F6F5740" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="22B9C70C" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B1FAB9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="4FE3DCFE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sondsprutor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1D6C9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dygn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="58A7C396" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67EC4DBE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>V</w:t>
+          <w:p w14:paraId="4C15CBBC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sondaggregat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B35C3DC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 dygn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="550371E4" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3707244A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tandborste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2807F9B6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid behov.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="060AED7F" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00350934" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sugning: Kanister, sugpåse </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAECD69" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt efter varje pat och påse v.b.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="18CB2C71" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C45D364" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               Sugslang </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCBA6CF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Varje morgon.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0A306B2D" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4574AB57" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               Slutet sugsystem + bubbelslang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DDFC9A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Var 7:e dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="31CE8D23" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8C5EE8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Infusionsmaterial: Aggregat, 3-vägsslang, kranblock, förlängningsslang</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>id behov</w:t>
+              <w:t>, swanlock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A21E802" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Var </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:e dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D336F11" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C094D95" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Infusionaggregat:  Inf av blod, fettlösning ex Propofol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF22D1C" w14:textId="3C912901" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blodkomponent: Byt </w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>var 4:e timme vid kontinuerlig transfusion. Byt mellan olika komponenter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B97F29" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMOF kabiven: Byt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>var 4:e dygn om PVC-fritt aggregat (standard på IVA). Byt varje dygn om aggregat innehåller PVC</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1B5028A1" w14:textId="4C3AD260" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propofol: Byt var </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:e dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4F1ABD7A" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="41A2C300" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D731B4D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="6938E36C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tryckset: Artär, CVP, PICCO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46799700" w14:textId="5D83D43A" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Var 7:e</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4C2EF21F" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63EB25EC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>Hållbar för mätning 5 dag, sond 28 dag.</w:t>
+          <w:p w14:paraId="1C1FB556" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PVK </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="077C7206" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="22B9C70C" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6DAA3E6E" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE3DCFE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="400B73F7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piccoset </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126CA95E" w14:textId="1D799CDF" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Var 7:e</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dag fråga innan byte om behov finns för fortsatt Picco.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="14B61F62" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A1D6C9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>1 dygn.</w:t>
+          <w:p w14:paraId="372A0683" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inhalation Aeroneb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62488F80" w14:textId="16A81123" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T-stycke och nebuliseringskopp byts</w:t>
+            </w:r>
+            <w:r w:rsidR="003C71D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var 28:e dag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 1-2ml </w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l körs igenom efter varje användning för att rengöra membranet. När inh ej används</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sprita sladden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="58A7C396" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="592ECDD4" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C15CBBC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="29DEAC13" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Co2 kuvett, enpatients för Maquet och Hamilton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7C1497" w14:textId="25719E46" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gång/vecka. Byts vid slangbyte eller vid behov.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="37FF4E1C" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B35C3DC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>1 dygn.</w:t>
+          <w:p w14:paraId="739B2A36" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Co2 kuvett ”Filterline”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AF3E8C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 3.e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="550371E4" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="687A3708" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3707244A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="58646C6D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filter HME fukt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA06CCA" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt varje morgon och vb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1AD539C8" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2807F9B6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...1022 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="339E09D8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bakteriefilter på Servo-U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> (även vid covid-19 och influensa). Dubbla bakteriefilter vid allmänfarlig smitta tex tuberkulos </w:t>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EC7870" w14:textId="48A62DE0" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt filter var 24:e timm</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och endast på expirationsidan (även vid covid-19 och influensa). Dubbla bakteriefilter vid allmänfarlig smitta tex tuberkulos </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00DA1563">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>FHM-Allmänfarlig smitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> . Om aktiv befuktning byt filter på </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>. Om aktiv befuktning byt filter på expiration var 12:e tim</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>me</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el v.b. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="625AB635" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="625AB635" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01166003" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flexslang</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        </w:tc>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526E08F6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt varje morgon och v.b.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1F9C3729" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526E08F6" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="4D0D09B0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nebuliseringmask</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08397723" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid behov. Är enpatients.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="39911087" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FCD146" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Respslangar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF538CD" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0D4E8078" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D33CEDB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flergångs respslangar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179369CC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag. Diskas på anestesiprogram.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="00A7FBBE" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A32867" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Befuktning: Kammare och slang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6951C2B8" w14:textId="5C6C19FB" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag. Om slangen ej används (stillastående) kasseras befuktningssetet (kammare + slang) efter 24 tim</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mar</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1F9C3729" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7AAE8975" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0D09B0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...18 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="477154E8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tub: Sidbyte </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D31A8D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sidbyte endast om tryck har uppstått inspektera dagligen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="06F779A3" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08397723" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...29 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="14DC3F79" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trackband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607BC312" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="39911087" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3E82548E" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46FCD146" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...18 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="5F020B80" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C800A8F" w14:textId="024A3DDF" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trackstoma rengöring och förband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072200B8" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyft på förbandet inspektera. Byts var 3:e dag Förbandet innehåller bakterie dödande medel skall därför inte bytas dagligen. Tvätta med klorhexidinlösning 2mg/ml använd mjuk kompress 1g/dag. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="15E231BB" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF538CD" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>Byt var 7:e dag.</w:t>
+          <w:p w14:paraId="28F2B0E4" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Innerkanyl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0178E47D" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rengörs 2 gånger/dag och v.b.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0D4E8078" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="5B685FBF" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D33CEDB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...25 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="219A8DC1" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talventil </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413CFAA5" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En låda med talventil räcker 5 dagar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="60377521" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179369CC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t>Byt var 7:e dag. Diskas på anestesiprogram.</w:t>
+          <w:p w14:paraId="4E2E15C7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talventil: filter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="590642A4" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt varje morgon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="00A7FBBE" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1CCC2DCC" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A32867" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...265 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="4A954DE0" w14:textId="5FD22462" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Innerkanyl</w:t>
-[...198 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Talventil till HFG: </w:t>
+            </w:r>
             <w:r w:rsidR="003C71D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Primedi-Phon</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="5CD970E0" w14:textId="296F6CB1" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+              <w:t>Primedi-Phon Vent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD970E0" w14:textId="2A3AD320" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 månader OBS! Daglig rengöring. Se rutin: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Talventil</w:t>
+                <w:t>Talventil och talventil Primedi-Phon Vent - Användning och rengöring.pdf</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="003C71D8" w:rsidRPr="003C71D8">
+            </w:hyperlink>
+            <w:r w:rsidR="00087DF6">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0FAF6DF7" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6005BE94" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Peep mask gul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="576D1AF1" w14:textId="2DC249EB" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spritas dagligen enpatients</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="058B86ED" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581A4B1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pep pipa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C05BB9" w14:textId="119A874D" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spritavtvättas dagligen byt efter 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vecka, enpatient</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7E7B5C6E" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3E6D9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revivator enpatients </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7BE7DF" w14:textId="30A80B08" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Följer patienten</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3B939728" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D95E311" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exspirationskasetten Maquet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A34EDCC" w14:textId="39BC0274" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diskas tillsammans med testslang efter varje patient</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="59A5CD9E" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281AB086" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flexi seal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F2DA1A" w14:textId="7CB70017" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt efter 28 dagar spolas varje pass</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6431D982" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CE0CC0" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stomi platta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CC003D" w14:textId="7D487E57" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 3:e dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>id byte</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tvätta runt stomin med extra skonsam kompress Non wowen och kranvatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D6A9EDA" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="677236A7" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stomi Påse </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A78A1F" w14:textId="750E4CBE" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt varje dag, tvätta runt stomin</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="649B4B06" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5CF800" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dränagepåse          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA2D391" w14:textId="243D0509" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 3:e</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7C355F26" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349A0DDB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Urin :Timdiures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15125AE2" w14:textId="5AFC8311" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gång/vecka</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="40B837DA" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269026D9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Urostomipåse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032F17FF" w14:textId="54B5502A" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byt </w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>agligen</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="1E5B41A7" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76437219" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Urinpåse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="147D1A01" w14:textId="1D81785D" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="16E0133A" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF25A5E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Kad temp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4581928D" w14:textId="5CDADEE5" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 3:e månad</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="28090B3D" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4E500B" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Buktryckset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306183C6" w14:textId="11A40830" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt 1 gång/vecka</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00342007" w:rsidRPr="00DA1563" w14:paraId="0C0901DC" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="454A379B" w14:textId="57D680F5" w:rsidR="00342007" w:rsidRPr="00DA1563" w:rsidRDefault="00342007" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Nefrostomi/pigtail/uretärkateter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B44088E" w14:textId="6EE2E625" w:rsidR="00342007" w:rsidRPr="00DA1563" w:rsidRDefault="00342007" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt dränpåse var 7:e dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="2B726414" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E00E17F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Förband: CVK, CDK, Artärkateter   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D7CA23" w14:textId="6A9846D9" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artärkateter: omläggning var 3:e dag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>CVK och Dialyskateter: byt till klorhexedinförband när det inte sivar blod längre. Därefter omläggning var 7:e dag</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="70370BD7" w14:textId="77777777" w:rsidTr="00087DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E76120E" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDA: Förband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729F9C2B" w14:textId="78720DA5" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00342007">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skall undvikas att bytas eller öppnas under behandlingstiden. Om förbandet måste bytas följ rutin om förbandsbyte enl hygienregler: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00342007" w:rsidRPr="00342007">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> och </w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve"> - Användning och rengöring.pdf</w:t>
+                <w:t>EDA (epidural analgesi) användning, komplikationer och åtgärder på vårdavdelning</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00087DF6">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="0FAF6DF7" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6634C1D1" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6005BE94" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...25 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="0ACE1871" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDA: Filter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8C58BB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="29F2A23B" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576D1AF1" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="10FC5E7F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDA: Aggregat </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC1F35F" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A2570E" w14:textId="51CE752D" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt Aggregat + Breivikpåse minst var 3:e dag. Ny Breivikpåse alltid nytt aggregat. Narop infusion byt var 24:e tim</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>me.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="058B86ED" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6D712596" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581A4B1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...16 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="5C468BDF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hamilton: Slangar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1970CD12" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Filter:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1777E3F6" w14:textId="44998D4C" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slangar: Byt mellan varje pat. Kan sparas på rummet hållbar 1vecka skriv datum. Filter: Dubbla filter, byts mellan varje användning</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7BE6632F" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C05BB9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00DA1563">
+          <w:p w14:paraId="28BBE7CD" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co2-kuvett </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB86423" w14:textId="067B55DC" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 vecka. Följer patienten, enpatients</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="7E7B5C6E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4B4600E6" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C3E6D9" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...41 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="5078056C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exspirationsventil Hamilton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2774EA1C" w14:textId="78F913D9" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enpatients, sparas tillsammans med slangarna på patientrummet. Kan sparas i 1 vecka tillsammans med slangset</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="78CC062C" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7BE7DF" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Följer patienten </w:t>
+          <w:p w14:paraId="579D5165" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filter (fukt+bakterie) Hamilton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4948615D" w14:textId="53F6E649" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enpatients, engångs bakterie/HME.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3B939728" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="796C7B81" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D95E311" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...34 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="4615BA93" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Airvo slangar     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA36528" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="4BC80CD0" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A34EDCC" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Diskas tillsammans med testslang efter varje patient. </w:t>
+          <w:p w14:paraId="51CB0B1C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Högflödesgrimma/Trach </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757605C3" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Byt var 7:e dag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="59A5CD9E" w14:textId="77777777" w:rsidTr="00EF3F8A">
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="3ECE0F55" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281AB086" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...34 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="54A074E2" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NIV/CPAP-mask</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB0DC77" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Enpaient eller flergångs. Daglig rengöring.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E069D51" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flergångsmasken diskas på anestesiprogram var 7:e dag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00170AC8" w:rsidRPr="00DA1563" w14:paraId="6E366376" w14:textId="77777777" w:rsidTr="00087DF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F2DA1A" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
-[...1199 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="022F00BB" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00DA1563" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-              <w:t>När de tar slut.</w:t>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hexident, olja och vaselin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603BB908" w14:textId="41ED6B51" w:rsidR="00170AC8" w:rsidRPr="00AF7220" w:rsidRDefault="00170AC8" w:rsidP="00EF3F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>När de</w:t>
+            </w:r>
+            <w:r w:rsidR="00087DF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tar slut.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3792AADE" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="008F3E83" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="59C1DD5C" w14:textId="77777777" w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidRDefault="00170AC8" w:rsidP="00170AC8"/>
     <w:sectPr w:rsidR="00170AC8" w:rsidRPr="00170AC8" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B380619" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
+    <w:p w14:paraId="2325F0EC" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2835AB52" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
+    <w:p w14:paraId="4E79C7B2" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FD0463A" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
+    <w:p w14:paraId="54E25F42" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4239,107 +3701,107 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -4431,51 +3893,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4515,73 +3977,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B3E1A2B" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F"/>
+    <w:p w14:paraId="0D5CD17B" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21794691" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
+    <w:p w14:paraId="08EE9A4F" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20C85392" w14:textId="77777777" w:rsidR="00FA0B1F" w:rsidRDefault="00FA0B1F">
+    <w:p w14:paraId="2A4E8754" w14:textId="77777777" w:rsidR="00741CC3" w:rsidRDefault="00741CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4659,51 +4121,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -4786,51 +4248,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6875,53 +6337,52 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="96"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -6933,58 +6394,60 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00071C21"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085BC5"/>
+    <w:rsid w:val="00087DF6"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B6E8E"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D773C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170AC8"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
@@ -7018,50 +6481,51 @@
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A2FEB"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B27BD"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00342007"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C71D8"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
@@ -7136,61 +6600,63 @@
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00741CC3"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B5A2E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00816ECA"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00890FF0"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
@@ -7204,156 +6670,163 @@
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00984715"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B6F14"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A06809"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A07D04"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A45271"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B262C3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE462A"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C344BE"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE7CC0"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11578"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE34FC"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E023A4"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
@@ -10009,51 +9482,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1649201445-194/surrogate/Talventil%20och%20talventil%20Primedi-Phon%20Vent%20-%20Anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-192/surrogate/Epiduralanv%c3%a4ndning%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1649201445-194/surrogate/Talventil%20och%20talventil%20Primedi-Phon%20Vent%20-%20Anv%c3%a4ndning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/overvakning-och-rapportering/anmalningspliktiga-sjukdomar/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1899456876-37/surrogate/EDA%20%28epidural%20analgesi%29%20anv%c3%a4ndning%2c%20komplikationer%20och%20%c3%a5tg%c3%a4rder%20p%c3%a5%20v%c3%a5rdavdelning.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10340,71 +9813,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4451</Characters>
+  <Pages>3</Pages>
+  <Words>876</Words>
+  <Characters>4646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5280</CharactersWithSpaces>
+  <CharactersWithSpaces>5511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bytesintervaller - Hygienrutiner</dc:title>
   <dc:subject/>
   <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
   <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>