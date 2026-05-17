--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,1301 +1,6253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B623B62" w14:textId="77777777" w:rsidR="00033E1B" w:rsidRDefault="00033E1B" w:rsidP="00AF35C6">
+    <w:p w14:paraId="09458D75" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00033E1B" w:rsidSect="00AF35C6">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+        <w:sectPr w:rsidR="00CE4E1E" w:rsidSect="00CE4E1E">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="028D2121" w14:textId="77777777" w:rsidR="00033E1B" w:rsidRPr="00033E1B" w:rsidRDefault="00033E1B" w:rsidP="000F554A">
+    <w:p w14:paraId="4C507009" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00033E1B" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00033E1B" w:rsidRPr="00033E1B" w14:paraId="629E64F8" w14:textId="77777777" w:rsidTr="00437A4F">
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00033E1B" w14:paraId="677B682A" w14:textId="77777777" w:rsidTr="00E3723C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3CB2A5" w14:textId="108BD27D" w:rsidR="00033E1B" w:rsidRPr="00033E1B" w:rsidRDefault="00033E1B" w:rsidP="007050CA">
+          <w:p w14:paraId="44E6DB64" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00033E1B" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00033E1B">
-[...6 lines deleted...]
-              <w:t>edarbetare</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4F12F390">
+              <w:t>Heroma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4F12F390">
+              <w:t xml:space="preserve"> och TESSA för medarbetare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="719466C4" w14:textId="77777777" w:rsidR="00033E1B" w:rsidRPr="00033E1B" w:rsidRDefault="00033E1B" w:rsidP="78260473">
+    <w:p w14:paraId="0457EF20" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00033E1B" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="12844508" w14:textId="248A7C0F" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="78260473">
+    <w:p w14:paraId="3C7D4643" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DD8E5C" w14:textId="0C13FF02" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="00C76BC7">
-[...7 lines deleted...]
-    <w:p w14:paraId="6C07D326" w14:textId="607C6C68" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="2CFD558D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="4F12F390">
+        <w:t xml:space="preserve">Gemensam och tydlig rutin inom NU – sjukvården för att ge stöd till chefer i hantering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4F12F390">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4F12F390">
+        <w:t>/TESSA frågor. Rätt lön i rätt tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC7DA91" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="4718A612" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
         <w:t>Förändring sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE94EF3" w14:textId="71EB57D0" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
-[...7 lines deleted...]
-    <w:p w14:paraId="3ABE819D" w14:textId="276ABD9F" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="17A7DFA0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r>
+        <w:t xml:space="preserve">Korrigering av text kring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och TESSA. Uppdatering av länkar hittas på sista sidan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3AC3DC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="4F789461" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="30B54AFB" w14:textId="5953D990" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+        <w:ind w:left="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="342B6E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sammanfattning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE135B0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="592FB822">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen riktar sig till medarbetare i NU – sjukvården. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD582B8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="592FB822">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen beskriver beslutsgång och praktisk hantering för medarbetare i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="592FB822">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="592FB822">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och TESSA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6304A841" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B7B688" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grundläggande principer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E24EFB" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
         <w:t xml:space="preserve">Arbete utförs inom ordinarie arbetstid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BEADC2" w14:textId="7B36AB5D" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="42FCC947" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid avstämning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003617C8">
+        <w:t xml:space="preserve">ska saldo ligga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom ramen för avtalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C27751" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen bör nå &gt;200 tim. ATL-tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D68460E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="592FB822">
+        <w:t>Övertid ska fördelas jämnt på arbetsgruppen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445442A7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="592FB822">
+        <w:lastRenderedPageBreak/>
+        <w:t>Alla ska ta ut minst 20 semesterdagar/år under juni, juli, augusti (undantag kan göras vid längre frånvaro som leder till minskat intjänande av semesterdagar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8DEA04" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="78260473">
-        <w:t xml:space="preserve">Vid flex avstämning ligga inom ramen för flex avtalen. </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">All frånvaro ska vara tillstyrkt/godkänd av chef/teamledare innan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
       <w:r w:rsidRPr="78260473">
-        <w:t xml:space="preserve">Ingen bör nå &gt;200 tim. ATL-tid. </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="76A32290" w14:textId="22A9903A" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+        <w:t xml:space="preserve"> infaller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32578421" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
         <w:t xml:space="preserve">Medarbetaren ansvarar själv för ärenden som uppstår i </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="78260473">
         <w:t>Kom &amp; Gå.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC42C15" w14:textId="71B6FFCE" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="6274B662" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
         <w:t>Medarbetaren ska lägga sina störningar omgående efter avslutad jour/beredskapspass.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4650C6" w14:textId="0D22E2F8" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="3285C9FC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="78260473">
-        <w:t>Forskning, ansvarsställe meddelas Heromarapportör innan start.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E06F924" w14:textId="76B8B750" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+        <w:t xml:space="preserve">Forskning, ansvarsställe meddelas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HR - administratör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve"> innan start.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A2901A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00675178" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t>Vid randning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A4229DD">
+        <w:t xml:space="preserve"> ska blankett “Randningsavtal NU - sjukvården”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vara ifylld och godkänd av verksamhetschef/läkarchef innan randning/sidotjänstgöring påbörjas. Blanketten finns under HR Blanketter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F2131" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00675178" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C293647" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r w:rsidRPr="78260473">
-        <w:t xml:space="preserve">Vid randning ST - läkare ska blankett Randningsavtal NU - sjukvården vara ifylld och godkänd av Verksamhetschef/läkarchef innan randning/sidotjänstgöring påbörjas. Blanketten finns under HR Blanketter. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17">
+        <w:t>Kom &amp; Gå</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54144E0F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Medarbetaren stämplar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Kom&amp;Gå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> vid arbetspassets början och slut. Ombyte sker utanför arbetstid. Det innebär att du ska vara ombytt till arbetskläder innan du stämplar in, samt byta om till civila kläder efter utstämpling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A03707D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Vid meddelande om felaktiga stämplingar åtgärdas dessa snarast och medarbetaren ansvarar själv för ärenden som uppstår i Kom &amp; Gå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FF397C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">In- och utstämpling sker vid anvisad datorstation på arbetsplatsen eller vid egen dator. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4D2E3A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Stämplingar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> ”Min</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>” får</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte ske. Det kan ske i undantagsfall efter överenskommelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">med chef. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF33B4A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Timanställda ska notera i Kom &amp; Gå vilken avdelning passet avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37366604" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Medarbetare som arbetar under frånvaro ska stämpla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF48304" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Vid utlåning till annan avdelning till exempel vid extrapass: skriv kommentar om vilken avdelning det gäller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5308F2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Vid frågor kontakta din HR </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> administratör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8AF340" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA28EBA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve"> Webb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334A636B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Begäran om övertid/frånvaro görs i Kom &amp; Gå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D4BE70" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve">Välj typ av frånvaro eller arbetsförändring i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve"> Webb. Skriv alltid orsak i ärendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A9BDD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115A4A93" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           Byte av tur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEBA259" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">EN person gör bytet, båda får bekräftelsen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> Webb/TESSA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC00BF9" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="1654"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Inget byte får ske ifall det inskränker på dygns- eller veckovila. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B98088D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="78260473">
+        <w:t>/övertid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428CF2CC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Flextidsöverenskommelse finns på varje enhet, beslutad på APT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344B5367" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Varje medarbetare ansvarar för sina stämplingar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CB6159" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008E01DC" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A4229DD">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="78260473">
+        <w:t>n- eller utstämpling sakna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A4229DD">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontrolleras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A4229DD">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mot chef/teamledare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D625F62" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Om utstämpling rast/instämpling rast saknas skapas stämplingar för rast enligt schema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F21A75" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Om stämplingar saknas på ett helt arbetspass reglerar HR – administratör efter överenskommelse med chef. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEDA48A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Begäran om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>plusflex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> och övertid ska göras av medarbetaren och kommentar ska finnas och beslutas av chef.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE1828" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Stämplingar utanför flexramen som ej åtgärdats eller saknar orsak åtgärdas efter överenskommelse med chef.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F816EBA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5381B840" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t>Frånvaro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328651A2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Ansökan skapas i kalendern i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> Webb/TESSA. Flera dagars sammanhängande frånvaro läggs i samma ärende, glöm inte ändra datumintervallet på ärendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F67A48" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vid partiell frånvaro görs ansökan i god tid i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> Webb, chefen meddelar HR administratör för nytt schema. Extra viktigt innan planering av ny ISP-period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBE1278" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Läkares ledighet i schema reglerar HR – administratör enl. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Medinet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">/TESSA och /eller överenskommelse med chef.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D7582B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315E238B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Arbete under frånvaro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03864EA3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Extra arbete vid partiell frånvaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(tex f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ldraledighet, studieledighet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ledighet mm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52836D19" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="16FD4687" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1304"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Partiellt tjänstlediga likställs med deltidsanställda om det är på arbetsgivarens initiativ och om det avser enskilda arbetspass som det extra arbetet utförs. Ersättning för övertid utges efter den 1 april 2025 som enkel eller kvalificerad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>vertid om det avser enskilda arbetspass.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>ttning f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">r beordrat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">vertidsarbete regleras i AB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8778D8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Om arbetstagaren tar initiativet till att arbeta under partiell tjänstledighet ska överenskommelse göras om att i stället för övertid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>justera omfattningen av tj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>nstledigheten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>ttning blir d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> ordinarie l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Den tillf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>lligt justerade omfattningen av ledigheten f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>r inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">vara kortare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>n tv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> veckor. Med tv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> veckor avses tv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> sammanh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>ngande veckor med behov av extra arbete.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>n under partiell ledighet regleras i AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2133BB1B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005978A5" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005978A5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589DBCF8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Medarbetare med en pågående frånvaro på 100% Tjänstledighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tex studieledighet, f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ldraledighet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kallad Ea-ledighet mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36675ED8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Överenskommelse mellan arbetsgivare och arbetstagare behöver göras om att i   stället justera omfattningen av tjänstledigheten. Arbetet kommer då att ersättas med del av månadslönen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Ledighet under del av kalenderm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>nad regleras i AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AE5BC3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="1437"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0312C4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Facklig Frånvaro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F3DB9E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Det ska tydligt framgå vilken frånvaro som gäller och ska meddelas i god tid till chef och HR administratör. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203D2440" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A47BA5" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Föräldraledighet i NU-sjukvården</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15286553" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00B75520" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75520">
+        <w:t>Ansökan görs minst 3 månader innan ledigheten påbörjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C3E8B5" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="009114D6" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rätt till tre perioder per kalenderår </w:t>
+      </w:r>
+      <w:r w:rsidRPr="342B6E5F">
+        <w:t>oavsett antal barn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Om en ledighetsperiod löper över ett årsskifte, ska den anses höra till det kalenderår då ledigheten påbörjades. Ex - Partiell ledighet söks 1 oktober 2026 - 30 september 2027. Ledigheten räknas in i de tre perioderna för 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC3537F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75520">
+        <w:t xml:space="preserve"> Arbetsgivaren kan medge fler perioder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6736FC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="009D436E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B5212A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föräldraledighet under sommaren </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C603E7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1715"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Ny bestämmelse, enligt AB §29 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>mom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> 5b:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17907EE0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Medarbetare som vill nyttja sin rätt att vara föräldraledig under perioden juni till augusti ska anmäla ledigheten till arbetsgivaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>senast 1 april</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D601591" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Inkommer ej ansökan i rätt tid faller rätten till föräldraledighet under sommarmånaderna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A282C61" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>För att detta ska gälla ska arbetsgivaren senast 15 mars ha informerat medarbetaren om att ansökan om föräldraledighet ska vara inlämnad 1 april.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423B2A67" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D68EDA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C332E71" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42897899" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="7" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Tjänstgöringsrapport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE44D5D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Signera varje månad i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> Webb efter att den kontrollerats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0778C314" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid behov av justering kontaktas chef som i sin tur kontaktar HR administratör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE08505" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465BF7D8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Individuell schemaplanering/ISP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513FE9F1" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Individuell schemaplanering finns på många enheter, detta registreras för medarbetarens del i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Heroma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve"> Webb/TESSA. Schemaprocessen består av fyra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">steg: Planering, justering, korrigering och fastställande varav den anställde ansvarar för de två första. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFE9F8A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="123B3492" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Forskning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045C8ACD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Medarbetaren ansvarar för, efter godkännande av chef, att informera HR administratör vilket ansvar som ska belastas. Beviljad ansökan ska lämnas i god tid till HR administratör. Medarbetaren ansvarar för planering av beviljad tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D459211" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="21018DD7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour/beredskapspass </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AB27BA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">HR administratör registrerar jour/beredskapspass (j/b pass). Läkare registreras sina j/b störningar (aktiv tid) snarast efter sitt jour/beredskapspass. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681FF45E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">HR administratör godkänner störningar och bevakar om störningar registreras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEEA645" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t xml:space="preserve">Kompenserande vila vid beredskap  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6D8306" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364874D7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utbildningar/kurser/kongresser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B73905" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Ledighetsansökan för studier lämnas till chef tillsammans med kursunderlag och ska vara godkänd innan anmälan till utbildning/kurs/kongress görs, HR administratör ska meddelas innan frånvaro infaller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54133148" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid utlandskongresser ska närmsta chef tillstyrka för att sedan godkännas av områdeschef, ansökan skickas sedan till HR administratör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F568765" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359531A4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="342B6E5F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Randning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379E3579" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>HR administratör ska ha information om randning/sidotjänstgöring i god tid. Randningsavtal ska skrivas och lämnas till HR administratör som kodar randningsperiodens placering och tidsperiod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B763514" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="005C4BBE" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4BBE">
+        <w:t>Bryt för dygns och veckovila enlig mottagande enhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DF1D1B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="2027"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6C4A4E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00155481" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155481">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Schema/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00155481">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Medinet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00155481">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/TESSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076B86B4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:ind w:left="1080" w:right="1585"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gäller läkare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431B5E3D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve">Det ska tydligt framgå vilken aktivitet/placering/arbetsuppgift/typ av frånvaro som gäller aktuell dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB2281" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00155481" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00155481">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00155481">
+        <w:t>Medinet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00155481">
+        <w:t xml:space="preserve">/TESSA används ska det endast anges ett alternativ. Vid flera alternativ ska det framgå klockslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C676842" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00155481" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00155481">
+        <w:t xml:space="preserve">Vid veckovila ska det framgå om det skall vara jourkomp eller längre arbetstid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66178B0F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303EAB8C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F47DF51" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="007750ED" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007750ED">
+        <w:t>Ansvarsfördelning</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="10480" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="6" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4147"/>
+        <w:gridCol w:w="2182"/>
+        <w:gridCol w:w="2503"/>
+        <w:gridCol w:w="1648"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="6A914F63" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="334F0EE0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Flex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFA894E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="78725EAF" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00155481" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="82" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F4E9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A74866" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="3D7C2565" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="639F7D1A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Säkerställer att </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>flexavstämning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utförs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="788F3D1C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A28663E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE710CB" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informeras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="6494ECDE" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EB37206" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justera utifrån </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>flexavstämning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252A4452" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="618BC618" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3B6B6C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="7F1F7C9A" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="404FEA4C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bevakar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>flexsaldo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54DC43CB" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="61"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2121A8F3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235B42D4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="14B17E1E" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75FC2BFC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="2" w:line="236" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skickar Påminnelse/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>flex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lista inför avstämning. Se resp. fac</w:t>
+            </w:r>
+            <w:r>
+              <w:t>kligt förbund.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66304F1E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66581361" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEC5624" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="45567DF2" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="784012F8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Stämplingar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D24BEA3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B24783" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="82" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="342B6E5F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736E2D53" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CDC6F4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="3D9AE019" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="788"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="222A77B2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="2" w:line="236" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Avsaknad av stämplingar: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fråga </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>medarbetare/chef/teamledare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="523EA5C7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="486AB363" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="9" w:right="12" w:firstLine="21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför efter veckoavstämning med respektive chef.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4070AC9D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="4"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B5F3836">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Justerar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="495C2D5B" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="1049"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7993E97C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stämplat IN/UT utanför flexram och ingen åtgärd gjord/inte fått svar av medarbetare/chef.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Backa till flexram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A71220C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="006F4E9F" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F4E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beslutar och kan delegera till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4E9F">
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="213404B2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A4EE70" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="62DEE807" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7044E0C2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Timanställda SKA skriva vilken avd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6F777A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>de arbetat på i Kom o Gå.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="584746AE" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="416F665D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B6DFDD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27B71893" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36367979" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="7E821DF5" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7842EA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Övertid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CABD3D6" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EAA7DC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="006F4E9F" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F4E9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="23368B13" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="02B32B03" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60C439D6" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslut gällande övertid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EBAE11" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar/Tillstyrks/Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0681AE87" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kan delegeras.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3811172F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ange orsak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="32480A40" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E85C9C3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="1" w:line="236" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Alla övertidsärende ska ha en orsak angivet i ärendet - annars avslag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9A161B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kontrollerar/tillstyrker/Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4EF999" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="59"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kan delegeras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA6316" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ange orsak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10BE0920" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00165F9A" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="10417" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="7" w:type="dxa"/>
+          <w:right w:w="37" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4105"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1699"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="26D9C2BE" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6570DC3A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Frånvaro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BD817A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="421CE815" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="006F4E9F" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A004166" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="153" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="560E5B7A" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B10C0F4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkännande av semester/ledigheter framåt i tiden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC70086" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkänner/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196BCAC8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="574F13AD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB2B675" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ansöker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="20A81520" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD84144" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkännande av tjänsteärenden framåt/bakåt i tiden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="264CC7C3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkänner/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9859A1" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B374DD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C973A66" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ansöker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="1567BB37" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3F3DB2" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hantering av olovlig frånvaro.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742EC408" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkänner/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4123562D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03ADCC26" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7D9271" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="7126AFB3" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4785EF5E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Frånvaro/ledighet bakåt i tiden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="783CC070" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkänner/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DAF79FB" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FE75E3C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A170BA6" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ansöker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="4A580099" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742F6268" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>FOU kostnad/ledighet, rätt antal dagar, rätt kostnadsställe.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DF1DB3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godkänner/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028347DA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01683849" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="164403F1" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Medarbetare meddelar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="01303AFE" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D1BC24F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Föräldraledighet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CFA1CC1" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tillstyrker/Avslår</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422DD99A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7401B957" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ansöker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3253C378" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="113" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527E97FA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="113" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D993ECD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="113" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="10477" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="7" w:type="dxa"/>
+          <w:right w:w="37" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4081"/>
+        <w:gridCol w:w="2006"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="2248"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="5B77AED1" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B330F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Övrigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B2B890" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F5EA6" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">HR - administratörer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF0D8D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="1A531C5E" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="644"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A648A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utbilda/genomgång för medarbetare.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="076FC918" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="29" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Upprättar rutin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="668251B8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Behjälplig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3085DBEF" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00E109FD" w14:paraId="358396BA" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01741300" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D099A1A" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kompenserande vila vid beredskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5469ACA4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Beslutar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7510E2AC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="27" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D4CB2F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Registrerar/meddelar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="143A3072" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176134D9" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07351B7D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10535" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2647"/>
+        <w:gridCol w:w="2044"/>
+        <w:gridCol w:w="1793"/>
+        <w:gridCol w:w="1907"/>
+        <w:gridCol w:w="2144"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w14:paraId="69DB72BB" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6C35CC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21588D1B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schema </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Heroma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2A0EE9" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chef/Teamledare </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="318AF323" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schemaläggare </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9E4E2C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HR - administratörer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6629BA42" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medarbetare </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w14:paraId="42726BA2" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="526"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22CD5A55" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t xml:space="preserve">Göra egna byten i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Heroma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t xml:space="preserve"> webb efter godkänt schema. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0F4605" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Godkänner </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE112C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Kan godkänna </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54E59947" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Utför </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07361FE6" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Utför </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w14:paraId="49F64215" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="526"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A97FEB8" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:lastRenderedPageBreak/>
+              <w:t>Lägger in ledigheter direkt i ISP planeringen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74139CA7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Godkänner innan schemat fastställs </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6D9B45" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t>Kan godkänna </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEA6F6C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC15568" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00AC31C5" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC31C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Utför </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07520E87" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7203FDEC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="10591" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="7" w:type="dxa"/>
+          <w:right w:w="66" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2819"/>
+        <w:gridCol w:w="1927"/>
+        <w:gridCol w:w="2078"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="1564"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w14:paraId="4492ABE5" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E313F5F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6258E412" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Schema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TESSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07326819" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chef/Teamledare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D04D97" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="64" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Schemaläggare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="593D70C5" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00571FF2" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="64" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HR - administratörer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="251C2A62" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medarbetare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w14:paraId="7809B540" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="769"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D9562B" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göra egna byten i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>TESSA efter godkänt schema.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CB91A1" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="58" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Godk</w:t>
+            </w:r>
+            <w:r>
+              <w:t>änner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699E9771" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="56" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0424AE9C" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="56" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4B4102" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w14:paraId="7F4B35E4" w14:textId="77777777" w:rsidTr="00E3723C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277B5C0D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428725AE" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ägger in ledigheter direkt i ISP planeringen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BD5E93" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="58" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Godkänner innan schemat fastställs </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CE2097D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="56" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6692E350" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="56" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C276B46" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="008F244A" w:rsidRDefault="00CE4E1E" w:rsidP="00E3723C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F244A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Utför</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="035F6764" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0E08AB" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6F81CD" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD39512" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="78260473">
+        <w:t xml:space="preserve">Guider och Manualer – se länk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730AE0A0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="001A297C" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E"/>
+    <w:p w14:paraId="03585B88" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00DB7714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bemanningshandbok</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBC1831" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00916CF7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Flexavtal</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DF8FAF3" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="3CA4AAA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Föräldraledighet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73C00C86" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E84147">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Föräldraledighet SKR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29AD5F20" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="3CA4AAA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
+          </w:rPr>
+          <w:t>Gemensamma schemaperioder för NU - sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B271E92" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1664"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1"/>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00365404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hantering av extra arbete vid deltidsanställning eller frånvaro</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CCBFFA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Principer för kostnadsfördelning av ST </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>läkares sidotjänstgöring och</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">kostnadsfördelning i NU </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="78260473">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="78260473">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ED93E4" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="009E1ED1" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="78260473">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Randningsavtal NU - sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="78260473">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420E548A" w14:textId="558E3679" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="001271AC">
+    <w:p w14:paraId="104F62E7" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...437 lines deleted...]
-      <w:hyperlink r:id="rId20">
+      </w:pPr>
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="78260473">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Tillämpning av nya bestämmelser om dygnsvilan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="78260473">
-[...11 lines deleted...]
-    <w:p w14:paraId="638377FB" w14:textId="19BF680A" w:rsidR="1334077A" w:rsidRDefault="1334077A" w:rsidP="00C86883">
+    </w:p>
+    <w:p w14:paraId="5091FFEC" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00CE4E1E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="78260473">
-[...51 lines deleted...]
-        <w:r w:rsidR="1334077A" w:rsidRPr="78260473">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00F01159">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
-[...158 lines deleted...]
-            <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Vägledning avseende ATL - tid enligt arbetstidslagen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="1334077A" w:rsidRPr="78260473">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19015321" w14:textId="16C6C3C2" w:rsidR="1334077A" w:rsidRDefault="00C76BC7" w:rsidP="00C86883">
-[...164 lines deleted...]
-    <w:sectPr w:rsidR="78260473" w:rsidRPr="00C86883" w:rsidSect="00D22E8B">
+    <w:p w14:paraId="53F9864A" w14:textId="1B5AE666" w:rsidR="78260473" w:rsidRPr="00CE4E1E" w:rsidRDefault="78260473" w:rsidP="00CE4E1E"/>
+    <w:sectPr w:rsidR="78260473" w:rsidRPr="00CE4E1E" w:rsidSect="00D22E8B">
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="even" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId39"/>
+      <w:footerReference w:type="first" r:id="rId40"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16590361" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EA509EF" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="38D51E9E" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FD2EABA" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1983B69E" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="405268431"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6E5BBE4F" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00EC0A68" w:rsidRDefault="00CE4E1E" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67E555B5" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0660CD" wp14:editId="3BBC680C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1495619047" name="Bildobjekt 1495619047">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1323,52 +6275,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="64" name="Bildobjekt 64">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1402,73 +6354,415 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1096D0B6" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="763956A5" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="62BD36FF" w14:textId="77777777" w:rsidR="009E702B" w:rsidRDefault="009E702B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A6C5D07" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41469D11" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRPr="00DA65C4" w:rsidRDefault="00CE4E1E" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3652E0AD" wp14:editId="24821395">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="111110431" name="Textruta 111110431"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30DA9422" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3652E0AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 111110431" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="30DA9422" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46B496C0" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D360097" wp14:editId="0BC162F2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1660398008" name="Textruta 1660398008"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E70699D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2D360097" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1660398008" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3E70699D" w14:textId="77777777" w:rsidR="00CE4E1E" w:rsidRDefault="00CE4E1E">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FD9956" wp14:editId="5FF02D4A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2072625301" name="Bildobjekt 2072625301">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1512,85 +6806,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1635,51 +6929,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -1756,51 +7050,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A449A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55065FD4"/>
     <w:lvl w:ilvl="0" w:tplc="D05E23CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6CC4BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1986,51 +7280,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10062CCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E104E4E6"/>
+    <w:tmpl w:val="0D70016E"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2552,51 +7846,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F3A6260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="B7665DE2"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3004,50 +8298,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="02BAD9D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573B4632"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C425758"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E89274D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAD8408E"/>
     <w:lvl w:ilvl="0" w:tplc="F1529D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="806C4E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3141,84 +8584,90 @@
   <w:num w:numId="1" w16cid:durableId="1812163929">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1041131890">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="478618214">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="252905760">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1317227279">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1956525404">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1687050820">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="658458370">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="449710303">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="778139111">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2052461660">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="705255130">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="13" w16cid:durableId="386997746">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="806121318">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1919827618">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
-[...1 lines deleted...]
-  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -3265,50 +8714,51 @@
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001209FA"/>
     <w:rsid w:val="00123E9D"/>
     <w:rsid w:val="00124896"/>
     <w:rsid w:val="001271AC"/>
     <w:rsid w:val="00131789"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182AB8"/>
     <w:rsid w:val="00183E37"/>
+    <w:rsid w:val="0018506B"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="00187447"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C57DC"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00212F28"/>
     <w:rsid w:val="002158D1"/>
     <w:rsid w:val="00216EA8"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002252BD"/>
     <w:rsid w:val="00234FDC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
@@ -3508,50 +8958,51 @@
     <w:rsid w:val="00785CA7"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787C78"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A54A8"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B1375"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00805753"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00842F05"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860805"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00876EB2"/>
+    <w:rsid w:val="0087742C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5BC0"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C5353"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E01CE"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913F7B"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
@@ -3677,50 +9128,51 @@
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C63FAA"/>
     <w:rsid w:val="00C674A7"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C76BC7"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C86883"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB2767"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6190"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE13E4"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE4E1E"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D200ED"/>
     <w:rsid w:val="00D22E8B"/>
     <w:rsid w:val="00D24C3D"/>
     <w:rsid w:val="00D354BD"/>
     <w:rsid w:val="00D37CC7"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D41A6A"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D92C48"/>
     <w:rsid w:val="00D92EFA"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA4741"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB01FF"/>
     <w:rsid w:val="00DC19BB"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD3E67"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
@@ -3783,70 +9235,70 @@
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1334077A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="78260473"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3879,51 +9331,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3992,51 +9444,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4184,174 +9636,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018506B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -4514,153 +9994,153 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00617710"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -4674,197 +10154,195 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
@@ -4945,118 +10423,119 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="0018506B"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -6023,71 +11502,70 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -6190,78 +11668,165 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00404948"/>
+    <w:rsid w:val="0018506B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:rsid w:val="00CE4E1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018506B"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="0018506B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018506B"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="0018506B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018506B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6289,58 +11854,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4011-467070786-712/surrogate/V%c3%a4gledning%20avseende%20schemal%c3%a4ggning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4011-467070786-712/surrogate/V%c3%a4gledning%20avseende%20schemal%c3%a4ggning.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/administrativ-service/lon-och-pension/medarbetare/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4011-467070786-712/surrogate/V%C3%A4gledning%20avseende%20schemal%C3%A4ggning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/administrativ-service/lon-och-pension/medarbetare/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/administrativ-service/lon-och-pension/medarbetare/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-318/native/Gemensamma%20schemaperioder.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/administrativ-service/lon-och-pension/medarbetare/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS4011-467070786-202/SURROGATE/V%c3%a4gledande%20dokument%20g%c3%a4llande%20arbetstid.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId43" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10084-2053637175-8/SURROGATE/Bemanningshandbok.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4011-467070786-690/native/F%C3%B6r%C3%A4ldraledighet%20informationsbroschyr%20SKR.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4011-467070786-712/surrogate/V%C3%A4gledning%20avseende%20schemal%C3%A4ggning.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/arbetstid-och-ledighet/foraldraledighet/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-408/surrogate/Extra%20arbete%20vid%20deltid%20och%20fr%C3%A5nvaro.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-408/surrogate/Extra%20arbete%20vid%20deltid%20och%20fr%c3%a5nvaro.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/flexavtal/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-318/native/Gemensamma%20schemaperioder.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS4011-467070786-202/SURROGATE/V%c3%a4gledande%20dokument%20g%c3%a4llande%20arbetstid.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/40516/Principer%20f%c3%b6r%20kostnadsf%c3%b6rdelning%20av%20ST-l%c3%a4kares%20sidotj%c3%a4nstg%c3%b6ring%20och%20kostnadsf%c3%b6rdelning%20i%20NU-sjukv%c3%a5rden%20.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -6626,64 +12199,64 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10416</Characters>
+  <Pages>9</Pages>
+  <Words>1378</Words>
+  <Characters>13110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>546</Lines>
+  <Paragraphs>329</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11249</CharactersWithSpaces>
+  <CharactersWithSpaces>14159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="156" baseType="variant">
       <vt:variant>
         <vt:i4>4456454</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1835017</vt:i4>
       </vt:variant>
@@ -7121,36 +12694,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8255-1755326454-289/native</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Heroma för Medarbetare</dc:title>
+  <dc:title>Heroma och Tessa för medarbetare</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Lisa Starlander</lastModifiedBy>
-  <revision>137</revision>
+  <lastModifiedBy>Kristian Nilsson</lastModifiedBy>
+  <revision>139</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>