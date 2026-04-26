--- v0 (2025-12-13)
+++ v1 (2026-04-26)
@@ -1,6841 +1,7874 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3651B978" w14:textId="77777777" w:rsidR="00451925" w:rsidRDefault="00451925" w:rsidP="00F35B05">
+    <w:p w14:paraId="061914D4" w14:textId="4111CD4F" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="007540E5" w:rsidP="006B266D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227329777"/>
+      <w:r w:rsidRPr="007540E5">
+        <w:t>Rollbeskrivningar infektionskliniken avdelning 27</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6A6C385A" w14:textId="77777777" w:rsidR="00F528A6" w:rsidRDefault="00F528A6" w:rsidP="00F528A6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00451925" w:rsidSect="00451925">
-[...275 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc164858492"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc1216067779"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227329778"/>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc164858492"/>
       <w:r>
         <w:t>Revidering i denna version</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="63C6FE5B" w14:textId="008E43EE" w:rsidR="007B13A8" w:rsidRPr="007B13A8" w:rsidRDefault="00DE0524" w:rsidP="007B13A8">
+    <w:p w14:paraId="54BAC456" w14:textId="77777777" w:rsidR="00F528A6" w:rsidRPr="007B13A8" w:rsidRDefault="00F528A6" w:rsidP="00F528A6">
       <w:r>
         <w:t>Mindre justeringar utan förändrat sakinnehåll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AAA777" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00EE4BB1">
+    <w:p w14:paraId="1C0B09CF" w14:textId="77777777" w:rsidR="00F528A6" w:rsidRPr="00451925" w:rsidRDefault="00F528A6" w:rsidP="00F528A6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="6" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="9" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="10" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="11" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="12" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="13" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="14" w:name="_Toc256000098"/>
       <w:bookmarkStart w:id="15" w:name="_Toc256000112"/>
       <w:bookmarkStart w:id="16" w:name="_Toc256000123"/>
       <w:bookmarkStart w:id="17" w:name="_Toc256000134"/>
       <w:bookmarkStart w:id="18" w:name="_Toc256000145"/>
       <w:bookmarkStart w:id="19" w:name="_Toc164858493"/>
-      <w:r w:rsidRPr="00451925">
+      <w:bookmarkStart w:id="20" w:name="_Toc823269990"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc227329779"/>
+      <w:r>
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="39A3D5AF" w14:textId="2D13AB69" w:rsidR="007B13A8" w:rsidRPr="00FB13B9" w:rsidRDefault="00451925" w:rsidP="00FB13B9">
+    <w:p w14:paraId="6E84199F" w14:textId="77777777" w:rsidR="00F528A6" w:rsidRPr="00FB13B9" w:rsidRDefault="00F528A6" w:rsidP="00F528A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451925">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Klara besked/direktiv på vad rollen innebär. Att klargöra för ny personal vad rollen innebär.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1791396341"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="509000541"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="65CC3CED" w14:textId="3281BD5B" w:rsidR="00AC1058" w:rsidRPr="00FB13B9" w:rsidRDefault="00FB13B9" w:rsidP="00FB13B9">
+        <w:p w14:paraId="54DFD42E" w14:textId="77777777" w:rsidR="0029284D" w:rsidRDefault="00F528A6" w:rsidP="00563CFC">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
-            <w:ind w:firstLine="992"/>
             <w:rPr>
-              <w:rStyle w:val="Rubrik2Char"/>
+              <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00FB13B9">
+          <w:r w:rsidRPr="3DF604C0">
             <w:rPr>
               <w:rStyle w:val="Rubrik2Char"/>
             </w:rPr>
             <w:t>Arbetsbeskrivningar</w:t>
           </w:r>
-        </w:p>
-[...11 lines deleted...]
-          </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+            <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="304305DC" w14:textId="397F4C57" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="3E101070" w14:textId="1753DEE5" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858495" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329780" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterska dag</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858495 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329780 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16448757" w14:textId="1FE702D9" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="09536FD5" w14:textId="576F074E" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858496" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329781" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterska kväll</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858496 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329781 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E08D3D8" w14:textId="4788542E" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="60F5FB5E" w14:textId="6F04EEB0" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858497" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329782" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterska natt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858497 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329782 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13B3EB00" w14:textId="5E644C4E" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="57B93FCE" w14:textId="31857134" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858498" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329783" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Undersköterska dag</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858498 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329783 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="784B1731" w14:textId="73DCA373" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="78D1A8EF" w14:textId="3821B9DF" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858499" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329784" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Undersköterska kvä</w:t>
-[...15 lines deleted...]
-              <w:t>l</w:t>
+              <w:t>Undersköterska kväll</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858499 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329784 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73C5BBD7" w14:textId="68A2FA09" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="1E4AD6A2" w14:textId="588DCD15" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858500" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329785" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Undersköterska natt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858500 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329785 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03C42FDB" w14:textId="0F30A85C" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="3818B76E" w14:textId="7A8B8FD2" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858501" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329786" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Personalrum/ansvar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858501 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329786 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="186C84B5" w14:textId="13A5FAE7" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="2741C1BE" w14:textId="0565D0B7" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858502" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329787" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Huvudtelefonen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858502 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329787 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="162BC44F" w14:textId="7E8627BD" w:rsidR="002F065A" w:rsidRDefault="002F065A">
+        <w:p w14:paraId="20B25424" w14:textId="02F391CB" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164858503" w:history="1">
-            <w:r w:rsidRPr="00F90599">
+          <w:hyperlink w:anchor="_Toc227329788" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Avdelningssekreterare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164858503 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329788 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r w:rsidR="00FC405D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65013AA3" w14:textId="661F3E00" w:rsidR="00155EF7" w:rsidRDefault="00AC1058" w:rsidP="00155EF7">
+        <w:p w14:paraId="7452B2CE" w14:textId="34B180B7" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
           <w:pPr>
-            <w:ind w:left="0"/>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:ind w:left="993"/>
             <w:rPr>
-              <w:b/>
-              <w:bCs/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
+          <w:hyperlink w:anchor="_Toc227329789" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Samordnare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329789 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC405D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="23A27EDA" w14:textId="5D948E1D" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:ind w:left="993"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227329790" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>SAMSA-samordnare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329790 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC405D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2BE927F8" w14:textId="1B2AE3E8" w:rsidR="0029284D" w:rsidRDefault="0029284D" w:rsidP="00FC405D">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:ind w:left="993"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227329791" w:history="1">
+            <w:r w:rsidRPr="00284CB3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Avdelningsfarmaceut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227329791 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC405D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="11010C13" w14:textId="29DBCBD8" w:rsidR="00747066" w:rsidRDefault="00F528A6" w:rsidP="00F528A6">
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="579A8587" w14:textId="77777777" w:rsidR="00155EF7" w:rsidRDefault="00155EF7">
-[...16 lines deleted...]
-    <w:p w14:paraId="7D39B0C1" w14:textId="201687C5" w:rsidR="00451925" w:rsidRPr="00B45E56" w:rsidRDefault="00451925" w:rsidP="00B45E56">
+    <w:p w14:paraId="0248BA20" w14:textId="77777777" w:rsidR="001B754B" w:rsidRDefault="001B754B" w:rsidP="00F528A6"/>
+    <w:p w14:paraId="302B4858" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00B45E56" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="1304"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc252789042"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00451925">
+      <w:bookmarkStart w:id="22" w:name="_Toc252789042"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc227329780"/>
+      <w:r>
         <w:t>Sjuksköterska dag</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7943" w:type="dxa"/>
         <w:tblInd w:w="1268" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7943"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="68E50035" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4CCD5E62" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="293ECA56" w14:textId="41E9699F" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="07832274" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="0053757A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="7A050A68" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1827B314" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3445EF96" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7DAAAFD0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Samordna, fördela och utföra arbetet i gruppen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2D2985D1" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1A3661B2" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6D2B79" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="460DCB20" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5FF7E1A9" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6A50FB5A" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CFF79FE" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="334E9FB0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha det övergripande ansvaret för patienterna i gruppen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5C2833ED" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="66491432" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4398E8CF" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="3FC7926C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4B82B654" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="62015DB8" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D5CE610" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="1C98AFA3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F04">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Administrera läkemedel under arbetspasset.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FF2BAEB" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="2896C227" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5DF9B1AB" w14:textId="6B4C216F" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skriva in mätvärden och vätskebalans i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Melior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA32603" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4F21E754" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ronda.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF624BF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Återrapport till gruppen efter rond.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B4652B" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="40EC7D31" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Rondarbete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D9A12CA" w14:textId="62AB9A21" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="4B8B976B" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="5ACFA600" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdplaneringar, kontakt med kommuner, primärvård när SAMSA ansvarig ej är på plats.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453CBCD0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Utskrivningar.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2026F0" w14:textId="6C44D919" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="46244257" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7811E815" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Delta i patientomvårdnad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4F94F81B" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="54D21B9E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="70999924" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="697551DB" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6DDE1CE8" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="133ADE50" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20FF11BB" w14:textId="23A09FE1" w:rsidR="00451925" w:rsidRPr="005B2DD9" w:rsidRDefault="00451925" w:rsidP="005B2DD9">
+          <w:p w14:paraId="1B7A6D2B" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="005B2DD9" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B2DD9">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Arbetstid deltid 06</w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="7457F850" w14:textId="361DF799" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="005B2DD9">
+              <w:t>Arbetstid deltid 06:45 – 15:30, heltid 06:45 – 15:45.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BACC42" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:ind w:left="493" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rondtid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 10:00 - 11:00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="30B3840F" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="5248B069" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7D07D641" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="546F70D6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="1E158872" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="10281204" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71DE0472" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="007142E6" w:rsidRDefault="00451925" w:rsidP="007142E6">
+          <w:p w14:paraId="49A490D9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="007142E6" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007142E6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Undersköterska, resurs, avdelningsläkare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D5D70D0" w14:textId="30677D0D" w:rsidR="00451925" w:rsidRPr="007142E6" w:rsidRDefault="00451925" w:rsidP="007142E6">
+          <w:p w14:paraId="4955B377" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="007142E6" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007142E6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Infektionsmott</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="34BDCEE1" w14:textId="539F2694" w:rsidR="00451925" w:rsidRPr="007142E6" w:rsidRDefault="00451925" w:rsidP="007142E6">
+              <w:t>Infektionsmottagningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D2C5E0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="007142E6" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007142E6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Röntgen, klin</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="70B65631" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="007142E6" w:rsidRDefault="00451925" w:rsidP="007142E6">
+              <w:t>Röntgen, klinisk fysiologi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFE26EC" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="007142E6" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="493" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007142E6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konsulter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5C81F230" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1AB6FE04" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3B202D98" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="6C47D4AE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3925C1C4">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0ECE8723" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="7EB6F829" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="003510B4" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="793B9B05" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ska inte ha huvudtelefonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DAFBB42" w14:textId="683F5D28" w:rsidR="00F23D4F" w:rsidRDefault="00F23D4F" w:rsidP="00451925">
+    <w:p w14:paraId="4C5B4C15" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E5B9DF" w14:textId="77777777" w:rsidR="00F23D4F" w:rsidRDefault="00F23D4F">
+    <w:p w14:paraId="65829FF6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D84DCF" w14:textId="659945AC" w:rsidR="00451925" w:rsidRPr="00F23D4F" w:rsidRDefault="00451925" w:rsidP="00F23D4F">
+    <w:p w14:paraId="5F3F9481" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00F23D4F" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc252789044"/>
-[...16 lines deleted...]
-        <w:t>Sjuksköterska</w:t>
+      <w:bookmarkStart w:id="38" w:name="_Toc252789044"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc227329781"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sjuksköterska kväll</w:t>
       </w:r>
-      <w:r w:rsidR="00B24E65" w:rsidRPr="00F23D4F">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="67A681BF" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="64FAD11C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="302DC9E1" w14:textId="59B787F1" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="25310789" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00F23D4F">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="30C10D79" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="5CF9B17C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79CC6163" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0534FDCF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Samordna, planera och utföra arbetet i gruppen i samråd med undersköterskan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0FC3C8D2" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="074D7DA4" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="792EB432" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="721AC03B" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2B1D61B5" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="32DF6ACC" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64FBCE11" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="42D9A6C3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>Har ansvaret för gruppen.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Har ansvaret för patientgruppen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4C6DAF05" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="608BC2BB" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="213A1614" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4010D36D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0AAAF9EE" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="04BF3C6E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E01DAC" w14:textId="136B47C6" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="6CBA5A5F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="7EDF1491" w14:textId="15AD3A4B" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Eftermiddagsrond, cirka 30 minuter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4429D191" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4F24EAA6" w14:textId="31A20E0A" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Specifika sjuksköterskeuppgifter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1359869D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="564AB267" w14:textId="3101515A" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Administrera läkemedel under arbetspasset.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8DEDD4" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Delta i patientomvårdnad.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742D310A" w14:textId="441704E5" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen</w:t>
+            </w:r>
+            <w:r w:rsidR="00496274">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0A5E15F7" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="772F48D7" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C42D123" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="377DFBBD" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="24EF556C" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6293E5AC" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567D6DEF" w14:textId="458AE892" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="6C0A4F5F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbetstid kl</w:t>
             </w:r>
-            <w:r w:rsidR="00146F04">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ockan</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
-            <w:r w:rsidR="00146F04">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30 – 22</w:t>
             </w:r>
-            <w:r w:rsidR="00146F04">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5FAB3770" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="27A65115" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0CACE3C8" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="5EDEE28E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="43F54747" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="49655287" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="467A9DFA" w14:textId="1A9ABA9F" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="328150E5" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="690B54F0" w14:textId="3CF61FD5" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Undersköterskan i patientgruppen, avdelningsläkare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260938DC" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="72C66236" w14:textId="492FFF73" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Medicinjouren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD71754" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="74C67CF9" w14:textId="5167CD25" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Infektionsjouren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A6CF54" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3FB2A874" w14:textId="0F571E3F" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="0104637A" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Röntgen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="726C8CE0" w14:textId="17C7B911" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdplatskoordinator</w:t>
+            </w:r>
+            <w:r w:rsidR="0029284D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="57F66F23" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="7C844749" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33BC402B" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4F1BE746" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="726FCFD9" w14:textId="77777777" w:rsidTr="005B2DD9">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="65823CCC" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2412706D" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="79AFBA12" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75EBD56D" w14:textId="09D926AE" w:rsidR="00F23D4F" w:rsidRDefault="00F23D4F" w:rsidP="00451925">
+    <w:p w14:paraId="50634C7A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAD84A6" w14:textId="77777777" w:rsidR="00F23D4F" w:rsidRDefault="00F23D4F">
+    <w:p w14:paraId="0C79D384" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF3D2C4" w14:textId="02DD54B1" w:rsidR="00451925" w:rsidRPr="00B45E56" w:rsidRDefault="00451925" w:rsidP="00B45E56">
+    <w:p w14:paraId="38B437B6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00B45E56" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc252789045"/>
-[...16 lines deleted...]
-        <w:t>Sjuksköterska</w:t>
+      <w:bookmarkStart w:id="54" w:name="_Toc252789045"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000130"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc227329782"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sjuksköterska natt</w:t>
       </w:r>
-      <w:r w:rsidR="00B24E65">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="366548E8" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="04DE4431" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="03E9AB82" w14:textId="0798448F" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="74CA02E7" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="002B0A39">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="416DFA33" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1470792C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AACC56" w14:textId="0B8A6242" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="5DEAD168" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Samordna, planera och utföra arbetet i gruppen i samråd med övrig avdelningspersonal</w:t>
             </w:r>
-            <w:r w:rsidR="00D2408C">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="1396530A" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2ADB410F" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33245324" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="39E54029" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="542DD4F0" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2E146D18" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08FC5AA3" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="385B9FF6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudansvar för patientgruppen. Läkemedelsadministrering och omvårdnadsansvar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="55AB0F91" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="768A3E9E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4EDE17" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="60AA0B8E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="112C405F" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="76951881" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E810738" w14:textId="7EC8FBF7" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="30913327" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F04">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Specifika sjuksköterskeuppgifter, t</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00146F04">
+              <w:t>Specifika sjuksköterskeuppgifter, till exempel injektioner, infusioner, provtagningar</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FEA524" w14:textId="7F772FA2" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="4D642D78" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F04">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patientomvårdnad såsom lägesändringar, toalettbesök, hjälp med hygien efter elimination</w:t>
             </w:r>
-            <w:r w:rsidR="00146F04">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02123FF5" w14:textId="1A6B5244" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="17312751" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Inskrivning och bedömning av nya patienter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E69A96A" w14:textId="37BDD255" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen</w:t>
+            </w:r>
+            <w:r w:rsidR="00496274">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5A73E595" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="547CA1A7" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="69AE2FFD" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="50D9F443" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2409CFFA" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="11FC11D2" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B3B7BD1" w14:textId="491C320B" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+          <w:p w14:paraId="4C527269" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Arbetstid kl</w:t>
-[...20 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>Arbetstid klockan 21:15 – 07:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6CB47482" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6F2807B5" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="277C7580" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0E445971" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6670568E" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="05516EA1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61E6843A" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="6DBCABC7" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F04">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Undersköterskan i gruppen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="636B9F94" w14:textId="44B995A1" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="7A16E966" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="32D5C9EE" w14:textId="5C3A541C" w:rsidR="00451925" w:rsidRPr="00146F04" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Medicinjouren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C04F4D9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00146F04" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2E961595" w14:textId="3EDDC0CD" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bakjour infektion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45322058" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4EB08F25" w14:textId="05A525A2" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="51D4A793" w:rsidP="00146F04">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Röntgen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0F9EF2" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...2 lines deleted...]
-              <w:t>Hematologbakjouren.</w:t>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdplatskoordinator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="129B81EC" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4988D73E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB576CD" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="200DB942" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4A23BFBC" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="67564835" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72D4007D" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="21B63D31" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5028C272" w14:textId="61032D0F" w:rsidR="00270A9E" w:rsidRDefault="00270A9E" w:rsidP="00451925">
+    <w:p w14:paraId="741CF710" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E494D2" w14:textId="77777777" w:rsidR="00270A9E" w:rsidRDefault="00270A9E">
+    <w:p w14:paraId="163F0A8A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C292E99" w14:textId="44CE3E7D" w:rsidR="00451925" w:rsidRPr="00B45E56" w:rsidRDefault="00451925" w:rsidP="00B45E56">
+    <w:p w14:paraId="0B840F00" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00B45E56" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc256000007"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00451925">
+      <w:bookmarkStart w:id="70" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000153"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc227329783"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Undersköterska dag</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutntljust"/>
+        <w:tblW w:w="8226" w:type="dxa"/>
+        <w:tblInd w:w="985" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8226"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="0E586DBE" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644035AF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Behovet/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yftet med rollen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="758EE524" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7176CC77" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patientomvårdnad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="530719E7" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F99649" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvar och befogenheter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1D13D4E6" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52799346" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Att patienten får den hjälp och omvårdnad den behöver, att ordinerade kontroller utförs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2359CD08" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDB47AF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="11E2D3FF" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="471B782F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Omvårdnad av patienten; ADL, mobilisering, matning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DE7978" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skriva in mätvärden och vätskebalans i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Melior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E6B4A2" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Såromläggningar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AC5BA2" w14:textId="47754FB5" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen</w:t>
+            </w:r>
+            <w:r w:rsidR="0029284D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104412D9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ta emot nya patienter, kontroller enligt rutin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24BD6BF1" w14:textId="4F095F53" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Diverse arbetsuppgifter inte direkt kopplat till patienter, så som att plocka ut matbrickor i slussen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="790578E3" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EB9023" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övrigt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="092CA689" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FB8510" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Arbetstid deltid 06:45-15:30, heltid 06:45-15:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="68873311" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FD8294" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="62FED44A" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BF0212" w14:textId="21D71414" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="495"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Samarbete med sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidR="0029284D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBF3FC9" w14:textId="0C86E1B7" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="495"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Avdelningsläkare</w:t>
+            </w:r>
+            <w:r w:rsidR="0029284D">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="0B9CD1A8" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="652305A7" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Avgränsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="68E65909" w14:textId="77777777" w:rsidTr="0029284D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A23C26C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bör inte ha huvudtelefonen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67F2AA20" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63757121" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B81E139" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00775F04" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc256000154"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc227329784"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersköterska kväll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="27B2DACB" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="04D6A316" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42ED6119" w14:textId="64B2AFC6" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="30AA0034" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00775F04">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4022A210" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2E71D91B" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13806801" w14:textId="3C2CD17B" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="393B2E74" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patientomvårdnad</w:t>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="7FBD975A" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="5AE5863F" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB02665" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="60A2A6CA" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4DFA7668" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="0FFF8B1D" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27644D69" w14:textId="0CFC0A89" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="325C0A2F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Att patienten får den hjälp och omvårdnad den behöver, att ordinerade kontroller utförs</w:t>
             </w:r>
-            <w:r w:rsidR="00C91DA5">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5AEB3098" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="660D667A" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9D55A4" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="59888970" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="00D833AF" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="5EF6484B" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB42405" w14:textId="27F6457A" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+          <w:p w14:paraId="2B213987" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="18D67D68" w14:textId="2DD412B8" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Omvårdnad av patienten; ADL, mobilisering, matning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A8B667" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7795AAFC" w14:textId="3BDED591" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ta emot nya patienter, kontroller enligt rutin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476A5666" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3F881D60" w14:textId="06019B9B" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55815DBF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...67 lines deleted...]
-              <w:t>städ.</w:t>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Diverse arbetsuppgifter ej direkt kopplade till patienten, så som att plocka ut matbrickor till slussen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="12551915" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="23A0DF8F" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="01436A63" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="29405245" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2A2462D8" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2929DAF1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65AFF3AF" w14:textId="1B573DF3" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="6DAD3728" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>45</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Arbetstid heltid 13:30 – 22:00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4025E4DD" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="19616C6C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="50F0C798" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="45C1081F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3F157C6E" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="305A1087" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08C9D98A" w14:textId="6A15D277" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="498938EF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Samarbete med sjuksköterska</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:ind w:right="0"/>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Avdelningsläkare </w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="34AB6BE0" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4030AC20" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="36534C85" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0A38CD82" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="19845305" w14:textId="77777777" w:rsidTr="00C36D72">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="355E84C1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F5636E2" w14:textId="2A16CECF" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="26480E6F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00451925">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0471B545" w14:textId="77BD854C" w:rsidR="00270A9E" w:rsidRDefault="00270A9E" w:rsidP="00451925">
+    <w:p w14:paraId="06179E15" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAFB184" w14:textId="77777777" w:rsidR="00270A9E" w:rsidRDefault="00270A9E">
+    <w:p w14:paraId="5318476C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551B2A99" w14:textId="76C82F4F" w:rsidR="00451925" w:rsidRPr="00775F04" w:rsidRDefault="00451925" w:rsidP="00775F04">
+    <w:p w14:paraId="6578D220" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00785A83" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc256000008"/>
-[...15 lines deleted...]
-        <w:t>Undersköterska kväll</w:t>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc256000155"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc227329785"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersköterska</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r>
+        <w:t xml:space="preserve"> natt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0040C047" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1C4B55A3" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3E1F3B" w14:textId="0B83B153" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="6721F1EF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00BA2D83">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2882F5B8" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="3CD7379E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F1D0CDA" w14:textId="50EF688A" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="112112B4" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
-                <w:iCs/>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Utföra arbetet i gruppen i samråd med sjuksköterskorna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3D83F2EF" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="12B2AA17" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="431952A2" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="277D7307" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="77FCFED1" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4023D5A1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A0B8BC0" w14:textId="182B51D7" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
+          <w:p w14:paraId="6B33DFF6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Att patienten får den hjälp och omvårdnad den behöver, att ordinerade kontroller utförs</w:t>
             </w:r>
-            <w:r w:rsidR="00D2408C">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0C30AAF2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="31942557" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC88F5D" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="39C765AB" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="077A6737" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="0652C8C5" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="421AB651" w14:textId="2D85E0C4" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
-            <w:pPr>
+          <w:p w14:paraId="1B695ABE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00A76EE7" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76EE7">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patientomvårdnad såsom lägesändringar, toalettbesök, hjälp med hygien efter elimination.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CAE039" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00A76EE7" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="36"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Omhändertagande av nya patienter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303542DC" w14:textId="3E826170" w:rsidR="00563CFC" w:rsidRPr="00A76EE7" w:rsidRDefault="00563CFC" w:rsidP="0029284D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="36"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-            <w:r w:rsidR="00775F04">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdatera patientjournalen</w:t>
+            </w:r>
+            <w:r w:rsidR="004B206D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="21B75C6C" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="07C1F45B" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD64F91" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="30ECCEB0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3CC74EC0" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="32A67723" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126160B2" w14:textId="235F0A1D" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="36C8064D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Arbetstid klockan 21:15 – 07:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="371F25D2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1488581D" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4524FD88" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="37355846" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6CD2350A" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="69508A25" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FAB3D8" w14:textId="1013B522" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4DA90C7A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2850"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
-                <w:iCs/>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sjuksköterskorna på avd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elningen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="42E7E9F5" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4CC50E92" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5749BD16" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="51D0A7E0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6B05EF88" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="53F46835" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5607243C" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00146F04">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3ECCDAD8" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B1BE960" w14:textId="622CBB6F" w:rsidR="00775F04" w:rsidRDefault="00775F04" w:rsidP="00451925">
-[...8 lines deleted...]
-    <w:p w14:paraId="7861FCD0" w14:textId="4568ECB0" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00775F04" w:rsidP="00451925">
+    <w:p w14:paraId="624EADFE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226F5107" w14:textId="380EC863" w:rsidR="00451925" w:rsidRPr="00785A83" w:rsidRDefault="00451925" w:rsidP="00785A83">
+    <w:p w14:paraId="7F75C2F6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc256000009"/>
-[...15 lines deleted...]
-        <w:t>Undersköterska</w:t>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc227329786"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Personalrum/ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2291958A" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="216D53DD" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="23843929" w14:textId="35210F63" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="63C54177" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00785A83">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3857C58C" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="2DD795A3" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46229916" w14:textId="64F43290" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7A3712C2" w14:textId="3A032ACC" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trivsel, ordning och reda i personalrummet</w:t>
+            </w:r>
+            <w:r w:rsidR="006669F1">
+              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="7EE5A579" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="50C505A3" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A425C8F" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="42945D1D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ansvar och befogenheter</w:t>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5D17D76F" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1E627646" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B0A16C1" w14:textId="0744A14C" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="317631D5" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Översyn av rummet, extra ansvar för att åtgärder beskrivna under ”samband” utförs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6FB81706" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="7A5C699F" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76B097AF" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="42601041" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+              <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="1A40CB55" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="124869DC" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0458242A" w14:textId="6EEC920F" w:rsidR="00451925" w:rsidRPr="00A76EE7" w:rsidRDefault="00451925" w:rsidP="00A76EE7">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="464CFB10" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...41 lines deleted...]
-            </w:r>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="26345401" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6A633FFD" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42C54D53" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7F11D69D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Övrigt </w:t>
+              <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2444917C" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6CE4B97C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40875E97" w14:textId="31B5189B" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
+          <w:p w14:paraId="7C9ACFF5" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Arbetstid kl</w:t>
-[...20 lines deleted...]
-              <w:t>15</w:t>
+              <w:t xml:space="preserve">Var och en som nyttjar personalrummet tar hand om sin egen disk samt torkar av efter sig på bord och bänkar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A28DE4B" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:t>Vi har ett gemensamt ansvar att fulla soppåsar töms, att diskmaskinen plockas i och ur och att kaffemaskinens sumpbehållare töms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="67522AD3" w14:textId="77777777" w:rsidTr="006061FB">
-[...69 lines deleted...]
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3AB59AAE" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="093C668D" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="35593792" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="1DACCCE0" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00D73AF3" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73AF3">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4FCE5139" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6B4AF9BA" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FBD95B" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D36D309" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00D73AF3" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="756E6EF8" w14:textId="6B84DBBB" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00AD3876" w:rsidP="00451925">
+    <w:p w14:paraId="365B3F58" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6599E6A9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105BFB5F" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="006941BB">
+    <w:p w14:paraId="5C32DD79" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00DD5B0D" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc256000013"/>
-[...15 lines deleted...]
-        <w:t>Personalrum/ansvar</w:t>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc256000160"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc227329787"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Huvudtelefonen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="7ACB6CC2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="675BE304" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33C72B0D" w14:textId="0074CEB5" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="2667635E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00BA2D83">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="62CBEF56" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="49B4C650" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691842EA" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4B20F070" w14:textId="50C89BA1" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trivsel, ordning och reda i personalrummet </w:t>
+              <w:t>Tillgänglighet för andra kliniker, kommun/bistånd och anhöriga</w:t>
+            </w:r>
+            <w:r w:rsidR="006669F1">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="394858F2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="331F17B1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="44A99866" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="3728CBCC" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+              <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="4C98C4CD" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="119F5EC5" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2789183A" w14:textId="00667D7F" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4ADCBF30" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00451925">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="1A5B7B72" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="5F75EE40" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC2C710" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="2A03663D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Övrigt </w:t>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="60D4BD30" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="612DC247" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="429B7498" w14:textId="6AC659A6" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4A420104" w14:textId="3B074CC6" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:i/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Svara i telefonen, koppla vidare till rätt person/grupp</w:t>
+            </w:r>
+            <w:r w:rsidR="006669F1">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="08AEEA23" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="471A1D35" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6ACFB3" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="3383171A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Samband </w:t>
+              <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="504DF6B7" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="3503FEEF" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3958E79A" w14:textId="7FB561A7" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="347C8A7C">
-[...24 lines deleted...]
-              <w:t>Vi har ett gemensamt ansvar att fulla soppåsar töms, att diskmaskinen plockas i och ur och att kaffemaskinens sumpbehållare töms.</w:t>
+          <w:p w14:paraId="4FDF4F26" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="006669F1">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Under kontorstid på vardagar ansvarar samordnare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EC36ED" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00DD5B0D" w:rsidRDefault="00563CFC" w:rsidP="006669F1">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B0D">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvällar och helger hjälps samtliga på avdelningen åt att dela på ansvaret.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="19460BB7" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4A0617F0" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7557F2AF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4A715057" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66D12F79" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00DD5B0D" w:rsidRDefault="00563CFC" w:rsidP="006669F1">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B0D">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sjuksköterskor och undersköterskor i grupperna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02171445" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00DD5B0D" w:rsidRDefault="00563CFC" w:rsidP="006669F1">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B0D">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Andra kliniker, kommun/bistånd och anhöriga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="1716DB64" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59FEA67E" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00D73AF3" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7823F910" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D73AF3">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="2FC19715" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="79D48877" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F3C1A16" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00D73AF3" w:rsidRDefault="00451925" w:rsidP="00D73AF3">
+          <w:p w14:paraId="62EB597A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24AF0244" w14:textId="4EEC6133" w:rsidR="001F4583" w:rsidRDefault="001F4583" w:rsidP="00451925">
+    <w:p w14:paraId="698433B1" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D59D1D8" w14:textId="77777777" w:rsidR="001F4583" w:rsidRDefault="001F4583">
+    <w:p w14:paraId="0FBFEDE3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F6A512" w14:textId="237D8221" w:rsidR="00451925" w:rsidRPr="00DD5B0D" w:rsidRDefault="00451925" w:rsidP="00DD5B0D">
+    <w:p w14:paraId="5115D61C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc256000014"/>
-[...15 lines deleted...]
-        <w:t>Huvudtelefonen</w:t>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc227329788"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avdelningssekreterare</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5DDEC2EE" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6D01118D" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5927907C" w14:textId="2E03D314" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4DC3D64C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00BA2D83">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="19DD5A34" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="122EE6FE" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45E91527" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="5D0B364C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tillgänglighet för andra kliniker, kommun/bistånd och anhöriga</w:t>
+              <w:t>Service till avdelningspersonal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="5DC8E8F2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="04CB7455" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDA38FB" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="2C604889" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="57FBA4C1" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="3F824B69" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F9D7E1A" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0C3A9C13" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Journalutskrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>er.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="65B6B223" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="35EE7E43" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEC5CF2" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0493D211" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="301FE538" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="3A1DAD0E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDCDD3B" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
-[...11 lines deleted...]
-              <w:t>Svara i telefonen, koppla vidare till rätt person/grupp</w:t>
+          <w:p w14:paraId="196EB100" w14:textId="2F288A4B" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Journalskrivning/Power BI</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46890C9D" w14:textId="414E3437" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Beläggningsöversikt</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B5C50B" w14:textId="7035FB11" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hantering av kamera och foto</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625500F3" w14:textId="61EDBA41" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hantering av provsvar och journaler till E-arkiv</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72124ED4" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Diagnosregistrering.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43671214" w14:textId="780F2BD9" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Diverse service till avdelningspersonalen</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642D54DE" w14:textId="791214AC" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kopieringsservice</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="47A5808F" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="411ABC9A" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="52A96571" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="1F84B4D9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0EE26DC2" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="6B9CE0C6" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3341C5FE" w14:textId="13215F9B" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00DD5B0D">
-[...27 lines deleted...]
-              <w:ind w:right="0"/>
+          <w:p w14:paraId="39C23CA2" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD5B0D">
+            <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kvällar och helger hjälps samtliga på avdelningen åt att dela på ansvaret.</w:t>
+              <w:t>Arbetstid 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30 – 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15 med lunch 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>00 – 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451925">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>00, 45 min</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="59F66726" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="3E1C4C4E" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1F995FA1" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7C680888" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="15E6923A" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="4C08AAD6" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CDFF777" w14:textId="3C928C18" w:rsidR="00451925" w:rsidRPr="00DD5B0D" w:rsidRDefault="00451925" w:rsidP="00DD5B0D">
+          <w:p w14:paraId="5EA832C3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD5B0D">
+            <w:r w:rsidRPr="006053F1">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sjuksköterskor och undersköterskor i grupperna</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="17258832" w14:textId="5D155633" w:rsidR="00451925" w:rsidRPr="00DD5B0D" w:rsidRDefault="00451925" w:rsidP="00DD5B0D">
+              <w:t>Övrig personal på avdelningen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B0484A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD5B0D">
+            <w:r w:rsidRPr="006053F1">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Andra kliniker, kommun/bistånd och anhöriga</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DD5B0D" w:rsidRPr="00DD5B0D">
+              <w:t>Röntgen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D23CD7" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="006053F1">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Laboratorier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A74C49E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006053F1">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Journalarkiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA7CA4B" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="006053F1" w:rsidRDefault="00563CFC" w:rsidP="004B206D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="495" w:right="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006053F1">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vårdcentraler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="77724F76" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="15F0646C" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4984670E" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="038EBCDF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451925">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="1FB57023" w14:textId="77777777" w:rsidTr="006061FB">
+      <w:tr w:rsidR="00563CFC" w:rsidRPr="00451925" w14:paraId="0E31F0E1" w14:textId="77777777" w:rsidTr="00052EE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="775F57BA" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4249398F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRPr="00451925" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B70C414" w14:textId="348546E9" w:rsidR="00DD5B0D" w:rsidRDefault="00DD5B0D" w:rsidP="00451925">
+    <w:p w14:paraId="02E2934D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49399D41" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252ADDE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B07712D" w14:textId="77777777" w:rsidR="002E62FC" w:rsidRDefault="002E62FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301F3AE3" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+    <w:p w14:paraId="78E4F3AA" w14:textId="45AFF99A" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="143" w:name="_Toc256000063"/>
-[...11 lines deleted...]
-        <w:t>Avdelningssekreterare</w:t>
+      <w:bookmarkStart w:id="156" w:name="_Toc227329789"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samordnare</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="143"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="156"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8226" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8226"/>
+        <w:gridCol w:w="7928"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="0B1C4103" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="6B8E0EAB" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3922E79D" w14:textId="029C8001" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0264AEAF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">yftet med rollen </w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behovet/syftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="794E8599" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="75313FE5" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55F6D4CC" w14:textId="1865229E" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="43D59E93" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:t>.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Service till avdelningspersonal, första kontakten med avdelningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3FDB6425" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="616BB944" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54684993" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7D6D33DE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="6222049D" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="6E69D806" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9DADD1" w14:textId="16387E03" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="7CAF5C03" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>er.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Koordinering och daglig styrning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="05BE2AFD" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="781BDE2E" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E17E522" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="6D913E9C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="517CDC1F" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="7C46FB9F" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B83D305" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+          <w:p w14:paraId="6027801F" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3B435FFA" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Koordinering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666B1760" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="22C5C8B9" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Personalbemanning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356CB037" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="18B21EF3" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ansvarar för huvudtelefonen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B10EDD" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="045A1D88" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Boka transporter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149408CF" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="102BA84D" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Schemaplanering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225043D5" w14:textId="322748DE" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...28 lines deleted...]
-              <w:t>Kopieringsservice</w:t>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Felanmälningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="570B127F" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="2DA11E7B" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E156D33" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="4A2FFA46" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="230B68CA" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="40B554CB" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED16B3A" w14:textId="5DF57FAC" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="191B205D" w14:textId="1033D518" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...15 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Arbetstid 06</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00451925">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t>45-16</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62FC">
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00451925">
-[...39 lines deleted...]
-              <w:t>uter.</w:t>
+            <w:r>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="62B28574" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="41289DE5" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07BFC343" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="0782D4C1" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="236AEAE2" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="1F8BD5C2" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75B6A21B" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+          <w:p w14:paraId="4E3E335B" w14:textId="6BA8C5CC" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Övrig personal på avdelningen</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7A75E662" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434509BE" w14:textId="44B90710" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Röntgen</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1814321E" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A939624" w14:textId="0950D6A5" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Laboratorier</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="59D36DC2" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF3ADEF" w14:textId="7D4725A5" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="1F26828C" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="006053F1" w:rsidRDefault="00451925" w:rsidP="006053F1">
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdplatskoordinator</w:t>
+            </w:r>
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11646EE9" w14:textId="2D7C2381" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
-[...10 lines deleted...]
-              <w:t>Vårdcentraler</w:t>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dagbakjour</w:t>
+            </w:r>
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FFA641" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdenhetschef.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E99DBA2" w14:textId="0E6AC962" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="002E62FC">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Anhöriga</w:t>
+            </w:r>
+            <w:r w:rsidR="00861539">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="3DD086AE" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="19032C2D" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57C1B884" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="52942959" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00451925">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="041BEEDC">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451925" w:rsidRPr="00451925" w14:paraId="35333175" w14:textId="77777777" w:rsidTr="006053F1">
+      <w:tr w:rsidR="00563CFC" w14:paraId="2626A4DB" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03CB9C2E" w14:textId="77777777" w:rsidR="00451925" w:rsidRPr="00451925" w:rsidRDefault="00451925" w:rsidP="00451925">
+          <w:p w14:paraId="29C282F4" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="338F33B6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00451925">
+    <w:p w14:paraId="17BF91E7" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4D1B05" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481248F6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0085DD6A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AC7089" w14:textId="77777777" w:rsidR="00861539" w:rsidRDefault="00861539">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8BC908" w14:textId="3E4D7E5A" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Toc227329790"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>SAMSA</w:t>
+      </w:r>
+      <w:r w:rsidR="006669F1">
+        <w:t>-s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>amordnare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="157"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="985" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7928"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00563CFC" w14:paraId="14B38646" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FAC011D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behovet/syftet med rollen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="29DD4D99" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4632E739" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ha ett övergripande ansvar för kontakten mellan primär, kommunal och slutenvården.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="7A9F9CA3" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29F6C2E5" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ansvar och befogenheter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="042DB48E" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58490410" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vara en vital del av utskrivningsprocessen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="533EDCAF" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68745DC9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="2DD4CAED" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA4F84C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sköta dialogen i SAMSA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD64378" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vara slutenvårdens representant vid SIP och avstämningsmöten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E70D7D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vid behov sköta kontakten med anhöriga gällande hjälp i hemmet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C76E06" w14:textId="52AF7D3F" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Utfärda egenvårdsintyg.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="71B74F09" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5779AB8E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övrigt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="1B3C4436" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="205FEE0E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="28C63988" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72119D23" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="2A38A79B" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5799ECF3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Övrig personal på avdelningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4723F840" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Samordnare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F77E26" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Biståndshandläggare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AF5BE9" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Primärvården.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8C2372" w14:textId="1853A846" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="003A46F2">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Anhöriga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="61A76C1C" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A82A958" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Avgränsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="54A37C56" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB5186" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EE5D66C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725FA547" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A548FE6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7921552D" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECD8B66" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6978D4" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F07412D" w14:textId="77777777" w:rsidR="00861539" w:rsidRDefault="00861539">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4D66BC" w14:textId="0665EB79" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="_Toc227329791"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avdelningsfarmaceut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="985" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7928"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00563CFC" w14:paraId="71215DB2" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="476B0EBE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behovet/syftet med rollen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="326269C3" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28146B3A" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Service till avdelningspersonalen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="4294E609" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04802194" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ansvar och befogenheter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="57A7D62E" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6549B4BE" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bereda och förbereda läkemedel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="49602FB1" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD097E6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="4D3566FC" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A126AAD" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Förbereda intravenösa läkemedel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F932C5C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Packa läkemedel inför hemgång.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C19CA7E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hämta läkemedel från VNL.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147A3465" w14:textId="776B0C72" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Se över Pascal</w:t>
+            </w:r>
+            <w:r w:rsidR="003A46F2">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F38BA65" w14:textId="60C96973" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Beställa OPAT/IPAT</w:t>
+            </w:r>
+            <w:r w:rsidR="003A46F2">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5374E8" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Temperaturmätning i läkemedelsrummet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B04AB89" w14:textId="5F3E7999" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ansvarar för att signeringslistan är uppdaterad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="231C3CC1" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14BC9E93" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övrigt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="566159DC" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D53794E" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07:30-16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="61DEA2A7" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC1336C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="55FC86EC" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3512DA94" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Avdelningssjuksköterskor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F58278C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Avdelningsläkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F20025" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00861539">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="465" w:right="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RGL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="11FDF351" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D0F2C3" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DF604C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Avgränsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00563CFC" w14:paraId="0D3CB329" w14:textId="77777777" w:rsidTr="00052EE7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="566C210C" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00052EE7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Jobbar helgfria vardagar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CB1F1A6" w14:textId="77777777" w:rsidR="00563CFC" w:rsidRDefault="00563CFC" w:rsidP="00563CFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567D0640" w14:textId="77777777" w:rsidR="001B754B" w:rsidRPr="00747066" w:rsidRDefault="001B754B" w:rsidP="00F528A6"/>
+    <w:sectPr w:rsidR="001B754B" w:rsidRPr="00747066" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="28B5B9AE" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="65F7A627" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="78C141AF" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="4" name="Bildobjekt 4">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="1D80967C" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1F9DC4DD" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="524DA5A8" w14:textId="77777777" w:rsidR="003B2601" w:rsidRDefault="003B2601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6865,295 +7898,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7384,163 +8334,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D0044B"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7609,67 +8446,273 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09CE53B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ADA3C52"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11731F1F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="10FF4713"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="759C673A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1242161E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76A074C0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8082,50 +9125,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15D23DBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8BABD4A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8195,51 +9351,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8308,51 +9464,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F46D43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4ACA7E"/>
     <w:lvl w:ilvl="0" w:tplc="D12C0B42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68AE4D66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8421,51 +9577,51 @@
     <w:lvl w:ilvl="7" w:tplc="80A25B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DCE0F9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="205B059D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAD6DB00"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8534,51 +9690,616 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21957A5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E362C1D2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22386A26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC965E84"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29916580"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F516DBFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7A0CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD647282"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37433740"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F4C1022"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +10395,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39413D6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F80928E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8788,51 +10622,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C0C57EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95A0C4FA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8901,51 +10735,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C484B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53507B06"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9014,51 +10848,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9127,51 +10961,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9268,51 +11102,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E92B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1924BBFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9381,51 +11215,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A1A19E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53C65404"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9494,923 +11328,863 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E44404C"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526B1EF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE62E98E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340635"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E154E454"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59392F70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF82FFAC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC110F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5A4F1C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="606A7D88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EB23068"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61164B88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...851 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -10479,71 +12253,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707471D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFB47AE4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718CC9F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC5443F6"/>
+    <w:lvl w:ilvl="0" w:tplc="C00ADC32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="11E6EE10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="77882EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1AE07C44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A7FAD52C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7F56949C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0AC1E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEBC3BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7398F360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10612,51 +12592,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFD486E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF54CF52"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10725,730 +12818,755 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="381557936">
+  <w:num w:numId="1" w16cid:durableId="555165083">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="77752350">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="907374553">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1816144419">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1010715744">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="82379985">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="32001010">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="800811010">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1918400350">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1120104860">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="789979897">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1611665312">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1657802124">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1621447758">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1794400070">
+  <w:num w:numId="16" w16cid:durableId="1513834274">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="249698029">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1007949876">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="532377923">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="291055416">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="381557936">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2029405541">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2054765982">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="23" w16cid:durableId="1832597050">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1745561821">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="24" w16cid:durableId="1581211295">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="767316071">
+  <w:num w:numId="25" w16cid:durableId="1366519676">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1632049755">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="432164267">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1817186223">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="925260369">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2072194856">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1771389796">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="563687206">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1350327131">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1891990848">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1033844021">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1448966253">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="60256872">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1794520900">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="800071804">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="39" w16cid:durableId="1787042566">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1310786880">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="40" w16cid:durableId="2013026734">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1542016493">
-[...11 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="2123650037">
+  <w:num w:numId="41" w16cid:durableId="535003009">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1824271183">
-[...56 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1632049755">
+  <w:num w:numId="42" w16cid:durableId="553925759">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="432164267">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="43" w16cid:durableId="1983341066">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1817186223">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="44" w16cid:durableId="646015896">
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070D44"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="000857A8"/>
+    <w:rsid w:val="00084206"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001063C8"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00146F04"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00155EF7"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184127"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B754B"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C13C2"/>
+    <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D69A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00207372"/>
+    <w:rsid w:val="00202143"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00270A9E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="0029284D"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002B0A39"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E62FC"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002F065A"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F25E7"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A2B2C"/>
+    <w:rsid w:val="003A46F2"/>
+    <w:rsid w:val="003B2601"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3BEE"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E690C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="00432CF8"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00451925"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00494D07"/>
+    <w:rsid w:val="00496274"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B206D"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004B3F4C"/>
+    <w:rsid w:val="004B674A"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00524311"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="0053757A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055123B"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00563CFC"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00577FA2"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B2DD9"/>
+    <w:rsid w:val="005B1A8F"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D286B"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="006053F1"/>
+    <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
-    <w:rsid w:val="006061FB"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006464FD"/>
+    <w:rsid w:val="00643CB7"/>
+    <w:rsid w:val="00652359"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006669F1"/>
+    <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006941BB"/>
+    <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
-    <w:rsid w:val="006C36F0"/>
+    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D6FA4"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="007142E6"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00747066"/>
+    <w:rsid w:val="007540E5"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="0077193E"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00775F04"/>
-    <w:rsid w:val="00785A83"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B13A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B6617"/>
     <w:rsid w:val="007D4241"/>
-    <w:rsid w:val="007D4302"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00806BFE"/>
-    <w:rsid w:val="00821917"/>
+    <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861539"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0088702B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B6B0A"/>
+    <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E74F9"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0E16"/>
+    <w:rsid w:val="008F53E1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00914E4C"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="0092234A"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00953B98"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C33A5"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E44DA"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A43B40"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A76EE7"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC1058"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD3876"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B24E65"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36609"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B45E56"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B578B0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA2D83"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD046E"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF79E2"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C15167"/>
-    <w:rsid w:val="00C36D72"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C431B8"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C91DA5"/>
+    <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5B32"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF681F"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D2408C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D73AF3"/>
+    <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D96904"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE0524"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E77AC4"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1C1B"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE4BB1"/>
+    <w:rsid w:val="00EF64E0"/>
+    <w:rsid w:val="00F07DA4"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F23D4F"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F76BB4"/>
+    <w:rsid w:val="00F528A6"/>
+    <w:rsid w:val="00F7556F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FB13B9"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC405D"/>
+    <w:rsid w:val="00FC41E1"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0104637A"/>
-    <w:rsid w:val="01B7B97F"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="02ACFB5F"/>
-[...18 lines deleted...]
-    <w:rsid w:val="6243BE10"/>
+    <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="66B4E202"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6D01F1BC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="7E14E1E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11682,50 +13800,51 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11786,127 +13905,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00EF64E0"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -12130,56 +14251,57 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00494D07"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -12201,51 +14323,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -12291,201 +14413,200 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C91DA5"/>
+    <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="1418"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="004641AE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
@@ -12547,118 +14668,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13643,51 +15764,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13815,162 +15936,181 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004641AE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="004641AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AC1058"/>
+    <w:rsid w:val="00F528A6"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellrutntljust">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00563CFC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -14251,59 +16391,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>5816</Characters>
+  <Pages>13</Pages>
+  <Words>1184</Words>
+  <Characters>6894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6473</CharactersWithSpaces>
+  <CharactersWithSpaces>8015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rollbeskrivningar infektionskliniken avdelning 27</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Jonatan Robertsson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>