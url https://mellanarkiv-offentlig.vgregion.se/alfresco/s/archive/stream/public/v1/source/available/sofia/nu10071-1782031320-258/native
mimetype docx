--- v1 (2026-02-25)
+++ v2 (2026-04-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="11863ECA" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00173B52" w:rsidP="006B266D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00173B52">
         <w:t xml:space="preserve">Rollbeskrivning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00173B52">
         <w:t>dagjour</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
@@ -167,159 +167,147 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ansvara för akuta händelser på avdelningen när avdelningsläkare har rast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E7B1E1" w14:textId="0836D358" w:rsidR="00C91C3A" w:rsidRPr="00B40C15" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Vid behov ta hjälp av mottagningsöverläkare alt</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> dagbakjour. Lunchtid tar man vid behov hjälp av dagbakjour.</w:t>
+        <w:t>Vid behov ta hjälp av mottagningsöverläkare alternativt dagbakjour. Lunchtid tar man vid behov hjälp av dagbakjour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349FE0FA" w14:textId="77CCEB6A" w:rsidR="00C91C3A" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Delta i avstämningsmöte kl</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 08:30 på mottagningen.</w:t>
+        <w:t>Delta i avstämningsmöte klockan 08:30 på mottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7486A14C" w14:textId="77777777" w:rsidR="00C91C3A" w:rsidRPr="00D43F0F" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00963E36">
         <w:t>Arbetsplats</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE6CF93" w14:textId="77777777" w:rsidR="00C91C3A" w:rsidRPr="00963E36" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963E36">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dagjoursrummet på mottagningen som ligger mellan dagbakjouren och akutsjuksköterskans rum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B63B0F" w14:textId="77777777" w:rsidR="00C91C3A" w:rsidRPr="00D43F0F" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00963E36">
         <w:t>Arbetstid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A045D48" w14:textId="77777777" w:rsidR="00C91C3A" w:rsidRPr="00963E36" w:rsidRDefault="00C91C3A" w:rsidP="00C91C3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
       </w:pPr>
       <w:r>
         <w:t>08:00 – 16:00. Måltidsuppehåll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11010C13" w14:textId="05EC7553" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00C91C3A">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57893C0D" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7">
+    <w:p w14:paraId="5B3E2687" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75B0919F" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7">
+    <w:p w14:paraId="4334F989" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61652BF6" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7">
+    <w:p w14:paraId="11A3F585" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -374,51 +362,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -431,51 +418,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="008A1817" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -653,61 +640,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E55BF1E" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7"/>
+    <w:p w14:paraId="54906B13" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A148BC2" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7">
+    <w:p w14:paraId="1FA30111" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FE48883" w14:textId="77777777" w:rsidR="00643CB7" w:rsidRDefault="00643CB7">
+    <w:p w14:paraId="21D957CC" w14:textId="77777777" w:rsidR="00D03B8D" w:rsidRDefault="00D03B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3243,51 +3230,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="488325752">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1469783250">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -3342,71 +3329,73 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00173B52"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="0020607A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B28C5"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
@@ -3421,98 +3410,100 @@
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00486D2D"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="0055123B"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D6652"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00626DA9"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00643CB7"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
@@ -3625,50 +3616,51 @@
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B45EC3"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B578B0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C431B8"/>
@@ -3678,50 +3670,51 @@
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C91C3A"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D03B8D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D96904"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
@@ -6279,51 +6272,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -6612,69 +6605,69 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>100</Words>
-  <Characters>762</Characters>
+  <Characters>765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rollbeskrivning dagjour</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>