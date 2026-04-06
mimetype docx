--- v1 (2026-02-25)
+++ v2 (2026-04-06)
@@ -1,844 +1,1492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="380B7396" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00F77759" w:rsidP="006B266D">
+    <w:p w14:paraId="061914D4" w14:textId="380B7396" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00F77759" w:rsidP="3855C3E5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t xml:space="preserve">InfCare </w:t>
       </w:r>
-      <w:r w:rsidR="00E30643">
+      <w:r w:rsidR="00E30643" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>Hepatit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498BA13D" w14:textId="4AB19CD2" w:rsidR="00B776F5" w:rsidRDefault="004B0F39" w:rsidP="00B776F5">
+    <w:p w14:paraId="55547D93" w14:textId="77777777" w:rsidR="00D6288B" w:rsidRPr="00B4262C" w:rsidRDefault="004B0F39" w:rsidP="00B4262C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="32CFE1D0">
+      <w:r w:rsidRPr="00B4262C">
         <w:t>Revidering i denna version</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB2AF9A" w14:textId="4DA72686" w:rsidR="002419E3" w:rsidRDefault="128135A0" w:rsidP="00ED63CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>Rubriker ändrade</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED63CD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E522B9" w14:textId="207DBD45" w:rsidR="002419E3" w:rsidRDefault="60F1A2E0" w:rsidP="00ED63CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>Provtagning ändrad</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED63CD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7533B349" w14:textId="12D2CAB3" w:rsidR="004B0F39" w:rsidRDefault="1AEC025A" w:rsidP="00ED63CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>Hepatit D nytillkommet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00ED63CD">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3716D3C0" w14:textId="61274F91" w:rsidR="00B456AF" w:rsidRPr="00B456AF" w:rsidRDefault="00B456AF" w:rsidP="00B456AF">
-[...7 lines deleted...]
-    <w:p w14:paraId="7CB3B786" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="009C2C0D" w:rsidRDefault="004B0F39" w:rsidP="00B776F5">
+    <w:p w14:paraId="7CB3B786" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00B4262C" w:rsidRDefault="004B0F39" w:rsidP="00B4262C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C2C0D">
+      <w:r w:rsidRPr="00B4262C">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E74ED73" w14:textId="08B9E2F4" w:rsidR="004B0F39" w:rsidRPr="009C2C0D" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2C0D">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>InfCare hepatit är ett nationellt kvalitetsregister för patienter med hepatit B och hepatit C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C65427" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="009C2C0D" w:rsidRDefault="004B0F39" w:rsidP="00B776F5">
+    <w:p w14:paraId="66C65427" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00B4262C" w:rsidRDefault="004B0F39" w:rsidP="00B4262C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C2C0D">
+      <w:r w:rsidRPr="00B4262C">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61975447" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="009C2C0D" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
+    <w:p w14:paraId="61975447" w14:textId="099F99B0" w:rsidR="004B0F39" w:rsidRPr="009C2C0D" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Uppföljning av hepatitpatienter; leverfunktion, behandling, behandlingsresultat.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppföljning av hepatitpatienter; </w:t>
+      </w:r>
+      <w:r w:rsidR="5B5C19FC">
+        <w:t xml:space="preserve">antal patienter, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leverfunktion, behandling, behandlingsresultat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750A8A45" w14:textId="3AD3DC50" w:rsidR="004B0F39" w:rsidRPr="005716AC" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
+    <w:p w14:paraId="3873E132" w14:textId="1C7BFCEA" w:rsidR="3855C3E5" w:rsidRDefault="004B0F39" w:rsidP="00ED63CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Data för egen klinik (och nationellt). </w:t>
+        <w:t>Data för egen klinik och nationellt</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED63CD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A961569" w14:textId="22A2F819" w:rsidR="004B0F39" w:rsidRPr="000D1ED3" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
+    <w:p w14:paraId="0A961569" w14:textId="22A2F819" w:rsidR="004B0F39" w:rsidRPr="000D1ED3" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B776F5">
+      <w:r w:rsidRPr="3855C3E5">
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hepatit B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC0030F" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00A41576" w:rsidRDefault="004B0F39" w:rsidP="000D1ED3">
+    <w:p w14:paraId="0281CE6D" w14:textId="77777777" w:rsidR="001303A5" w:rsidRDefault="0AA5C417" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Första besök infektionskliniken   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t xml:space="preserve">                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F07B7" w14:textId="4DA3A9DB" w:rsidR="003760C4" w:rsidRDefault="04268858" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t xml:space="preserve">Namn, </w:t>
+      </w:r>
+      <w:r w:rsidR="13D5FF77" w:rsidRPr="3855C3E5">
+        <w:t>personnummer</w:t>
+      </w:r>
+      <w:r w:rsidR="0F638305" w:rsidRPr="3855C3E5">
+        <w:t>, kön, födelseland</w:t>
+      </w:r>
+      <w:r w:rsidR="001303A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E09FA3" w14:textId="1AB81100" w:rsidR="003760C4" w:rsidRDefault="0F638305" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>HBV DNA, HBsAg kvant, HBeAg, antiHBe</w:t>
+      </w:r>
+      <w:r w:rsidR="001303A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E2A34A" w14:textId="2270E9B2" w:rsidR="003760C4" w:rsidRDefault="4E060C7A" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>AntiHAV, antiHCV, HIV</w:t>
+      </w:r>
+      <w:r w:rsidR="001303A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EC3AE7" w14:textId="60C20A15" w:rsidR="003760C4" w:rsidRDefault="4E060C7A" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>AntiHDV (om pos</w:t>
+      </w:r>
+      <w:r w:rsidR="6B42C9D5" w:rsidRPr="3855C3E5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>HDVRNA)</w:t>
+      </w:r>
+      <w:r w:rsidR="001303A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDF9676" w14:textId="0F09BF38" w:rsidR="35CC985E" w:rsidRDefault="4E060C7A" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>ASAT,</w:t>
+      </w:r>
+      <w:r w:rsidR="334EC20B" w:rsidRPr="3855C3E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t>ALAT, TPK</w:t>
+      </w:r>
+      <w:r w:rsidR="6B631F93" w:rsidRPr="3855C3E5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:t xml:space="preserve"> PK, albumin, bilirubin</w:t>
+      </w:r>
+      <w:r w:rsidR="001303A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E11147" w14:textId="2C04BD13" w:rsidR="3855C3E5" w:rsidRDefault="3855C3E5" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0207AAF0" w14:textId="47E38023" w:rsidR="0075383F" w:rsidRPr="001303A5" w:rsidRDefault="004B0F39" w:rsidP="001303A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
-        <w:rPr>
-[...342 lines deleted...]
-      <w:r w:rsidRPr="00625A51">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Obehandlade patienter</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00625A51">
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Hepatit C-behandling (DAA)</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="004C2A6E">
+        <w:t>Uppföljning utan behandling</w:t>
+      </w:r>
+      <w:r w:rsidR="0B5EB828" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> årligen/varannat år</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3453CDC8" w14:textId="77777777" w:rsidR="0075383F" w:rsidRDefault="5F13FBEF" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Namn, </w:t>
+      </w:r>
+      <w:r w:rsidR="1100EDD4">
+        <w:t>personnummer</w:t>
+      </w:r>
+      <w:r w:rsidR="70596B9F">
+        <w:t>, kön, födelseland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFF96D0" w14:textId="77777777" w:rsidR="000B2A59" w:rsidRDefault="004B0F39" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HBV DNA</w:t>
+      </w:r>
+      <w:r w:rsidR="5C0E55DF">
+        <w:t>, HBsAg kvant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0201CC56" w14:textId="77777777" w:rsidR="001303A5" w:rsidRDefault="6F6DF01F" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>HBeAg, Anti-HBe (vid förändring)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EF972D" w14:textId="77777777" w:rsidR="001303A5" w:rsidRDefault="004B0F39" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ALAT, TPK</w:t>
+      </w:r>
+      <w:r w:rsidR="577620A0">
+        <w:t>, albumin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4704FBE4" w14:textId="6A448D5A" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="001303A5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>Fibroscan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66699B7A" w14:textId="11EBA066" w:rsidR="00983F8B" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hepatit B NUC-behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C46DA" w14:textId="1DCD5864" w:rsidR="00983F8B" w:rsidRDefault="25ADED33" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00983F8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Namn, </w:t>
+      </w:r>
+      <w:r w:rsidR="3AFC56C7" w:rsidRPr="00983F8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>personnummer</w:t>
+      </w:r>
+      <w:r w:rsidR="597DD786" w:rsidRPr="00983F8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, kön, födelseland</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625A51">
-[...3 lines deleted...]
-      <w:r w:rsidR="004C2A6E">
+    </w:p>
+    <w:p w14:paraId="381BFE6F" w14:textId="69C4C0AE" w:rsidR="00983F8B" w:rsidRDefault="004B0F39" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HBV DNA</w:t>
+      </w:r>
+      <w:r w:rsidR="0D7D292F">
+        <w:t>, HBsAg kvant</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625A51">
-[...3 lines deleted...]
-      <w:r w:rsidR="004C2A6E">
+    </w:p>
+    <w:p w14:paraId="33098E97" w14:textId="3C20B092" w:rsidR="00983F8B" w:rsidRDefault="004B0F39" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>ALAT, ASAT, TPK</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="480FC6DE" w14:textId="77777777" w:rsidR="00FC45E4" w:rsidRDefault="13A61A16" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:t>Fibroscan/leverbiopsi, (båda värdena om de finns)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B082FD" w14:textId="777950B9" w:rsidR="00FC45E4" w:rsidRDefault="004B0F39" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>Läkemedel mot hepatit B</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7170931E" w14:textId="041AC644" w:rsidR="00FC45E4" w:rsidRDefault="011DFAF3" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...29 lines deleted...]
-        <w:t>Tidigare levertransplantation.</w:t>
+        <w:t>Startdatum behandling</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFB811B" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="0090654D">
-[...2 lines deleted...]
-        <w:ind w:left="993" w:right="0"/>
+    <w:p w14:paraId="60ECCCCA" w14:textId="1234D853" w:rsidR="00FC45E4" w:rsidRPr="00FC45E4" w:rsidRDefault="004B0F39" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC45E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Behandlingsavbrott, orsak</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54949A69" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="0090654D">
+    <w:p w14:paraId="42794616" w14:textId="52F33887" w:rsidR="004B0F39" w:rsidRDefault="004B0F39" w:rsidP="0032675A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behandlings</w:t>
+      </w:r>
+      <w:r w:rsidR="368DE403">
+        <w:t>avslut/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC45E4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF0FB5" w14:textId="5DAEA003" w:rsidR="3855C3E5" w:rsidRDefault="3855C3E5" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B15CC92" w14:textId="2BE89FCD" w:rsidR="00893863" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hepatit </w:t>
+      </w:r>
+      <w:r w:rsidR="0032675A">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="6F2FF2A4">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="70AF6E1C" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Första besök på infektions</w:t>
+      </w:r>
+      <w:r w:rsidR="5AAF52A7" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>klinik</w:t>
+      </w:r>
+      <w:r w:rsidR="70AF6E1C" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="70AF6E1C" w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F9233C" w14:textId="283659CB" w:rsidR="00893863" w:rsidRDefault="38A87066" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Namn, personnummer,</w:t>
+      </w:r>
+      <w:r w:rsidR="1A040592" w:rsidRPr="003358B4">
+        <w:t xml:space="preserve"> kön, födelseland</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B756DE9" w14:textId="5EE5929C" w:rsidR="00893863" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>HCV RN</w:t>
+      </w:r>
+      <w:r w:rsidR="1DB3D874" w:rsidRPr="003358B4">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="7006A6ED" w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00893863">
+        <w:t>genotyp</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67224629" w14:textId="4572C468" w:rsidR="00893863" w:rsidRDefault="7006A6ED" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">AntiHAV, HBsAg, </w:t>
+      </w:r>
+      <w:r w:rsidR="4A60FC87" w:rsidRPr="003358B4">
+        <w:t>antiHBc</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFDFCD6" w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">antiHBs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00893863">
+        <w:t>HIV</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EDE5C5" w14:textId="06249B9F" w:rsidR="00893863" w:rsidRDefault="092DEAAE" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>ASAT, ALAT, TPK, PK,</w:t>
+      </w:r>
+      <w:r w:rsidR="1DB3D874" w:rsidRPr="003358B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="54392BA4" w:rsidRPr="003358B4">
+        <w:t>albumin, bilirubin</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EECE1C" w14:textId="799FE517" w:rsidR="00893863" w:rsidRDefault="54392BA4" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Fibroscan</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B20AB7" w14:textId="540FB502" w:rsidR="00893863" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Tidigare behandling (startdatum – slutdatum)</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66359C75" w14:textId="092E661A" w:rsidR="004B0F39" w:rsidRPr="003358B4" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">Orsak </w:t>
+      </w:r>
+      <w:r w:rsidR="53527F1C" w:rsidRPr="003358B4">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve"> obehandlad, (sjukdomsdata, hepatitrelaterade diagnoser)</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B88EAD" w14:textId="1F55B76A" w:rsidR="007B3801" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3855C3E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hepatit C-behandling (DAA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16286260" w14:textId="77F223D6" w:rsidR="00403512" w:rsidRDefault="3B2122D4" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">Namn, </w:t>
+      </w:r>
+      <w:r w:rsidR="311A735D" w:rsidRPr="003358B4">
+        <w:t>personnummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003358B4">
+        <w:t xml:space="preserve">, kön, </w:t>
+      </w:r>
+      <w:r w:rsidR="00403512">
+        <w:t>födelseland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7297787D" w14:textId="77777777" w:rsidR="00403512" w:rsidRDefault="26E684EC" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Se ovan</w:t>
+      </w:r>
+      <w:r w:rsidR="624192BC" w:rsidRPr="003358B4">
+        <w:t xml:space="preserve"> provtagning om ännu inte utförd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF29EAC" w14:textId="77777777" w:rsidR="00403512" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Läkemedel mot hepatit C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C31016B" w14:textId="77777777" w:rsidR="00403512" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Behandlingstidens längd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9F962B" w14:textId="77777777" w:rsidR="00403512" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Behandlingsavbrott, orsak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EA6F0F" w14:textId="633E8640" w:rsidR="00403512" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003358B4">
+        <w:t>Behandlingsresultat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAED64B" w14:textId="46FDEC31" w:rsidR="008B5244" w:rsidRPr="008B5244" w:rsidRDefault="004B0F39" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD02DC">
+        <w:t>Tidigare levertransplantation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFB811B" w14:textId="51BB4894" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="7326D218" w:rsidP="0075383F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>Kompenserad/dekompenserad levercirros vid fibrosstadie 4 (F4) (ascites, esofagusvaricer, encefalopati).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54949A69" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00176067">
+      <w:r w:rsidRPr="3855C3E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>F0 – F3. Behandlingsavslut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F4916C" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="0090654D">
-      <w:pPr>
+    <w:p w14:paraId="63F4916C" w14:textId="2A53B063" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="00993132">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="0"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>ALAT, bilirubin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387BCFED" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="0090654D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E47BF6" w14:textId="14AF721B" w:rsidR="004B0F39" w:rsidRPr="00176067" w:rsidRDefault="004B0F39" w:rsidP="0090654D">
+    <w:p w14:paraId="420CB2CE" w14:textId="77777777" w:rsidR="00993132" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>F4. Behandlingsvecka 4 och behandlingsavslut</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00176067">
+        <w:t>F4</w:t>
+      </w:r>
+      <w:r w:rsidR="466B72B4" w:rsidRPr="00217205">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00176067">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217205">
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">Behandlingsvecka 4 och behandlingsavslut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F42107B" w14:textId="77777777" w:rsidR="00A51E25" w:rsidRDefault="004B0F39" w:rsidP="00A51E25">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t xml:space="preserve">ALAT, </w:t>
+      </w:r>
+      <w:r w:rsidR="2EE2A1E2" w:rsidRPr="00217205">
+        <w:t xml:space="preserve">ASAT, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217205">
+        <w:t>bilirubin, albumin, ALP, TPK, PK, kreatinin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E17FDA5" w14:textId="77777777" w:rsidR="00A51E25" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00176067">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00176067">
+      <w:r w:rsidRPr="00217205">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kontrollprovtagning 4 mån</w:t>
       </w:r>
-      <w:r w:rsidR="0090654D" w:rsidRPr="00176067">
+      <w:r w:rsidR="0090654D" w:rsidRPr="00217205">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ader</w:t>
       </w:r>
-      <w:r w:rsidRPr="00176067">
+      <w:r w:rsidRPr="00217205">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> efter behandlingsavslut </w:t>
       </w:r>
-      <w:r w:rsidRPr="00176067">
+    </w:p>
+    <w:p w14:paraId="1BD914DB" w14:textId="77777777" w:rsidR="00A51E25" w:rsidRDefault="004B0F39" w:rsidP="00A51E25">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>HCV RNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF043F5" w14:textId="0229E23E" w:rsidR="004B0F39" w:rsidRPr="00A51E25" w:rsidRDefault="004C2A6E" w:rsidP="00A51E25">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>Fibroscan (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F39" w:rsidRPr="00217205">
+        <w:t>F2 – F4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA1E204" w14:textId="776F7138" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412BDE11" w14:textId="289B3C77" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA5BD6B" w14:textId="2AC65FF4" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC0BE9F" w14:textId="76542E5E" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6895CA18" w14:textId="7600859D" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F40AE0E" w14:textId="1F6099FC" w:rsidR="004B0F39" w:rsidRPr="00217205" w:rsidRDefault="004B0F39" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EB0762" w14:textId="2ADA4036" w:rsidR="00D92DB4" w:rsidRDefault="00D92DB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00176067">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6417ED49" w14:textId="7F56473F" w:rsidR="00504067" w:rsidRDefault="739BF82A" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72C17">
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>HCV RNA</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00176067">
+        <w:t>Hepatit D</w:t>
+      </w:r>
+      <w:r w:rsidR="2F180732" w:rsidRPr="00217205">
+        <w:t xml:space="preserve">                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="3C17E2E5" w:rsidRPr="00217205">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve">Första besök på </w:t>
+      </w:r>
+      <w:r w:rsidR="69E5AF6B" w:rsidRPr="00217205">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>infektionsklinik</w:t>
+      </w:r>
+      <w:r w:rsidR="69E5AF6B" w:rsidRPr="00217205">
+        <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58743D12" w14:textId="77777777" w:rsidR="004B0F39" w:rsidRPr="00536A5A" w:rsidRDefault="004B0F39" w:rsidP="004B0F39">
-      <w:pPr>
+    <w:p w14:paraId="0D0CC17D" w14:textId="77777777" w:rsidR="00504067" w:rsidRDefault="2F180732" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
-      </w:pPr>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t xml:space="preserve">Namn, </w:t>
+      </w:r>
+      <w:r w:rsidR="3A78B4EF" w:rsidRPr="00217205">
+        <w:t>personnummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217205">
+        <w:t>, kön, födelseland</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="7C3AC1F2" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="004B0F39">
+    <w:p w14:paraId="18EDF556" w14:textId="77777777" w:rsidR="00504067" w:rsidRPr="00504067" w:rsidRDefault="08C8B80E" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>HDV</w:t>
+      </w:r>
+      <w:r w:rsidR="3BD12A27" w:rsidRPr="00217205">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217205">
+        <w:t>RNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11216EAF" w14:textId="77777777" w:rsidR="00504067" w:rsidRPr="00504067" w:rsidRDefault="5C192E59" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>HBV DNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB5B379" w14:textId="77777777" w:rsidR="00504067" w:rsidRPr="00504067" w:rsidRDefault="08C8B80E" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>HBsAg</w:t>
+      </w:r>
+      <w:r w:rsidR="3A0A23A6" w:rsidRPr="00217205">
+        <w:t xml:space="preserve"> kvant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217205">
+        <w:t xml:space="preserve">, antiHBc, antiHBs, </w:t>
+      </w:r>
+      <w:r w:rsidR="47FAA2D6" w:rsidRPr="00217205">
+        <w:t>HBeAg, antiHBe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38817189" w14:textId="77777777" w:rsidR="00504067" w:rsidRPr="00504067" w:rsidRDefault="2C1CF874" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>antiHAV, antiHCV, HIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D01F87" w14:textId="77777777" w:rsidR="00504067" w:rsidRPr="00504067" w:rsidRDefault="47FAA2D6" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t xml:space="preserve">ASAT, ALAT, TPK, PK, </w:t>
+      </w:r>
+      <w:r w:rsidR="4D83A626" w:rsidRPr="00217205">
+        <w:t>albumin, bilirubin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DF1059" w14:textId="553747F3" w:rsidR="1F086601" w:rsidRPr="00504067" w:rsidRDefault="1F086601" w:rsidP="00C1758B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:t>Fibroscan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2320A0B7" w14:textId="3F376908" w:rsidR="3855C3E5" w:rsidRPr="00217205" w:rsidRDefault="3855C3E5" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E049096" w14:textId="3A787445" w:rsidR="1D307A80" w:rsidRPr="00217205" w:rsidRDefault="1D307A80" w:rsidP="3855C3E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217205">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uppföljning utan behandling årligen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6501945F" w14:textId="77777777" w:rsidR="00B31488" w:rsidRDefault="1D307A80" w:rsidP="00504067">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HBV DNA, HBsAg kvant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D8E1BA" w14:textId="25D3D28E" w:rsidR="00B31488" w:rsidRDefault="1D307A80" w:rsidP="00504067">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HDV RNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F88181" w14:textId="77777777" w:rsidR="00B31488" w:rsidRDefault="50713A90" w:rsidP="00504067">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ALAT, TPK, PK, albumin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299068BB" w14:textId="12548ED7" w:rsidR="6ABFD95C" w:rsidRDefault="6ABFD95C" w:rsidP="00504067">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fibroscan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11010C13" w14:textId="1AB4996C" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="004B0F39">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3709615A" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8">
+    <w:p w14:paraId="6CFFE19C" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E59C179" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8">
+    <w:p w14:paraId="39D815A3" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A896365" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8">
+    <w:p w14:paraId="1E69C5F5" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -950,51 +1598,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00CC2BF6" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -1172,61 +1820,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E188406" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8"/>
+    <w:p w14:paraId="0795252A" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E5D0B37" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8">
+    <w:p w14:paraId="6E1FF19D" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60A005A2" w14:textId="77777777" w:rsidR="00C431B8" w:rsidRDefault="00C431B8">
+    <w:p w14:paraId="3BAE9934" w14:textId="77777777" w:rsidR="002A1991" w:rsidRDefault="002A1991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -1716,50 +2364,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06215F4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6370408A"/>
+    <w:lvl w:ilvl="0" w:tplc="2F620A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1828,51 +2591,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -1941,51 +2704,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2054,51 +2817,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2168,51 +2931,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2281,51 +3044,281 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C2398B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="837E1EEE"/>
+    <w:lvl w:ilvl="0" w:tplc="2F620A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347D6F56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8ED60F86"/>
+    <w:lvl w:ilvl="0" w:tplc="FEA6D342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2421,51 +3414,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2535,51 +3528,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2648,51 +3641,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2789,51 +3782,279 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45AF7AA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE6431FC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1F38D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0724FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="2F620A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2902,51 +4123,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51CF41C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21F05814"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1834" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2554" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3274" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4714" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5434" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6154" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6874" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7594" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3016,51 +4350,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3129,51 +4463,166 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67880F99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B7C98F6"/>
+    <w:lvl w:ilvl="0" w:tplc="2F620A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3242,51 +4691,166 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720E61F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33BAF544"/>
+    <w:lvl w:ilvl="0" w:tplc="2F620A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3355,51 +4919,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB7229A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44B42012"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3469,112 +5146,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555165083">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="77752350">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907374553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816144419">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010715744">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82379985">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="32001010">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="800811010">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1918400350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1120104860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="789979897">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1611665312">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1657802124">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1621447758">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="771632992">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1513834274">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="249698029">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1621447758">
+  <w:num w:numId="19" w16cid:durableId="532377923">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="75715017">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1810828803">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1667322474">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="131600744">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1863517679">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="216821502">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1360739986">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="771632992">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="27" w16cid:durableId="939919933">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1513834274">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="28" w16cid:durableId="223878786">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -3592,184 +5296,195 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000428C6"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2A59"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1ED3"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001303A5"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00176067"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00217205"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002419E3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1991"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="0032675A"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="003358B4"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003760C4"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00403512"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B0F39"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C2A6E"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504067"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00522D11"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005716AC"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
@@ -3800,283 +5515,495 @@
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
+    <w:rsid w:val="0075383F"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B3801"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00893863"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B5244"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="0090654D"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="0092234A"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00983F8B"/>
+    <w:rsid w:val="00993132"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41576"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A51E25"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B31488"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4262C"/>
     <w:rsid w:val="00B456AF"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B578B0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B776F5"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD02DC"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1758B"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C431B8"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC2BF6"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D6288B"/>
+    <w:rsid w:val="00D72C17"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D92DB4"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E30643"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6F5F0"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA0510"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA3015"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED63CD"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F07DA4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F77759"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6E7F"/>
     <w:rsid w:val="00FC41E1"/>
+    <w:rsid w:val="00FC45E4"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF0B56"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="011DFAF3"/>
+    <w:rsid w:val="01E9872B"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02F908CD"/>
+    <w:rsid w:val="04268858"/>
+    <w:rsid w:val="04295D71"/>
+    <w:rsid w:val="04321735"/>
+    <w:rsid w:val="04BB6924"/>
+    <w:rsid w:val="059079BF"/>
+    <w:rsid w:val="05E3F7B0"/>
+    <w:rsid w:val="06CB3109"/>
+    <w:rsid w:val="06CCFC47"/>
+    <w:rsid w:val="08C8B80E"/>
+    <w:rsid w:val="092DEAAE"/>
+    <w:rsid w:val="09CDCEC6"/>
+    <w:rsid w:val="0A48198B"/>
+    <w:rsid w:val="0A6634D2"/>
+    <w:rsid w:val="0AA5C417"/>
+    <w:rsid w:val="0ABB8954"/>
+    <w:rsid w:val="0ABDB451"/>
+    <w:rsid w:val="0B5EB828"/>
+    <w:rsid w:val="0B8FD836"/>
+    <w:rsid w:val="0D7D292F"/>
+    <w:rsid w:val="0F4D6E4E"/>
+    <w:rsid w:val="0F607FA8"/>
+    <w:rsid w:val="0F638305"/>
+    <w:rsid w:val="0F71C2DC"/>
+    <w:rsid w:val="1096F37E"/>
+    <w:rsid w:val="1100EDD4"/>
+    <w:rsid w:val="112604A3"/>
+    <w:rsid w:val="11807225"/>
+    <w:rsid w:val="128135A0"/>
+    <w:rsid w:val="128E866C"/>
+    <w:rsid w:val="12911BD4"/>
+    <w:rsid w:val="130485EF"/>
+    <w:rsid w:val="13A61A16"/>
+    <w:rsid w:val="13D5FF77"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="15716DE4"/>
+    <w:rsid w:val="157DBE45"/>
+    <w:rsid w:val="15D07B82"/>
+    <w:rsid w:val="15F9A879"/>
+    <w:rsid w:val="16758994"/>
+    <w:rsid w:val="171AB1BB"/>
+    <w:rsid w:val="172E9372"/>
+    <w:rsid w:val="1A040592"/>
+    <w:rsid w:val="1AEC025A"/>
+    <w:rsid w:val="1B459FBE"/>
+    <w:rsid w:val="1D307A80"/>
+    <w:rsid w:val="1D325BA5"/>
+    <w:rsid w:val="1DB3D874"/>
+    <w:rsid w:val="1EA0AAB4"/>
+    <w:rsid w:val="1EEDCEE0"/>
+    <w:rsid w:val="1F086601"/>
+    <w:rsid w:val="1FB933B4"/>
+    <w:rsid w:val="20A8DCE2"/>
+    <w:rsid w:val="21C10BD8"/>
+    <w:rsid w:val="21ECAC60"/>
+    <w:rsid w:val="2299A803"/>
+    <w:rsid w:val="23D8C97C"/>
+    <w:rsid w:val="247748D9"/>
+    <w:rsid w:val="24A5912A"/>
+    <w:rsid w:val="25ADED33"/>
+    <w:rsid w:val="2650BD1D"/>
+    <w:rsid w:val="26922DE3"/>
+    <w:rsid w:val="26E684EC"/>
+    <w:rsid w:val="26F2E0EF"/>
+    <w:rsid w:val="2706E32C"/>
+    <w:rsid w:val="27780030"/>
+    <w:rsid w:val="28AAC433"/>
+    <w:rsid w:val="2AC40A70"/>
+    <w:rsid w:val="2B88037F"/>
+    <w:rsid w:val="2BABCBC8"/>
+    <w:rsid w:val="2C1CF874"/>
+    <w:rsid w:val="2EE2A1E2"/>
+    <w:rsid w:val="2F180732"/>
+    <w:rsid w:val="30B8F014"/>
+    <w:rsid w:val="311A735D"/>
+    <w:rsid w:val="316B43D3"/>
+    <w:rsid w:val="32171CF9"/>
+    <w:rsid w:val="3241D69C"/>
+    <w:rsid w:val="327DF7D1"/>
+    <w:rsid w:val="334EC20B"/>
+    <w:rsid w:val="33EC6D13"/>
+    <w:rsid w:val="35BC34C0"/>
+    <w:rsid w:val="35CC985E"/>
+    <w:rsid w:val="36193948"/>
+    <w:rsid w:val="368DE403"/>
+    <w:rsid w:val="36C4E687"/>
+    <w:rsid w:val="375C15DB"/>
+    <w:rsid w:val="378A6EA9"/>
+    <w:rsid w:val="3855C3E5"/>
+    <w:rsid w:val="38A87066"/>
+    <w:rsid w:val="399F7D37"/>
+    <w:rsid w:val="3A0A23A6"/>
+    <w:rsid w:val="3A78B4EF"/>
+    <w:rsid w:val="3AFC56C7"/>
+    <w:rsid w:val="3B2122D4"/>
+    <w:rsid w:val="3BBA22B3"/>
+    <w:rsid w:val="3BD12A27"/>
+    <w:rsid w:val="3C17E2E5"/>
+    <w:rsid w:val="3D0B305D"/>
+    <w:rsid w:val="3D64404A"/>
+    <w:rsid w:val="3EE7FB51"/>
+    <w:rsid w:val="4082203D"/>
+    <w:rsid w:val="42980C42"/>
+    <w:rsid w:val="42CDB9A6"/>
+    <w:rsid w:val="43410233"/>
+    <w:rsid w:val="45E4B390"/>
+    <w:rsid w:val="466B72B4"/>
+    <w:rsid w:val="47657C27"/>
+    <w:rsid w:val="479B8204"/>
+    <w:rsid w:val="47FAA2D6"/>
+    <w:rsid w:val="4920EF8A"/>
+    <w:rsid w:val="494354E9"/>
+    <w:rsid w:val="4A60FC87"/>
+    <w:rsid w:val="4AB195CD"/>
+    <w:rsid w:val="4AECECEA"/>
+    <w:rsid w:val="4C3A5015"/>
+    <w:rsid w:val="4CCAC63B"/>
+    <w:rsid w:val="4D2B0C9A"/>
+    <w:rsid w:val="4D83A626"/>
+    <w:rsid w:val="4E060C7A"/>
+    <w:rsid w:val="4E2F660B"/>
+    <w:rsid w:val="4FA860EB"/>
+    <w:rsid w:val="4FEB1EAE"/>
+    <w:rsid w:val="501F2CAD"/>
+    <w:rsid w:val="50713A90"/>
+    <w:rsid w:val="509AB02F"/>
+    <w:rsid w:val="50BDDF9F"/>
+    <w:rsid w:val="5290947E"/>
+    <w:rsid w:val="53527F1C"/>
+    <w:rsid w:val="54392BA4"/>
+    <w:rsid w:val="55591395"/>
+    <w:rsid w:val="55612974"/>
+    <w:rsid w:val="56D10428"/>
+    <w:rsid w:val="5741897D"/>
+    <w:rsid w:val="577620A0"/>
+    <w:rsid w:val="5793CA59"/>
+    <w:rsid w:val="5827311C"/>
+    <w:rsid w:val="597DD786"/>
+    <w:rsid w:val="5AAF52A7"/>
+    <w:rsid w:val="5B5C19FC"/>
+    <w:rsid w:val="5C0E55DF"/>
+    <w:rsid w:val="5C192E59"/>
+    <w:rsid w:val="5C87D2D1"/>
+    <w:rsid w:val="5CD9946F"/>
+    <w:rsid w:val="5CEDA570"/>
+    <w:rsid w:val="5CFDFCD6"/>
+    <w:rsid w:val="5D070094"/>
+    <w:rsid w:val="5E7BFB92"/>
+    <w:rsid w:val="5F13FBEF"/>
+    <w:rsid w:val="60626629"/>
+    <w:rsid w:val="60F1A2E0"/>
+    <w:rsid w:val="624192BC"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65401ACE"/>
+    <w:rsid w:val="667C42AA"/>
+    <w:rsid w:val="6694C39B"/>
+    <w:rsid w:val="681F524B"/>
+    <w:rsid w:val="68485937"/>
+    <w:rsid w:val="68EF12A4"/>
+    <w:rsid w:val="69E5AF6B"/>
+    <w:rsid w:val="6ABFD95C"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B3177FB"/>
+    <w:rsid w:val="6B42C9D5"/>
+    <w:rsid w:val="6B631F93"/>
+    <w:rsid w:val="6BBC7763"/>
+    <w:rsid w:val="6C3AB55F"/>
+    <w:rsid w:val="6F23048D"/>
+    <w:rsid w:val="6F2FF2A4"/>
+    <w:rsid w:val="6F4F5E48"/>
+    <w:rsid w:val="6F6DF01F"/>
+    <w:rsid w:val="6FDB6EEA"/>
+    <w:rsid w:val="7006A6ED"/>
+    <w:rsid w:val="70596B9F"/>
+    <w:rsid w:val="70AF6E1C"/>
+    <w:rsid w:val="712127BB"/>
+    <w:rsid w:val="7194EC35"/>
+    <w:rsid w:val="7326D218"/>
+    <w:rsid w:val="734D4CF3"/>
+    <w:rsid w:val="739BF82A"/>
+    <w:rsid w:val="755BFABB"/>
+    <w:rsid w:val="76DFD9DF"/>
+    <w:rsid w:val="77094FE6"/>
+    <w:rsid w:val="771A079E"/>
+    <w:rsid w:val="7747FA0C"/>
+    <w:rsid w:val="78200D0C"/>
+    <w:rsid w:val="782090D2"/>
+    <w:rsid w:val="7860AD7E"/>
+    <w:rsid w:val="78EAF1C0"/>
+    <w:rsid w:val="7928B467"/>
+    <w:rsid w:val="79D4B98F"/>
+    <w:rsid w:val="7D45C79E"/>
+    <w:rsid w:val="7ED18A96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -6569,51 +8496,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -6900,71 +8827,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1560</Characters>
+  <Pages>3</Pages>
+  <Words>292</Words>
+  <Characters>2290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>InfCare hepatit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1751</CharactersWithSpaces>
+  <CharactersWithSpaces>2447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>InfCare hepatit</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>