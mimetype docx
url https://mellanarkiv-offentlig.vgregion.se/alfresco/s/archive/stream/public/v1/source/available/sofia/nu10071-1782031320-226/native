--- v1 (2026-02-25)
+++ v2 (2026-07-16)
@@ -1,132 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="71F99336" w:rsidR="00184167" w:rsidRDefault="00953D94" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00953D94">
         <w:t>Hepatit C</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00953D94">
         <w:t>behandling,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D94">
         <w:t>en lathund</w:t>
       </w:r>
       <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6D10AD66" w14:textId="2BA09368" w:rsidR="002C18AE" w:rsidRDefault="002C18AE" w:rsidP="002C18AE">
+    <w:p w14:paraId="6D10AD66" w14:textId="2BA09368" w:rsidR="002C18AE" w:rsidRDefault="002C18AE" w:rsidP="00D8532B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="4" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r>
-        <w:t>Genotyp 4 behandlas som genotyp 1</w:t>
+        <w:t>Genotyp 4 behandlas som genotyp 1.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="33D90124" w14:textId="4A43D4BF" w:rsidR="002C18AE" w:rsidRDefault="002C18AE" w:rsidP="00D8532B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genotyp 5 och 6 behandlas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Epclusa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D90124" w14:textId="4A43D4BF" w:rsidR="002C18AE" w:rsidRDefault="002C18AE" w:rsidP="002C18AE">
+    <w:p w14:paraId="270D88E3" w14:textId="274586AB" w:rsidR="002C18AE" w:rsidRDefault="002C18AE" w:rsidP="00D8532B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
       </w:pPr>
-      <w:r>
-        <w:t>Genotyp 5 och 6 behandlas med Epclusa</w:t>
+      <w:r w:rsidRPr="01EA5C99">
+        <w:t xml:space="preserve">Läkemedel </w:t>
       </w:r>
-      <w:r>
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="01EA5C99">
+        <w:t>Sovaldi</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="01EA5C99">
-        <w:t>Läkemedel Sovaldi och Zepatier ingår inte längre i något subventionsavtal</w:t>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="01EA5C99">
+        <w:t>Zepatier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="01EA5C99">
+        <w:t xml:space="preserve"> ingår inte längre i något subventionsavtal</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="7DDED65B" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00F1079D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="3FF4DEFB">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69829DBD" w14:textId="2775AA34" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00C0427A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Fr</w:t>
       </w:r>
       <w:r w:rsidR="00C0427A">
@@ -173,245 +203,290 @@
         <w:t>Hepatit C behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAF3536" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="008B063E" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B063E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Genotyp 1 och 4</w:t>
       </w:r>
       <w:r w:rsidRPr="008B063E">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B063E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Harvoni</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="510DA65C" w14:textId="77777777" w:rsidR="0071390A" w:rsidRDefault="0071390A" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-709" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289923B2" w14:textId="2DF2A76C" w:rsidR="00F1079D" w:rsidRPr="0023205D" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-709" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023205D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Genotyp 2 och 3 </w:t>
       </w:r>
       <w:r w:rsidR="0039765F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0023205D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Epclusa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7C6044CC" w14:textId="77777777" w:rsidR="0071390A" w:rsidRDefault="0071390A" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FB3DA8" w14:textId="13B4063E" w:rsidR="00F1079D" w:rsidRPr="009B4640" w:rsidRDefault="0039765F" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00F1079D" w:rsidRPr="284E6F43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>enotyp 5 och 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F1079D" w:rsidRPr="284E6F43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Epclusa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F1079D">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B670496" w14:textId="66DE02C2" w:rsidR="00127F51" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Vosevi endast vid eventuell relapsbehandling</w:t>
+        <w:t>Vosevi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> endast vid eventuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relapsbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0071390A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71154F61" w14:textId="77777777" w:rsidR="00127F51" w:rsidRDefault="00127F51" w:rsidP="00F54D0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="500DD786" w14:textId="4E57AE7B" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
-      <w:pPr>
+    <w:p w14:paraId="500DD786" w14:textId="4E57AE7B" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00312D87">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="284E6F43">
+        <w:ind w:left="993" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5C087582">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Maviret ska inte användas på grund av mycket höga kostnader</w:t>
+        <w:t>Maviret</w:t>
       </w:r>
-      <w:r w:rsidRPr="284E6F43">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5C087582">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska inte användas på grund av mycket höga kostnader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C087582">
         <w:rPr>
           <w:rFonts w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D7D3BA" w14:textId="77777777" w:rsidR="0039765F" w:rsidRPr="0039765F" w:rsidRDefault="0039765F" w:rsidP="00F54D0A">
+    <w:p w14:paraId="29D7D3BA" w14:textId="77777777" w:rsidR="0039765F" w:rsidRPr="0039765F" w:rsidRDefault="0039765F" w:rsidP="00312D87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="993" w:right="0" w:firstLine="709"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E121AC1" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
-      <w:pPr>
+    <w:p w14:paraId="3E121AC1" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00312D87">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44D29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stor noggrannhet avseende kontroll av eventuella interaktioner! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39845643" w14:textId="77777777" w:rsidR="00127F51" w:rsidRPr="00C44D29" w:rsidRDefault="00127F51" w:rsidP="00F54D0A">
+    <w:p w14:paraId="39845643" w14:textId="77777777" w:rsidR="00127F51" w:rsidRPr="00C44D29" w:rsidRDefault="00127F51" w:rsidP="00312D87">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="993" w:right="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5799273E" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00C44D29" w:rsidRDefault="00F1079D" w:rsidP="00F54D0A">
-      <w:pPr>
+    <w:p w14:paraId="5799273E" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00C44D29" w:rsidRDefault="00F1079D" w:rsidP="00312D87">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="0" w:firstLine="709"/>
+        <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44D29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Se PM: ”Kom ihåg information” inför DAA-behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29835A27" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00F1079D">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -447,51 +522,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC07E4">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Genotyp 1a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632C7FE0" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00F1079D">
+    <w:p w14:paraId="6607AF56" w14:textId="16A12FE7" w:rsidR="20E9DFA7" w:rsidRDefault="20E9DFA7" w:rsidP="20E9DFA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -555,149 +630,170 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78C74B18" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00981DFB" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1098CC76" w14:textId="3BDF5E02" w:rsidR="00F1079D" w:rsidRPr="00981DFB" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00981DFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Dekompenserad levercirros</w:t>
+              <w:t>Dekompenserad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00981DFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> levercirros</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50E87E58" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0243C7A5" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7D4EB7F7" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FF47352" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6FF8F39E" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CA6E4A4" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="699E4550" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3FF4DEFB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Epclusa </w:t>
+              <w:t>Epclusa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3FF4DEFB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3FF4DEFB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D5F0D1" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB4EA3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -913,137 +1009,151 @@
           <w:p w14:paraId="7619045F" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00981DFB" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38C9A134" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00981DFB" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A3A28ED" w14:textId="03263EEF" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00981DFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Dekompenserad levercirros</w:t>
+              <w:t>Dekompenserad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00981DFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> levercirros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1440C831" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="144CCD34" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61690FB7" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="168CD8CB" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34659A25" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38D75256" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Epclusa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="377E7F5D" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8 v</w:t>
@@ -1213,115 +1323,135 @@
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DCE20B4" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17C99B2B" w14:textId="3966E802" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB4EA3">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Dekompenserad levercirros</w:t>
+              <w:t>Dekompenserad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB4EA3">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> levercirros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C528B2D" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB4EA3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Epclusa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="75B20CEB" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AA68FD4" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72E8869D" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3FF4DEFB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Epclusa </w:t>
+              <w:t>Epclusa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3FF4DEFB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D8123A1" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12 v</w:t>
@@ -1416,51 +1546,51 @@
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4075"/>
         <w:gridCol w:w="965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w14:paraId="3C199285" w14:textId="77777777" w:rsidTr="00B73F30">
+      <w:tr w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w14:paraId="3C199285" w14:textId="77777777" w:rsidTr="516EFBD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F6BD7BD" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00617D3B" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617D3B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F0-F3</w:t>
             </w:r>
           </w:p>
@@ -1494,175 +1624,185 @@
           <w:p w14:paraId="6257B4BB" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00617D3B" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59BD451F" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00617D3B" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D119246" w14:textId="6D48FFE2" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00617D3B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Dekompenserad levercirros</w:t>
+              <w:t>Dekompenserad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00617D3B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> levercirros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3625635E" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5361E21E" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D2C71FC" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="284E6F43">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Harvoni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5D1DCFA0" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BB3095C" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E7AFF43" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB4EA3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Epclusa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F9F9C4F" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="393C5CFD" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
+          <w:p w14:paraId="26F189D1" w14:textId="2F1F7B9B" w:rsidR="4FAD14A1" w:rsidRDefault="4FAD14A1" w:rsidP="516EFBD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="516EFBD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>12 v</w:t>
+              <w:t>8v</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC82B07" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29279292" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12 v</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2EBB82" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -1742,175 +1882,188 @@
           <w:rFonts w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4075"/>
         <w:gridCol w:w="965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w14:paraId="03776260" w14:textId="77777777" w:rsidTr="00B73F30">
+      <w:tr w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w14:paraId="03776260" w14:textId="77777777" w:rsidTr="20E9DFA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7683F95A" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00320DC1" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
+          <w:p w14:paraId="7683F95A" w14:textId="71C3B643" w:rsidR="00F1079D" w:rsidRPr="00320DC1" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00320DC1">
+            <w:r w:rsidRPr="20E9DFA7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F0-F4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4001E41C" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2398EE19" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CF30C73" w14:textId="248D6FA0" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB4EA3">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Dekompenserad levercirros</w:t>
+              <w:t>Dekompenserad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB4EA3">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> levercirros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="533169AC" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="284E6F43">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Epclusa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="29AFD9C8" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A428F84" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4688AE31" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Epclusa</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="048F7595" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12 v</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E9E7833" w14:textId="77777777" w:rsidR="00F1079D" w:rsidRPr="00AB4EA3" w:rsidRDefault="00F1079D" w:rsidP="00B73F30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1932,85 +2085,85 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048F0EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>24 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40AA233F" w14:textId="70D0306E" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="002904A2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750BAE64" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F">
+    <w:p w14:paraId="2A3DC0E2" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73CE17B8" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F">
+    <w:p w14:paraId="6AD172C1" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39720AAA" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F">
+    <w:p w14:paraId="406B2E00" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2065,51 +2218,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -2343,61 +2495,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08318790" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F"/>
+    <w:p w14:paraId="08A3133C" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43699B91" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F">
+    <w:p w14:paraId="0751E472" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23134FDA" w14:textId="77777777" w:rsidR="000B450F" w:rsidRDefault="000B450F">
+    <w:p w14:paraId="327B9B0D" w14:textId="77777777" w:rsidR="006E6FA3" w:rsidRDefault="006E6FA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3000,50 +3152,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E64DD0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA5E094C"/>
+    <w:lvl w:ilvl="0" w:tplc="048EFC32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2689B1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C97AD45E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A478F9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="48C63B94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBFE07FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F102F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BCDE2958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7F60E25A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3112,51 +3377,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3225,51 +3490,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3339,51 +3604,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3452,51 +3717,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3857,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3706,51 +3971,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E156F91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A0899F4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3819,51 +4197,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3960,51 +4338,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484CBCD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF9C106C"/>
+    <w:lvl w:ilvl="0" w:tplc="675C95A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9BA8E1DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B3007750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7BCE4B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ECA2C1B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0A1C3346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4B9E4F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04B87DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E3909D0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4073,51 +4564,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4187,51 +4678,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E857D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44A032D6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4300,51 +4904,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FDDDDE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62CEEAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="2318A826">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="577CC6C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="75607D18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="94785B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B726BD08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B6C0368">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D28DD76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80441866">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="662AEA6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4413,51 +5130,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4526,51 +5243,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4639,116 +5356,132 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1909921896">
+  <w:num w:numId="1" w16cid:durableId="807864398">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="85466439">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="44986394">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1656108739">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367871050">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="739910959">
+  <w:num w:numId="24" w16cid:durableId="1694577153">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -4841,50 +5574,51 @@
     <w:rsid w:val="00272881"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002904A2"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C18AE"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D1C40"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00312D87"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039765F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B6C3D"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
@@ -4953,50 +5687,51 @@
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6FA3"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071390A"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A46D4"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
@@ -5049,50 +5784,51 @@
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953D94"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A31264"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
@@ -5146,50 +5882,51 @@
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D80C19"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D8532B"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6F51"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
@@ -5203,50 +5940,56 @@
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F1079D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54D0A"/>
     <w:rsid w:val="00F843E1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="20E9DFA7"/>
+    <w:rsid w:val="4FAD14A1"/>
+    <w:rsid w:val="516EFBD8"/>
+    <w:rsid w:val="56498F4C"/>
+    <w:rsid w:val="5C087582"/>
+    <w:rsid w:val="61DD4EE9"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -6068,51 +6811,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -6221,51 +6964,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -7512,51 +8255,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7825,51 +8568,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8157,70 +8900,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>152</Words>
-  <Characters>1066</Characters>
+  <Words>185</Words>
+  <Characters>1031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>147</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1191</CharactersWithSpaces>
+  <CharactersWithSpaces>1141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hepatit C-behandling, en lathund</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>