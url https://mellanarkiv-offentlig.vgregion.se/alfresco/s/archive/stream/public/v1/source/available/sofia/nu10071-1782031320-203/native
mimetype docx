--- v0 (2025-12-13)
+++ v1 (2026-04-26)
@@ -1,196 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19D54634" w14:textId="77777777" w:rsidR="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F35B05">
-[...19 lines deleted...]
-    <w:p w14:paraId="5A892771" w14:textId="311F86A8" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F10E5B" w:rsidP="007432D7">
+    <w:p w14:paraId="202C924F" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="00F30313" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc165545836"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc165545836"/>
       <w:r w:rsidRPr="00F30313">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Rollbeskrivningar infektionsmottagningen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5ABAF1A4" w14:textId="68D74041" w:rsidR="00F30313" w:rsidRDefault="007432D7" w:rsidP="007432D7">
+    <w:p w14:paraId="68F59EE3" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc165545837"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc165545837"/>
       <w:r>
         <w:t>Revidering i denna version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="450FF4F0" w14:textId="77777777" w:rsidR="00290CD2" w:rsidRDefault="00FD0ED6" w:rsidP="007A0D2F">
+    <w:p w14:paraId="31DD6187" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="165"/>
         </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rollbeskrivning sjuksköterskemottagning: Borttag av ventrikelsköljning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F34393" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="165"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rollbeskrivning hepatitsjuksköterska: Förtydligande av förstabesök samt antal mottagningar per vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53741579" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="165"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rollbeskrivning MRSA-sjuksköterskemottagning: Förtydligande antal mottagningar per vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768B034" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="165"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rollbeskrivning </w:t>
       </w:r>
-      <w:r w:rsidR="00C07345">
-        <w:t xml:space="preserve">sjuksköterskemottagning: Borttag av ventrikelsköljning. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>telefonsjuksköterska mottagning</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">Rollbeskrivning </w:t>
+        <w:t xml:space="preserve">: Tillägg av rådgivning med mottagningsöverläkare vid tillfälle, kontrollera funktionsbrevlådan samt hantera ärenden i SAMSA på eftermiddagen. Förtydligande </w:t>
       </w:r>
-      <w:r w:rsidR="00B457DE">
-[...58 lines deleted...]
-      <w:r w:rsidR="00F30313" w:rsidRPr="00F30313">
+      <w:r w:rsidRPr="00F30313">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7667E107" wp14:editId="409D03CE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D50C501" wp14:editId="5EA29EC3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -201,141 +157,143 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0A30CD45" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="003D37FD" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+                          <w:p w14:paraId="1C7A7022" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="003D37FD" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>13335</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7667E107" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3D50C501" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="0A30CD45" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="003D37FD" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+                    <w:p w14:paraId="1C7A7022" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="003D37FD" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -364,8015 +322,7089 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>13335</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_1314629194"/>
-      <w:bookmarkStart w:id="4" w:name="Rubrik"/>
+      <w:bookmarkStart w:id="2" w:name="_1314629194"/>
+      <w:bookmarkStart w:id="3" w:name="Rubrik"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:t>gällande att ta hand om det som finns i sjuksköterskekorgen</w:t>
+      <w:r>
+        <w:t>gällande att ta hand om det som finns i sjuksköterskekorgen.</w:t>
       </w:r>
-      <w:r w:rsidR="00F201BD">
-[...2 lines deleted...]
-      <w:r w:rsidR="0054184E">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298623E6" w14:textId="5B3C59CE" w:rsidR="007A0D2F" w:rsidRDefault="0097567D" w:rsidP="007A0D2F">
+    <w:p w14:paraId="763C8E48" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="165"/>
         </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rollbeskrivning </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">huvudsakliga arbetsuppgifter. </w:t>
+        <w:t xml:space="preserve">Rollbeskrivning jourmottagning, undersköterska/sjuksköterska: Förtydligande kring huvudsakliga arbetsuppgifter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178E31BF" w14:textId="123DEBAE" w:rsidR="007A0D2F" w:rsidRDefault="00EF5A4C" w:rsidP="007A0D2F">
+    <w:p w14:paraId="0C2B66BB" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="165"/>
         </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rollbeskrivning </w:t>
+        <w:t xml:space="preserve">Rollbeskrivning undersköterska/sjuksköterska, läkarmottagning: Tillägg av bokning av återbesök/telefontider inom två veckor. Förtydligande gällande lämnande av prover/odlingar till </w:t>
       </w:r>
-      <w:r w:rsidR="00C562B7">
-        <w:t>undersköterska/sjuksköterska</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kemlabb</w:t>
       </w:r>
-      <w:r w:rsidR="00891F8A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Förtydligande gällande lämnande av prover/odlingar till kemlabb. </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674674D2" w14:textId="6E5B7203" w:rsidR="00F30313" w:rsidRPr="007A0D2F" w:rsidRDefault="004E5632" w:rsidP="007A0D2F">
+    <w:p w14:paraId="7810D019" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="007A0D2F" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="165"/>
         </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rollbeskrivning </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">beroendeläkare under rubrik samband. </w:t>
+        <w:t xml:space="preserve">Rollbeskrivning sjuksköterska sprututbytet: Tillägg beroendeläkare under rubrik samband. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FC912E" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="380C49D1" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="00F30313" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc165545838"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc165545838"/>
       <w:r w:rsidRPr="00F30313">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="385A52F9" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="4A789EC8" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="00223776" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="164"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc165545839"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc165545839"/>
       <w:r w:rsidRPr="00223776">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Klara besked/direktiv på vad rollen innebär.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="7C2DFC4F" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="10703FEB" w14:textId="77777777" w:rsidR="00DC1E75" w:rsidRPr="00223776" w:rsidRDefault="00DC1E75" w:rsidP="00DC1E75">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="164"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223776">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att klargöra för ny personal vad rollen innebär.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B356B72" w14:textId="77777777" w:rsidR="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="6915836D" w14:textId="23487B81" w:rsidR="00BE4BD6" w:rsidRPr="00C84E00" w:rsidRDefault="003E49B7" w:rsidP="00C84E00">
+      <w:pPr>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1636217950"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="53276009" w14:textId="26BA0C92" w:rsidR="00A165AE" w:rsidRPr="00E43ABF" w:rsidRDefault="00A56FFF" w:rsidP="00E43ABF">
+        <w:p w14:paraId="22D3052A" w14:textId="77777777" w:rsidR="00735D92" w:rsidRPr="00E43ABF" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F474C7">
             <w:rPr>
               <w:rStyle w:val="Rubrik2Char"/>
             </w:rPr>
-            <w:t>Innehåll</w:t>
-[...5 lines deleted...]
-            <w:t>sförteckning</w:t>
+            <w:t>Innehållsförteckning</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="289C0985" w14:textId="615FD45A" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="1479D74E" w14:textId="5E22F22F" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545840" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterskemottagning</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545840 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0525FB67" w14:textId="00CA837D" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="214583E9" w14:textId="2B5E4188" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545841" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hepatitsjuksköterska</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545841 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D2A47DB" w14:textId="550DCB59" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="02E23A72" w14:textId="058A0A57" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545842" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>MRSA-sjuksköterskemottagning</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545842 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A136131" w14:textId="42E25BC1" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="3BE8CEC1" w14:textId="7EC57417" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545843" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Telefonsjuksköterska mottagning</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545843 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54847D53" w14:textId="79DE54C0" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="6D508373" w14:textId="3BBC88D2" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545844" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Jourmottagning, undersköterska/sjuksköterska</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545844 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79C8C1F9" w14:textId="21633B89" w:rsidR="00A165AE" w:rsidRDefault="00047615" w:rsidP="00E43ABF">
+        <w:p w14:paraId="44CFD29B" w14:textId="1A623CB8" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">Läkarmottagning, </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc165545845" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ndersköterska/sjuksköterska</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545845 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25C67215" w14:textId="4383FBCD" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="73CF59A6" w14:textId="77040902" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545846" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Resevaccinationsmottagning</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545846 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49135696" w14:textId="4F1D918E" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="74AF313C" w14:textId="086893E4" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545847" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bokning/administration</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545847 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05ED92DC" w14:textId="3243B233" w:rsidR="00A165AE" w:rsidRDefault="00000000" w:rsidP="00E43ABF">
+        <w:p w14:paraId="0000B56D" w14:textId="6987EC18" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="1134" w:hanging="141"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc165545848" w:history="1">
-            <w:r w:rsidR="00A165AE" w:rsidRPr="00216716">
+            <w:r w:rsidRPr="00216716">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterska sprututbytet</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc165545848 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D3665">
+            <w:r w:rsidR="00FB7106">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00A165AE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="591C4B51" w14:textId="0627B7A6" w:rsidR="00A56FFF" w:rsidRDefault="00A56FFF" w:rsidP="00E43ABF">
+        <w:p w14:paraId="363CB5FE" w14:textId="77777777" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
           <w:pPr>
             <w:ind w:left="1134" w:hanging="141"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="30645721" w14:textId="77777777" w:rsidR="00A56FFF" w:rsidRPr="00F30313" w:rsidRDefault="00A56FFF" w:rsidP="00F30313">
+    <w:p w14:paraId="521EAF3C" w14:textId="77777777" w:rsidR="00735D92" w:rsidRPr="00F30313" w:rsidRDefault="00735D92" w:rsidP="00735D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516E9D08" w14:textId="77777777" w:rsidR="00A165AE" w:rsidRDefault="00A165AE">
+    <w:p w14:paraId="7E356FE1" w14:textId="77777777" w:rsidR="00735D92" w:rsidRDefault="00735D92" w:rsidP="00735D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161779D3" w14:textId="1463BDA2" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="26EBE8EE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00223776" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc165545840"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc165545840"/>
       <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
         <w:t>Sjuksköterskemottagning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8226" w:type="dxa"/>
+        <w:tblInd w:w="985" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8226"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7DB81B56" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4353B79F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Behovet/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yftet med rollen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0F9CE938" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFDA483" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Att ge patienterna bra omvårdnad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0554EC02" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="11ABC298" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ansvar och befogenheter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="51161B50" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EEB157" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se till att patienterna får den vård och behandling de är ordinerade. Ta hjälp av annan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>undersköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om någon uppgift tar längre tid än beräknat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="47821B37" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5822BB8E" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudsakliga arbetsuppgifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="3AC5AA31" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="655AE4A5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ge gammaglobulin intravenöst eller subkutant till immunbristpatient. Information och stöd. Upplärning SCIG-behandling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B027BB6" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaccination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5950D2ED" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MRB-screening av vårdpersonal, känd MRB-bärare eller anhörig till bärare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB8B7D3" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HIV-test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2570D872" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Utdelning av läkemedel i dosett till patient med tuberkulosbehandling. Information och stöd. Provtagning. Inducerad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sputa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752C4921" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Smittspårning tuberkulos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFE6E46" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Provtagning av HIV-patient.  Rådgivning, information och stöd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D953DD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hepatit C förstabesök. Information om blodsmitta, förhållningsregler, samt provtagning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4973165B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mätning av leverns elasticitet med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Fibroscan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2D8F6D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Övervakning efter leverbiopsi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E437CA" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="000000B5" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Start av hepatit B + C-behandling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3D2F80" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Såromläggning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555429B9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Antibiotika intravenöst.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D19173" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Faecesinstallation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="58002892" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1EE33B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övrigt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2F038166" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19215696" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Lunch klockan 11:30 - 12:15, 45 minuter.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="5EECB752" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3487F5C8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samband </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6184DC9E" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A41B170" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Mottagningsläkare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0540D7B4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3302AB33">
+              <w:t>Sekreterare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239FC8D8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Röntgen och ultraljud.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E8BFA4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Kurator.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530CC0C2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:t>Vårdcentral</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4BA593" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:t>Hemsjukvård</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101BBCBD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Migrationsverket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13246B51" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Kriminalvård.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7735AEEE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tolkförmedlingen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2F04FE20" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4110727D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Avgränsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2BD301C4" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D95EDDC" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Såromläggning efter ett läkarbesök görs i huvudsak av den </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>undersköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som är ansvarig för läkar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mottagning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58F784F5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00223776" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc165545841"/>
+      <w:r w:rsidRPr="00F30313">
+        <w:t>Hepatitsjuksköterska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="02C1472A" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6C7E2B70" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA94B7A" w14:textId="0AE8B1EA" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="2AB49328" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Behovet/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A0D2F">
+              <w:t>Behovet</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t>/s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="158A9303" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="47746A8C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD3C071" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="007A0D2F">
+          <w:p w14:paraId="3F555396" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Att ge patienterna bra omvårdnad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="475AAB6D" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="1F257C1B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="00368A0C" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="58285A85" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="55579C4A" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="146FBF71" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C6F4FDC" w14:textId="0D53C2E0" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="007A0D2F">
+          <w:p w14:paraId="7C16DED6" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se till att patienterna får den vård och behandling de är ordinerade. Ta hjälp av annan </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> om någon uppgift tar längre tid än beräknat.</w:t>
+              <w:t>Omhändertagande av hepatitpatienter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="136D8285" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="676BE0D1" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1395FB" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="1E1003BB" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="5EEC7AC6" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="02CC5C10" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B34F4F7" w14:textId="37AF3D27" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="309CA17F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ge gammaglobulin </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Upplärning SCIG-behandling.</w:t>
+              <w:t>Förstabesök hepatit C.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A6A0F6" w14:textId="534E089D" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="03EC4A60" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...205 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Övervakning efter leverbiopsi.</w:t>
+              <w:t>Information och undervisning om hepatit B och C.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439C9FA1" w14:textId="7941A4E8" w:rsidR="00F30313" w:rsidRPr="000000B5" w:rsidRDefault="00F30313" w:rsidP="000000B5">
+          <w:p w14:paraId="1AEDF20F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Start av hepatit B + C</w:t>
-[...5 lines deleted...]
-              <w:t>behandling.</w:t>
+              <w:t>Provtagning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA4B622" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="356BF13B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Fibroscan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09123EBA" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ansvarar för bokning av patienter från planeringslistan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFD1454" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppdaterar rutiner och PM. Beställer informationshäften.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FAD10C5" w14:textId="77777777" w:rsidR="00F54A60" w:rsidRDefault="00F11B1E" w:rsidP="00F54A60">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Såromläggning.</w:t>
+              <w:t>Deltar i hepatitutbildningar/möten.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BEC1D9A" w14:textId="70936231" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="73AB042E" w14:textId="363F264C" w:rsidR="00F11B1E" w:rsidRPr="00F54A60" w:rsidRDefault="00F11B1E" w:rsidP="00F54A60">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Antibiotika </w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Har huvudansvar för att uppgifter i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Faecesinstillation</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>InfCare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> stämmer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6FA7D4C0" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="66115DE1" w14:textId="77777777" w:rsidTr="009C043F">
+        <w:trPr>
+          <w:trHeight w:val="171"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="312EE8DB" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="74F49552" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="67FFC8C0" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="73015566" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1499B6A0" w14:textId="367F9612" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="434B71A8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:i/>
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Lunch </w:t>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="3AFC6C4B">
+              <w:t>Lunch klockan 11:30 – 12:15, 45 minuter.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="13EDD1DA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4054099B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Två Hepatit-mottagningar per månad eller efter behov under september till maj.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="626E62F1" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="584DEB2D" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC56988" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="15361EF2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4165D4CE" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="43A4DB51" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD69DE7" w14:textId="5F4E5460" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="4043FF34" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Mottagningsläkare</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Tolkförmedling.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27748568" w14:textId="5B07D325" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="0BA25046" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Mottagningsläkare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEE53DC" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:t>Kurator</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E14153D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:t>Kriminalvård</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337F7172" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Röntgen och ultraljud</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ultraljud.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C2E9C21" w14:textId="563C1E56" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="3B2FE34D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
-[...51 lines deleted...]
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Migrationsverket</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Migrationsverket.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246CBBF6" w14:textId="5AB60D68" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="372FE65A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Kriminalvård</w:t>
-[...22 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Primärvård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2B067C8E" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="626740E3" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA1C4C4" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="267E9D5A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="198BA89F" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="303E8729" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32E5160C" w14:textId="42834DD3" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="2E313156" w14:textId="1D692345" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30313">
-[...39 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:t>Vid hög arbetsbelastning utförs provtagning av sjuksköterska/undersköterska på labb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1957841C" w14:textId="200F1818" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="69D3FE58" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D156A1" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00223776" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc165545841"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc165545842"/>
       <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>Hepatitsjuksköterska</w:t>
+        <w:t>MRSA-sjuksköterskemottagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="702C8A14" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6F90AD73" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4D73D7D9" w14:textId="581F4E3D" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="6DF51E1A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Behovet</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">yftet med rollen </w:t>
+              <w:t xml:space="preserve">Behovet/Syftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3824A70D" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6ADF4E58" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77BA10D5" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00B13148">
+          <w:p w14:paraId="1C5B0519" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="170"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Att ge patienten bra omvårdnad.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F30313">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="5EF95FB1" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4E4DBB8E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7129784F" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="13CD8400" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="5E103370" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="58BD9630" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD8DFD8" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00B13148">
+          <w:p w14:paraId="17212256" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="172"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F30313">
-[...3 lines deleted...]
-              <w:t>Omhändertagande av hepatitpatienter.</w:t>
+            <w:r>
+              <w:t>Omhändertagande och bedömning av patienter som är MRSA-bärare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2EF85C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="172"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bedömning av remisser.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFAC753" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="172"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signeringsrätt av provsvar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3C6C0262" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7D96AC8D" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9244F4" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="7C37A3DF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2DB91E5B" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="1661814B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A436DB" w14:textId="4592075A" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="186697E2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Förstabesök hepatit C</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Förstabesök för remisspatienter. Tillsammans med läkare vid behov.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D92D73" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="32DD79EA" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Smittspårning vid behov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759AE46A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Svara utgående provsvar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5239B19D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Smittskyddsanmälan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5FBEA9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Planera patientens uppföljning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16221F15" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Information till patienter och anhöriga.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360F1942" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Delta i MRB-möte.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45743CED" w14:textId="77777777" w:rsidR="00046630" w:rsidRDefault="00F11B1E" w:rsidP="00046630">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Provtagning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B460E7" w14:textId="77777777" w:rsidR="00046630" w:rsidRDefault="00F11B1E" w:rsidP="00046630">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ansvarar för bokning av patienter från planeringslistan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235AF880" w14:textId="24D6A63E" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00046630">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Identifiera behov av, samt planera för eradikeringsbehandling tillsammans med PAL.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73FC0596" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Information och undervisning om hepatit B och C.</w:t>
+              <w:t>Bedöma inför avskrivning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB16FF8" w14:textId="038E3EDA" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="266F4973" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Provtagning</w:t>
-[...94 lines deleted...]
-              <w:t>För in uppgifter i InfCare.</w:t>
+              <w:t>Uppdatera PM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="553C28A8" w14:textId="77777777" w:rsidTr="0054184E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="5087C9E2" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="31CE5FC0" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="35A9DCC9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="1CFA4120" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="61A3CAE6" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FF0A20C" w14:textId="2E170E72" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="0458CC28" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="168"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>En mottagning per vecka under september till maj.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9CC0F8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="168"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Lunch</w:t>
-[...53 lines deleted...]
-              <w:t>n mottagning per vecka under september till maj.</w:t>
+              <w:t>Lunch klockan 11:30 -12:15, 45 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="0DF8DE01" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="50F64E5B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="47A1319B" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="63ABCD78" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="254300C1" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="53031EBD" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6985E9" w14:textId="7FC3DF8F" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="1428EA21" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Tolkförmedling</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>MRSA-ansvarig läkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E43024E" w14:textId="186476EC" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="00AAAB24" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Smittskyddsenheten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E742B91" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Vårdhygien.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B828F4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Primärvården.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6907DE5C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Mottagningsläkare</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Tolkförmedling.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316A5B9C" w14:textId="61330CE1" w:rsidR="725028DB" w:rsidRDefault="725028DB" w:rsidP="0054184E">
+          <w:p w14:paraId="6DEA5D1D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="3AFC6C4B">
-[...34 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t>Ultraljud</w:t>
-[...42 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Kommunal hemsjukvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="63654843" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7537E782" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1680B9D1" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="39BF2695" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Avgränsning</w:t>
+              <w:t xml:space="preserve">Avgränsning </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6328F884" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="70C08E84" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F921B2A" w14:textId="3FBDD3B2" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00D129A3">
+          <w:p w14:paraId="7CB96E11" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30313">
-[...27 lines deleted...]
-              <w:t>b.</w:t>
+            <w:r>
+              <w:t>Patient med riskfaktorer eller riskyrken bokas till läkare och MRSA-sjuksköterska vid nybesök.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15F094D0" w14:textId="77777777" w:rsidR="00A165AE" w:rsidRDefault="00A165AE">
+    <w:p w14:paraId="26284009" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712D6A44" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAB48F3" w14:textId="0D9B3297" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="76529A1A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00223776" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc165545842"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc165545843"/>
       <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>MRSA-sjuksköterskemottagning</w:t>
+        <w:t>Telefonsjuksköterska mottagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2A32E1D8" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="38E5634C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1A9780" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="59EECAC2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Behovet/Syftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3D09015F" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6D23A8DB" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D0ED4DC" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="531F26E3" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Att ge patienten bra omvårdnad.</w:t>
+              <w:t>Vara tillgänglig för patienten.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4729F637" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="20976526" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1D866052" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="0C11C3F6" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="796238DA" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="64A0A967" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754A554A" w14:textId="1DAE99A8" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="3AFC6C4B">
+          <w:p w14:paraId="6B101FCB" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Omhändertagande och bedömning av patienter som är MRSA-bärare.</w:t>
-[...31 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Telefonrådgivning. Administrativa uppgifter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="5B40752A" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="5F1C94A0" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="482C0173" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="028FBB99" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="698CAEEA" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4CA4674C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52DBA4AC" w14:textId="706F2EB3" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="667EB93C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Förstabesök för remisspatienter utan riskfaktorer</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Rådgivning om olika sjukdomstillstånd.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F494136" w14:textId="18683898" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="26950DFD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...69 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Bedöma inför avskrivning</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ombokning/avbokning av tider till läkare eller sjuksköterska.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EAD4DC0" w14:textId="75A48591" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="3F46588F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Uppdatera PM</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Resevaccinationsrådgivning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C041E4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Boka in jourfall efter konsultation med mottagningsöverläkare (MÖL)/ bakjour.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AC766F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vid patientförfrågan om sjukskrivning eller recept skickas bevakning till PAL.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D48596A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Rådgivning med mottagningsöverläkare vid tillfälle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9B103A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hantera ärenden i 1177 då sekreterare inte kan åtgärda ärendet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26CA36F2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kontrollera funktionsbrevlådan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AAAC65" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hantera ärenden i SAMSA på eftermiddagar, samt då SAMSA-ansvarig på avdelning 27 inte är i tjänst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2B8019DA" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="722874CD" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="551F43FD" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="5A1BA8D2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="293FFEFE" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="10617DF0" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C6C8AF9" w14:textId="33A647BC" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="131E36C4" w:rsidP="009019CA">
+          <w:p w14:paraId="1515C7A0" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="000E6D90" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="173"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">En </w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Telefontid enligt Telia ACE.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1C56F0" w14:textId="50CF48B8" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="009019CA">
+          <w:p w14:paraId="7F97EF02" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="000E6D90" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="173"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ta hand om det som finns i sjuksköterskekorgen och åtgärda. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B90E2D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="000E6D90" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="173"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Lunch </w:t>
-[...20 lines deleted...]
-              <w:t>, 45 minuter.</w:t>
+              <w:t>Lunch klockan 12:15-13:00, 45 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2E94FFC5" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4CCD75FA" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="17262CE5" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="07290C67" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="20C90718" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="609E66C3" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2524F359" w14:textId="0D1AC0BB" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00C2441F">
+          <w:p w14:paraId="0133D842" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Migrationsverket</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFC06B0" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kriminalvård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9955F2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sekreterare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3482F936" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kommunal primärvård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9F4D5C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>MRSA-ansvarig läkare</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Tolkförmedlingar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15985B73" w14:textId="566079B5" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00C2441F">
+          <w:p w14:paraId="3D677380" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Smittskyddsenheten</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Röntgen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F91483" w14:textId="29C713FD" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00C2441F">
+          <w:p w14:paraId="44C6CE5D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Vårdhygien</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Andra kliniker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E948EE0" w14:textId="5556A7C0" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00C2441F">
+          <w:p w14:paraId="19E7AFF6" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Primärvårde</w:t>
-[...2 lines deleted...]
-              <w:t>n.</w:t>
+              <w:t>Apoteket</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A5AB31" w14:textId="6E980950" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00C2441F">
+          <w:p w14:paraId="6856329A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Tolkförmedling</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Smittskyddet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="643A046F" w14:textId="59AA2E8F" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="32A1DD21" w:rsidP="00C2441F">
+          <w:p w14:paraId="4DE02DAA" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3AFC6C4B">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:t>Primärvård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C44A5EE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Sjukvårdsrådgivningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3382B5E7" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="22EF408B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="51909A77" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="37D935BC" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avgränsning </w:t>
+              <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="7F344B9C" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4520D7FA" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38891D42" w14:textId="325B5559" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="4F8BE6C4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A24467C" w14:textId="77777777" w:rsidR="00A165AE" w:rsidRDefault="00A165AE" w:rsidP="00223776">
-[...4 lines deleted...]
-    <w:p w14:paraId="7C8ECEA9" w14:textId="77777777" w:rsidR="00A165AE" w:rsidRDefault="00A165AE">
+    <w:p w14:paraId="180A6571" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc252789053"/>
     </w:p>
-    <w:p w14:paraId="460D643D" w14:textId="0CB0FAB6" w:rsidR="00F30313" w:rsidRPr="00223776" w:rsidRDefault="00F30313" w:rsidP="00223776">
+    <w:p w14:paraId="46C184A4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00223776" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc165545843"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc165545844"/>
       <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>Telefonsjuksköterska mottagning</w:t>
+        <w:t>Jourmottagning,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30313">
+        <w:t>undersköterska/sjuksköterska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="37E166EF" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6DA15F0B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACB64A9" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="090A5D13" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behovet/Syftet med rollen </w:t>
+              <w:t>Behovet/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="1785215D" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2F638F01" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D36B9DC" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00012B6A">
+          <w:p w14:paraId="62C80B3A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30313">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00F30313">
+            <w:r>
+              <w:t>Ge patienten snabb och bra omhändertagande.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3302AB33">
               <w:rPr>
                 <w:i/>
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4966AA2A" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4457FA61" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="695DAA99" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="1971F886" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="0C91F0E5" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7651836C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029AED65" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00012B6A">
+          <w:p w14:paraId="7E2D42F0" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Svara i telefon under telefontiden. Utföra administrativa uppgifter under hela dagen.</w:t>
+              <w:t>Omhändertagande och bedömning av akuta och subakuta jourfall.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296DDA04" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ta hjälp av annan sjuksköterska/undersköterska om man ser att patienterna får vänta på till exempel provtagning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2264AF1E" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="1899BD55" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="55D33352" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="302BBA60" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6F25DA14" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="11348663" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B9ED064" w14:textId="578D8129" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="2DA36F93" w14:textId="1A006D92" w:rsidR="00DC5EE4" w:rsidRDefault="00DC5EE4" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...152 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Rådgivning med </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planering av dagen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">läkare </w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>kl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 8.30 tillsammans med jour och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subläkare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. Mottagningsöverläkare (MÖL) och dagbakjour. Kontinuerlig avstämning med MÖL eller jourläkare under dagen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CEE9552" w14:textId="625721E5" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="45D16F5F">
+          <w:p w14:paraId="711FBAB4" w14:textId="3E7CBA6F" w:rsidR="00DC5EE4" w:rsidRDefault="00DC5EE4" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="55573CDA">
+              <w:t>Koordinerar fördelningen av undersökningsrum.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72598E21" w14:textId="71FC24E1" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Hantera ärenden i 1177 Mina vårdkontakter</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Kontroll </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>NEWS..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Vid behov, ta akuta prover.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D243606" w14:textId="43BC42EE" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="39900098" w:rsidP="45D16F5F">
+          <w:p w14:paraId="70AE857E" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Kontrollera funktionsbrevlådan</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Efter ordination tas eventuella prover, blododling, såromläggning, O2, sätta PVK, infusion eller antibiotika, samt assistera vid lumbalpunktion.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76DF49F9" w14:textId="3F29C7F9" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="64B336AE" w:rsidP="45D16F5F">
+          <w:p w14:paraId="72441633" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Hantera ärenden i SAMSA på </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Om patienten blir inlagd. Öppna inskrivning </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve"> (mån</w:t>
-[...35 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, skriv in åtgärderna under ”AKUTENS RAPPORT”. Skriv in mätvärden. Rapportera. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3914A43B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ansvarar för att arbetet med jourpatienter flyter på och delegerar uppgifter vid behov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67ED2F17" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om patienten åker hem kontrolleras att inga infarter finns kvar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="299E3AEF" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4C6389F3" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2C1E97" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="27142F33" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6620DC0B" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="783B2280" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24ABBA0E" w14:textId="26646951" w:rsidR="00F30313" w:rsidRPr="000E6D90" w:rsidRDefault="00F30313" w:rsidP="000E6D90">
+          <w:p w14:paraId="21B001A0" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
-              <w:pStyle w:val="Liststycke"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="350" w:right="0"/>
-[...59 lines deleted...]
-              <w:ind w:left="350" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunch </w:t>
+            </w:r>
             <w:r>
-              <w:t>Lunch</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D129A3">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
               <w:t>klockan</w:t>
             </w:r>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> 12</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D129A3">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
+              <w:t>15-13</w:t>
+            </w:r>
             <w:r>
-              <w:t>15-13</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D129A3">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidRPr="3AFC6C4B">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
             <w:r>
-              <w:t>00</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E6D90">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+              </w:rPr>
               <w:t>, 45 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2E7DABA7" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="27A784FC" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="15A67907" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="0FA77E5E" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="73051B98" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0E26190F" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="262F02A8" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="000E6D90">
+          <w:p w14:paraId="60A59129" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Röntgen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ABEB506" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Akuten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11338CEF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Migrationsverket</w:t>
+              <w:t>Avdelning 27 och övriga avdelningar.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA0AFC7" w14:textId="6973F19E" w:rsidR="47541AD0" w:rsidRDefault="47541AD0" w:rsidP="000E6D90">
+          <w:p w14:paraId="01B279EE" w14:textId="4843AF6D" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3AFC6C4B">
-              <w:t>Kriminalvård</w:t>
+            <w:r>
+              <w:t>SAMSA.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7485AA77" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="000E6D90">
+          <w:p w14:paraId="36FC4F6A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Tolkförmedlingar</w:t>
+              <w:t>Anhöriga.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E9835A" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="000E6D90">
+          <w:p w14:paraId="087F78F2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Röntgen </w:t>
+              <w:t>Vårdkoordinator.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0760F1BC" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="000E6D90">
+          <w:p w14:paraId="1D4F8175" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Andra kliniker</w:t>
-[...67 lines deleted...]
-              <w:t>Sjukvårdsrådgivningen</w:t>
+              <w:t>Regionservice/transport.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="7F1EC469" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0ABAE2D8" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="26009347" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="669C06B9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="7879CD15" w14:textId="77777777" w:rsidTr="00012B6A">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7B5328E9" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A61E422" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="3E9D20B5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="169"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="0"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om patienten inte är klar för hemgång eller inläggning på eftermiddagen följs patienten till akuten mellan klockan 16:00-16:30 måndag-torsdag, fredag 14:00-14:30. Detta sker endast i undantagsfall och i överenskommelse med akuten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF9AC48" w14:textId="7009B713" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00B11F31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="169"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klockan 16:30 lämnas ansvaret för patienten till sjuksköterska på avd</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11F31">
+              <w:t>elning</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 27 om patient behöver invänta provsvar eller transport. Lämpligt rum är 7 eller 8. Detta sker i undantagsfall och i överenskommelse med avdelningspersonal.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25763C06" w14:textId="1797E869" w:rsidR="00983A35" w:rsidRDefault="00983A35">
-[...24 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="40555C12" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="005531FA" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc252789054"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc165545845"/>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>Jourmottagning,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Läkarmottagning, u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F30313">
-        <w:t>undersköterska/sjuksköterska</w:t>
+        <w:t>ndersköterska/sjuksköterska</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="52A61088" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="68020F5C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3037402F" w14:textId="085D2EA7" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="25B9E7E5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00D129A3">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="554DC857" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4B38F0E3" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D519DB" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00D129A3">
+          <w:p w14:paraId="32142E17" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ge patienten snabbt omhändertagande.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F30313">
+              <w:t>tföra ordinationen</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fter läkarbesöket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6A2DC35E" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="17FAA364" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="240B8D05" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="627E07B5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="1B909916" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0DDEE149" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78ACE315" w14:textId="79D3687F" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00D129A3">
+          <w:p w14:paraId="055AF7BE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Omhändertagande och bedömning av akuta och subakuta jourfall</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta hjälp av annan sjuksköterska/undersköterska om man ser att patienterna får vänta på till exempel provtagning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="60562273" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="426D7B73" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="154DAF98" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="3A7555E8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4D1E375E" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4FEFDAB4" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63747383" w14:textId="19AA09F5" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="22149EAA" w:rsidP="00F30313">
+          <w:p w14:paraId="7D25C044" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...117 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ansvarar för att arbetet med jourpat</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> flyter på och delegerar uppgifter vid behov.</w:t>
+              <w:t>Provtagning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75444A18" w14:textId="131FE645" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00D129A3" w:rsidP="45D16F5F">
+          <w:p w14:paraId="2C4DFA93" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Såromläggning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46929545" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Assistera vid lumbalpunktion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007556EE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>MRB-screening.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30949A4A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Klockan </w:t>
-[...36 lines deleted...]
-              <w:t>Om patienten åker hem kontrolleras att inga infarter finns kvar.</w:t>
+              <w:t>Boka återbesök/telefontid i Elvis som är inom två veckor. Övrigt dikteras och bokas av sekreterare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="592E2D8B" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="62E21F03" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3EF448" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="3FA61E38" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="297B53B0" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2521F62E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B9620F6" w14:textId="2CB2AD8D" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D0EDD">
+          <w:p w14:paraId="17CC99AC" w14:textId="2C162477" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00D120D8">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="174"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="353" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="3AFC6C4B">
-[...20 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t>Kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D120D8">
+              <w:t>ockan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 08</w:t>
+            </w:r>
+            <w:r w:rsidR="00D120D8">
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="3AFC6C4B">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00D120D8">
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="3AFC6C4B">
-[...9 lines deleted...]
-              <w:t>, 45 minuter.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Planering av dagen med jou</w:t>
+            </w:r>
+            <w:r w:rsidR="00D120D8">
+              <w:t>rsjuksköterska</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D120D8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>subläkare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, jourläkare, mottagningsläkare (MÖL) och dagbakjour.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F301E53" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00D120D8">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="174"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lunch klockan 11:30 – 12:15, 45 minuter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14080A88" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00D120D8">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="174"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lämna odlingar/prover som inte går att skicka i rörpost till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>kemlabb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1388B59C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00D120D8">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="174"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Påfyllning avstickvagnar efter förmiddagsmottagning och          eftermiddagsmottagning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EABEFF8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00D120D8">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="174"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Se till att mottagningsrummen är okej till eftermiddagsmottagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="51ABB5A0" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="21183DEF" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7B464400" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="22EE0A92" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="022B6123" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="65BB35FE" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43639E41" w14:textId="61E62F91" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D0EDD">
+          <w:p w14:paraId="3A0CCAD3" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Röntgen</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Infektionsläkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBB095D" w14:textId="56BBBDB1" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D0EDD">
+          <w:p w14:paraId="17CDC1B1" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Akuten</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Röntgen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25632840" w14:textId="7B691E57" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D0EDD">
+          <w:p w14:paraId="4B8C7040" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Avd</w:t>
-[...91 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3384C43C" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2F15EA6E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="553A2AB2" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="5A133CF2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="65300EFE" w14:textId="77777777" w:rsidTr="005D0EDD">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="08154B6E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07690CEA" w14:textId="05A2D016" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="76CF419E" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Om patienten</w:t>
-[...165 lines deleted...]
-              <w:t xml:space="preserve"> på rum 7 eller 8.</w:t>
+              <w:t>Om det ordineras antibiotika intravenöst, gammabehandling, eller utdelning av läkemedel i dosett utförs detta i första hand av sjuksköterska.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E0C2A44" w14:textId="638175A4" w:rsidR="00F30313" w:rsidRPr="005531FA" w:rsidRDefault="005911E4" w:rsidP="005531FA">
+    <w:p w14:paraId="33FB6658" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc252789054"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc165545845"/>
+    </w:p>
+    <w:p w14:paraId="4E921E53" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A2469E" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="005531FA" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc165545846"/>
+      <w:r w:rsidRPr="3AFC6C4B">
         <w:lastRenderedPageBreak/>
-        <w:t>Läkarmottagning</w:t>
+        <w:t>Resevaccinationsmottagning</w:t>
       </w:r>
-      <w:r w:rsidR="008D3665">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2EE2DA5F" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="742DAC48" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="03BE1972" w14:textId="45E190A6" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="2A7C0DE4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00353945">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="65F4A807" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="3C8AC0A7" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FE02B94" w14:textId="24C26CA1" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00B75C4D" w:rsidP="00B75C4D">
+          <w:p w14:paraId="173738CD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>fter läkarbesöket</w:t>
+              <w:t>God service till patienten i samband med resevaccinationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidRPr="00F30313">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="05CAA780" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4EA59A7A" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="75DEF785" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="320D98A4" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="72E8AC40" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="7EB008D8" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A88887B" w14:textId="2F195B87" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="007A1A60">
+          <w:p w14:paraId="42241E6D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ta hjälp av annan </w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Utföra ordinationer efter läkarbesök.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="1D268065" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="1E439455" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6324FDB9" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="42505116" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2E4E6E61" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="0B828A67" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69186287" w14:textId="5D200820" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="219E4477" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Provtagning</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Vaccinera.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6788CBF4" w14:textId="30E4933C" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="4FB55CED" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Såromläggning</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Informera patienten.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06053399" w14:textId="67047466" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="7BBAC5D0" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Assistera vid </w:t>
-[...2 lines deleted...]
-              <w:t>lumbalpunktion.</w:t>
+              <w:t>Boka uppföljande vaccinationer när det är aktuellt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109933E6" w14:textId="7FAF53E3" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="4743B4F9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...18 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Boka återbesök/</w:t>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Skriv vilka vaccin som givits och lämna till sekreterare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="5520F83F" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="02CAE03C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="11ED3BEF" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="2A045202" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="638648E0" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="349C013C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CE05A1B" w14:textId="2A1319AA" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00353945">
+          <w:p w14:paraId="3C09188B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="168"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Var tredje onsdag 13:00 – 15:30.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FF4F8F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="168"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Lunch </w:t>
-[...110 lines deleted...]
-              <w:t>mottagning</w:t>
+              <w:t>Den som har sjuksköterskemottagning ansvarar för vaccinationsmottagningen. Uppgiften bör fördelas mellan alla sjuksköterskor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6030A238" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="66D12A12" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="31A69F0E" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="5FE81DEE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2315B106" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2F95F3F8" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44CC18C8" w14:textId="6FF756CD" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00353945">
+          <w:p w14:paraId="0147E2FD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
-[...39 lines deleted...]
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Narkosläkare</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00353945">
+              <w:t>Läkaren som har vaccinationsmottagning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDBAD59" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="167"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="45D16F5F">
+              <w:t>Sekreterare</w:t>
+            </w:r>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="14789613" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="451BF994" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1234F3C5" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="26BD3EB9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="37456F81" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="57D05937" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="430BD05E" w14:textId="44B0B19D" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00DE0D8B">
+          <w:p w14:paraId="5D426959" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Om det ordineras antibiotika </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remisser gällande till exempel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">, gammabehandling, eller utdelning av läkemedel i dosett utförs detta i första hand av </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>splenektomerade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> som har </w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> patienter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55EBB469" w14:textId="77777777" w:rsidR="00983A35" w:rsidRDefault="00983A35" w:rsidP="005531FA">
+    <w:p w14:paraId="6EFB83AC" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA6B332" w14:textId="77777777" w:rsidR="00983A35" w:rsidRDefault="00983A35">
+    <w:p w14:paraId="41F73E84" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E44E10" w14:textId="4E750752" w:rsidR="00F30313" w:rsidRPr="005531FA" w:rsidRDefault="34A3864D" w:rsidP="005531FA">
+    <w:p w14:paraId="4526307C" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="005531FA" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc165545846"/>
-      <w:r w:rsidRPr="3AFC6C4B">
+      <w:bookmarkStart w:id="15" w:name="_Toc165545847"/>
+      <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>Resev</w:t>
-[...2 lines deleted...]
-        <w:t>accinationsmottagning</w:t>
+        <w:t>Bokning/administration</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="1CA3C282" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6B87A593" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6B93B56B" w14:textId="6846668B" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="651ED96A" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00A3687D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="60093593" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="4C383116" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5169B9C9" w14:textId="2FED51FB" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00134891">
+          <w:p w14:paraId="4DE7F216" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="170"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Boka patienter inom måldatum till sjuksköterska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563F0F3B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="170"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>God service till patienten i samband med resevaccinationer</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Arbeta med sitt ansvarsområde.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="655D9558" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="37F37124" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C593546" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="22BFECFD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2D7CEA51" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="19F1F1F2" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="523745C8" w14:textId="3E6ED723" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00134891">
+          <w:p w14:paraId="114833A5" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2AA092A4" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="1201CD7F" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2C35E50B" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="71DBA2CF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4105337A" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="2FA92464" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D266788" w14:textId="6068DE64" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="11AC1E64" w14:textId="5C81D6FB" w:rsidR="003819C7" w:rsidRDefault="003819C7" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
-[...56 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Skriv </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> och lämna till sekreterare.</w:t>
+              <w:t>Boka sjuksköterskebesök.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185823E1" w14:textId="2D402A86" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skicka kallelse, helst två veckor innan besök.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08653028" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Boka tolk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF51199" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00126D83">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skicka hem remisser för provtagning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B0F4B8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="171"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Får hjälpa till på övriga mottagning vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="07917FE5" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="3ACBA285" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7F94B931" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="06E5D93D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="34D5F149" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="33AE989E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E427AA" w14:textId="767506D5" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="3126AC59" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="350" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Varannan onsdag 13</w:t>
-[...31 lines deleted...]
-              <w:t>Den som har sjuksköterskemottagning ansvarar för vaccinationsmottagningen. Uppgiften bör fördelas mellan alla sjuksköterskor.</w:t>
+              <w:t>Lunch klockan 11:30 – 12:15, 45 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="38FB5216" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="422041F5" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9659AF" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="4C21A769" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="0D31B940" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="28BFE2DD" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C88E2B9" w14:textId="02BD93CC" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="6A8F3389" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="0083107C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="175"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="350" w:right="0"/>
+              <w:ind w:left="353" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Läkaren som har vaccinationsmottagning</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Behandlingshem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6E86AF" w14:textId="3DDB9D3A" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="3E522A47" w:rsidP="0054184E">
+          <w:p w14:paraId="12B8FF51" w14:textId="2BE98DFB" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="0083107C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="175"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="350" w:right="0"/>
+              <w:ind w:left="353" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="45D16F5F">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:t>Migrationsverket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E277328" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="0083107C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="175"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tolkförmedlingen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A79B03B" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="0083107C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="175"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Andra kliniker.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196A9417" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="0083107C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="175"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="353" w:right="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Kriminalvård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="59CB9504" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="137BEE49" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="479C7F47" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="646F0E13" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6A892904" w14:textId="77777777" w:rsidTr="00353945">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="50C8AB46" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7220AC91" w14:textId="0977A580" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="127D47FE" w:rsidP="00D95034">
+          <w:p w14:paraId="147111E8" w14:textId="1C8C039D" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6786C1B0" w14:textId="77777777" w:rsidR="00983A35" w:rsidRDefault="00983A35" w:rsidP="005531FA">
+    <w:p w14:paraId="3D5F8CE6" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11E5628B" w14:textId="77777777" w:rsidR="00983A35" w:rsidRDefault="00983A35">
+    <w:p w14:paraId="15AD1FAF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4950ED9A" w14:textId="37C168FC" w:rsidR="00F30313" w:rsidRPr="005531FA" w:rsidRDefault="00F30313" w:rsidP="005531FA">
+    <w:p w14:paraId="2DA54508" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc165545847"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc165545848"/>
       <w:r w:rsidRPr="00F30313">
         <w:lastRenderedPageBreak/>
-        <w:t>Bokning/administration</w:t>
+        <w:t>Sjuksköterska sprututbytet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8226" w:type="dxa"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6D930E14" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="58B7B177" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="40B7FDDE" w14:textId="073034AC" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
-[...693 lines deleted...]
-          <w:p w14:paraId="3DC3C4A7" w14:textId="56431067" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="3856102F" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Behovet/</w:t>
             </w:r>
-            <w:r w:rsidR="00D95034">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">yftet med rollen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3CC25B22" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="5A9153A1" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5952137C" w14:textId="02CF0C67" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D164E">
+          <w:p w14:paraId="1A200CA2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:t>Genom professionellt bemötande, sprututbyte, information och provtagning minska smittspridning och risktagande samt bidra till förbättrad hälsa hos målgruppen</w:t>
             </w:r>
-            <w:r w:rsidR="005D164E">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2E708774" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="497274C3" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="072EEE16" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="14422AD9" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ansvar och befogenheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3165A5DA" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="70994BFD" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E092F3B" w14:textId="5C1B765A" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="005D164E">
+          <w:p w14:paraId="46F643F1" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Utföra de arbetsuppgifter som ingår i riktlinjerna för sprututbytet</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Utföra de arbetsuppgifter som ingår i riktlinjerna för sprututbytet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="2B31663A" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="14E1B10B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2398779C" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="44052823" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Huvudsakliga arbetsuppgifter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="20D0150E" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="3776C623" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="212B8EA5" w14:textId="25A80C3B" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="31519CCF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Byte av sprutor, kanyler och parafernalia</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E30F3C">
+              <w:t xml:space="preserve">Byte av sprutor, kanyler och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>parafernalia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0C2609" w14:textId="3AEA0123" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="22F97250" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Provtagning</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Provtagning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301BF5CC" w14:textId="3E3A5D0E" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="56A33AFB" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Registrering i InfCare</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E30F3C">
+              <w:t xml:space="preserve">Registrering i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>InfCare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BB1545F" w14:textId="6010A48C" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="4F1A99CE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Vaccinationer</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Vaccinationer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CFEA25F" w14:textId="79856D1E" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="4A8B5FE2" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Samtal</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Samtal.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA7D287" w14:textId="0EB80513" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="5FEA3817" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="171"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Förmedla kontakt med barnmorska och kurator vid behov</w:t>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Förmedla kontakt med psykiatri/beroendevård vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="3454E951" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="171BC29B" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="69C48CA8" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="629C0940" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Övrigt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4301E390" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="3FB713E9" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38878B90" w14:textId="495F586A" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00E30F3C">
+          <w:p w14:paraId="1F056C6F" w14:textId="4163259C" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="0083107C" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Måndagar och torsdagar</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> klockan</w:t>
+              <w:t>Måndag-torsdag</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t xml:space="preserve"> kl</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> 12:30-16:15</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>ockan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t xml:space="preserve"> 09</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t>00-16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t>00, fredag kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ockan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t xml:space="preserve"> 09</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t>00-15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11B1E">
+              <w:t>00.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1D93AD" w14:textId="0B738794" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lunchstängt kl</w:t>
+            </w:r>
+            <w:r w:rsidR="0083107C">
+              <w:t>ockan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
+            <w:r w:rsidR="0083107C">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00-13</w:t>
+            </w:r>
+            <w:r w:rsidR="0083107C">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6E51997D" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="711411AC" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3A83D365" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="6D83B718" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Samband </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4305140C" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="588ECB5E" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B7A3B68" w14:textId="69CFC787" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="29F6DA5D" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Psykiatrisjuksköterska</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Psykiatrisjuksköterska.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B0C3F8" w14:textId="63266AE5" w:rsidR="31643C3D" w:rsidRDefault="31643C3D" w:rsidP="0054184E">
+          <w:p w14:paraId="7E23E465" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Beroendeläkare</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Beroendeläkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B45ED4F" w14:textId="53DFBFC3" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="41FDE2E3" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Infektionsläkare</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Infektionsläkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34ADB216" w14:textId="49CC7D3F" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="43F60365" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Barnmorska</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Barnmorska.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0695CD4A" w14:textId="44EDB8D2" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="4FED06DE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Kurator</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Kurator.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF13473" w14:textId="6ED82F72" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="532D4FEF" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Brukarföreningar</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Brukarföreningar.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F75EBD5" w14:textId="76A11C7A" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="0C606323" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Beroendevård</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Beroendevård.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E50BDD" w14:textId="43C87A02" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="0054184E">
+          <w:p w14:paraId="68C7EAFD" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="167"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Socialtjänst</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Socialtjänst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="6638DECB" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="5ECD966C" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="34DEE661" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00F30313">
+          <w:p w14:paraId="791CBEB8" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30313">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Avgränsning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30313" w:rsidRPr="00F30313" w14:paraId="4954AC41" w14:textId="77777777" w:rsidTr="00D95034">
+      <w:tr w:rsidR="00F11B1E" w:rsidRPr="00F30313" w14:paraId="6793191F" w14:textId="77777777" w:rsidTr="009C043F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC7FD7F" w14:textId="77777777" w:rsidR="00F30313" w:rsidRPr="00F30313" w:rsidRDefault="00F30313" w:rsidP="00E30F3C">
+          <w:p w14:paraId="10109790" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00F30313" w:rsidRDefault="00F11B1E" w:rsidP="009C043F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hotfulla eller aggressiva besökare avvisas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="1137A1BE" w14:textId="77777777" w:rsidR="00F11B1E" w:rsidRPr="00536A5A" w:rsidRDefault="00F11B1E" w:rsidP="00F11B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00F30313">
+    <w:p w14:paraId="11010C13" w14:textId="60112FBE" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A888CB0" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB">
+    <w:p w14:paraId="272DC294" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE61957" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB">
+    <w:p w14:paraId="71B5F87F" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="482D3E5E" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB">
+    <w:p w14:paraId="5E32435E" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bildobjekt 3">
+          <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="4" name="Bildobjekt 4">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33E96AAA" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB"/>
+    <w:p w14:paraId="13FA1947" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54247D8A" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB">
+    <w:p w14:paraId="668D4ADF" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32CF83D9" w14:textId="77777777" w:rsidR="004841DB" w:rsidRDefault="004841DB">
+    <w:p w14:paraId="6690A93E" w14:textId="77777777" w:rsidR="00CF73AA" w:rsidRDefault="00CF73AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -8450,261 +7482,178 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8822,50 +7771,795 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="006852C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3768B6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0222081B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2374987E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="026A5893"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="849024B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="029702AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFC6D348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="033064E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19E27120"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BB02F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABA6762A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8934,51 +8628,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -9047,51 +8741,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06936F6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4844C77C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C96F60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11FAF518"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06EC32E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0318FEB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07573F21"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1220A43C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9160,51 +9450,1284 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082B01B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0522420"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08380DAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0761C9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09DB4CB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6143584"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A336541"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63FA0E54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B520607"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DEC6CE52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BAF5FBD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F9A81E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EF87121"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1F852E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F171BFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F3ABF00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F543312"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D064345C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F9CECD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37262D9E"/>
     <w:lvl w:ilvl="0" w:tplc="76D407B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A2708C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9273,71 +10796,482 @@
     <w:lvl w:ilvl="7" w:tplc="5DEA37D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D00B38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDF1E8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4242E58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F41DE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCC06CB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11731F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="119D564D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="342AAFF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -9406,51 +11340,313 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137764B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1556EF08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137F232C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF4836E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9519,51 +11715,1171 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="153257FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01B8402E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15D52FFA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D801812"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="160501FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="669CFD04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17305139"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BCC35C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="189D0358"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFE48E50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FA71EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6494EF3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A475DF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC2AF128"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C856435"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE82316C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9633,51 +12949,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9746,51 +13062,4002 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC22F12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DEBC819A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F1C1F7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8230F9AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F4130D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E2A8BC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F872826"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCFE86A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20064101"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23D875BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E1073C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D28137E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E238F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="261A33E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21377809"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="655C04BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22C47FEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E02B736"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="247D7717"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E29044C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248660C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB40B710"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24935B99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E24604A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D53F93"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C684F3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25852686"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="399A33E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D86430"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B95A4D78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298E6FB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78B40A9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B7D0809"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D88022AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA50FF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E806DE6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31346295"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="987C44E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316359F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B68F730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3305065B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14543616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CD5ECA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6130D554"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36953AAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8026D944"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36FD4377"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1FC14F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="376B487F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2A48F7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37CE1D37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10E0CDE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A3741D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BFE66B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9886,51 +17153,611 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3980143B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9AB82900"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39E66304"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A25E681A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ABD3619"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19C4B58A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC67505"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03EA7768"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10000,51 +17827,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DEF31B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0C1458"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EEE7635"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49DE5D70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FDB6B2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B332FFF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A665DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="074E76A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10113,51 +18536,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41CE4168"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0ADE286E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F46105"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75A6FA74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10254,71 +18975,3144 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="04090001"/>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4241056D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3ECC8CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439164D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DEC294E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452674F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F3C8776"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45632315"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F2C0798"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47432331"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9670E986"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476E06AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="06CAB79C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478611DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A348A676"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D12FBC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01186B34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABE0DAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EFBC99E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABE2BAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98AA4DDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B71785D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0BED992"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B985090"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B660EF68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1E71EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="188627B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C49523C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07D836E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C540865"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FCAE71C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE65FC5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="84DE9CB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1A668F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7778C2F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5029791B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F0E5370"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B7497A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31062280"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D94C8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C14038E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51432D53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EAC8ABA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10387,51 +22181,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51EA42E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="874CFC68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524B49DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="998ABAF6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10500,51 +22443,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53675512"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9B0DA5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5372712A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="354C3286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540C1628"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="742C17F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542B48CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E0501D10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10614,51 +23153,796 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55086BE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F18D1E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55281BA7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F776FD40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56455187"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA6E1880"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56484D62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E64213E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="116" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575B77D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D66C71AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="117" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10727,91 +24011,2681 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="118" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5875479A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A70F2C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="119" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58EE71C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="170A5F30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="120" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B017EB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C221460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="121" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B424325"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38DA6A26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="122" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C8E0866"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B96046BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="123" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D513A6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A9A0992"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="124" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D70537F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4FAFA7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="125" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7623F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5AE432E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDE0E98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="403A3F04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604C0A75"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE123062"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60619A83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64801D4C"/>
+    <w:lvl w:ilvl="0" w:tplc="6C3E2494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A47813A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C842698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2370EDE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9E56D934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="623E4590">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="117877C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5E2C5102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39B654B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="606C59DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4006A72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606D768A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="04090001"/>
+  <w:abstractNum w:abstractNumId="131" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611D705F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F2E60A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="132" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61390008"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E13EAC6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="133" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63033188"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0E4B8B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="134" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631E44B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01B841C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="135" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63225B0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92507280"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="136" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63312800"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="833AB9CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="137" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6467D8B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84FC4860"/>
     <w:lvl w:ilvl="0" w:tplc="099E4E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D8EC920">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10880,71 +26754,2306 @@
     <w:lvl w:ilvl="7" w:tplc="E3B649D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="63B8EEAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="138" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64BE2A79"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40F44152"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="139" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64CB1059"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A332485C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="140" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65886418"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8208E942"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="141" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E24BB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87181300"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="142" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A76532"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCD8CBF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="143" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6872228B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1C2CF38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="144" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F00E43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFA4A1F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="145" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A033378"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9790D628"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="146" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A4107D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="43A0BBA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="147" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AB15665"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="400A0AD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="148" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD06D43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DDE67E1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="149" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3C2FD1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25905E68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="150" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4C0F02"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00DC57E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="151" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D45349B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="152" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF77D00"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53D483BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="153" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6144FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9FA74E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="154" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -11013,51 +29122,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="155" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="709A08B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1F8CCAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="156" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71496019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5B6F9F8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11126,71 +29384,1823 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="157" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F440BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="985C7C80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="158" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743029E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="277C0B7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="159" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74482E8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF383C3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="160" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756205E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BD05CD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="161" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759A744C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1D4B1F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="162" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759F1D58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A86E166"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="163" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76155F6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AB4682A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="164" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C538F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="102CDDC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="165" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78897FDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45BA847A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="166" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788E39B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CC6DCEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="167" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1C4895"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="168" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A98785B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB963DE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="169" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AD0445D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D948376A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="170" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11259,51 +31269,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="171" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6B64D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E33C1244"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="172" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E1E1D52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35CACDA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="173" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11372,838 +31680,1166 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1227060957">
+  <w:num w:numId="1" w16cid:durableId="555165083">
+    <w:abstractNumId w:val="173"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="77752350">
+    <w:abstractNumId w:val="117"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="907374553">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1816144419">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1010715744">
+    <w:abstractNumId w:val="154"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="82379985">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="32001010">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="800811010">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1918400350">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1120104860">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="789979897">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1611665312">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1657802124">
+    <w:abstractNumId w:val="111"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1621447758">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="771632992">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1513834274">
+    <w:abstractNumId w:val="104"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="249698029">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1007949876">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="532377923">
+    <w:abstractNumId w:val="170"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="967246568">
+    <w:abstractNumId w:val="115"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1164080198">
+    <w:abstractNumId w:val="161"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1551648738">
+    <w:abstractNumId w:val="108"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="573704961">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2072804813">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="126778646">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="567886628">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="623317495">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1198547907">
+    <w:abstractNumId w:val="121"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1868903029">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1257052244">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1788575014">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1097212170">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1780222333">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2058890700">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2028286135">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1205143403">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1335454851">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="635377740">
+    <w:abstractNumId w:val="160"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="572157189">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1446581384">
+    <w:abstractNumId w:val="164"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="237398667">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="852500563">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="127631264">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="110705263">
+    <w:abstractNumId w:val="159"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="835219361">
+    <w:abstractNumId w:val="136"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="143358723">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1779639152">
+    <w:abstractNumId w:val="157"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="297688349">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1650671206">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="452678087">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1202017335">
+    <w:abstractNumId w:val="147"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1925525812">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="467627529">
+    <w:abstractNumId w:val="112"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2109277497">
+    <w:abstractNumId w:val="116"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="427392504">
+    <w:abstractNumId w:val="124"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="489322958">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="322510521">
+    <w:abstractNumId w:val="158"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="281766967">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1536578397">
+    <w:abstractNumId w:val="122"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1701201648">
+    <w:abstractNumId w:val="144"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="697005491">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="950665363">
+    <w:abstractNumId w:val="146"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="469251707">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="904948781">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="527328589">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1233389536">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1356074361">
+    <w:abstractNumId w:val="125"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1414857813">
+    <w:abstractNumId w:val="123"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1612588781">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1546600962">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="683553929">
+    <w:abstractNumId w:val="114"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="899554835">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="486753330">
+    <w:abstractNumId w:val="99"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="203562720">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="262760762">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1133867597">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="76" w16cid:durableId="2058314829">
+    <w:abstractNumId w:val="120"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="361904390">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="77" w16cid:durableId="1791044247">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1442409777">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="78" w16cid:durableId="608125043">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="317420590">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="79" w16cid:durableId="144710026">
+    <w:abstractNumId w:val="140"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1305043872">
+  <w:num w:numId="80" w16cid:durableId="677192981">
+    <w:abstractNumId w:val="139"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="565533826">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="339625684">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="1669137168">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="844170438">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="555513639">
+    <w:abstractNumId w:val="132"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1384207277">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="297422263">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="1125081048">
+    <w:abstractNumId w:val="155"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="411397706">
+    <w:abstractNumId w:val="169"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="382296343">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="304747028">
+    <w:abstractNumId w:val="113"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="1190607478">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="452672887">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="1876190867">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="38559209">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="902447409">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="497887798">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="1911882357">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="1993950005">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="100" w16cid:durableId="2094551348">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="101" w16cid:durableId="643923947">
+    <w:abstractNumId w:val="143"/>
+  </w:num>
+  <w:num w:numId="102" w16cid:durableId="1131632824">
+    <w:abstractNumId w:val="152"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="1322390898">
+    <w:abstractNumId w:val="163"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="186721602">
+    <w:abstractNumId w:val="103"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="1845977346">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="1890417116">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="324435193">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="581530076">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="967469926">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="1189367582">
+    <w:abstractNumId w:val="153"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="560756210">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="510684664">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="113" w16cid:durableId="938679802">
+    <w:abstractNumId w:val="127"/>
+  </w:num>
+  <w:num w:numId="114" w16cid:durableId="2024626955">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="115" w16cid:durableId="910046346">
+    <w:abstractNumId w:val="102"/>
+  </w:num>
+  <w:num w:numId="116" w16cid:durableId="1342506385">
+    <w:abstractNumId w:val="150"/>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="2131321462">
+    <w:abstractNumId w:val="166"/>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="1103958872">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="611476238">
+    <w:abstractNumId w:val="149"/>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1104376604">
+    <w:abstractNumId w:val="172"/>
+  </w:num>
+  <w:num w:numId="121" w16cid:durableId="364449980">
+    <w:abstractNumId w:val="168"/>
+  </w:num>
+  <w:num w:numId="122" w16cid:durableId="1013991195">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="123" w16cid:durableId="1274945767">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="124" w16cid:durableId="319045097">
+    <w:abstractNumId w:val="171"/>
+  </w:num>
+  <w:num w:numId="125" w16cid:durableId="489256644">
+    <w:abstractNumId w:val="135"/>
+  </w:num>
+  <w:num w:numId="126" w16cid:durableId="888495509">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="127" w16cid:durableId="795677866">
+    <w:abstractNumId w:val="145"/>
+  </w:num>
+  <w:num w:numId="128" w16cid:durableId="1025670641">
+    <w:abstractNumId w:val="138"/>
+  </w:num>
+  <w:num w:numId="129" w16cid:durableId="638650201">
+    <w:abstractNumId w:val="119"/>
+  </w:num>
+  <w:num w:numId="130" w16cid:durableId="1907185781">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="131" w16cid:durableId="1701399606">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="132" w16cid:durableId="570508826">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="133" w16cid:durableId="2067297041">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="134" w16cid:durableId="1920868530">
+    <w:abstractNumId w:val="107"/>
+  </w:num>
+  <w:num w:numId="135" w16cid:durableId="1543857264">
+    <w:abstractNumId w:val="165"/>
+  </w:num>
+  <w:num w:numId="136" w16cid:durableId="1333870828">
+    <w:abstractNumId w:val="142"/>
+  </w:num>
+  <w:num w:numId="137" w16cid:durableId="461658078">
+    <w:abstractNumId w:val="134"/>
+  </w:num>
+  <w:num w:numId="138" w16cid:durableId="1256093016">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="139" w16cid:durableId="1521704176">
+    <w:abstractNumId w:val="105"/>
+  </w:num>
+  <w:num w:numId="140" w16cid:durableId="1948926838">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="141" w16cid:durableId="486092988">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="142" w16cid:durableId="75907687">
+    <w:abstractNumId w:val="129"/>
+  </w:num>
+  <w:num w:numId="143" w16cid:durableId="718820508">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="144" w16cid:durableId="1162427853">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="145" w16cid:durableId="1432971161">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="146" w16cid:durableId="1809277165">
+    <w:abstractNumId w:val="118"/>
+  </w:num>
+  <w:num w:numId="147" w16cid:durableId="440683570">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="148" w16cid:durableId="819348105">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="149" w16cid:durableId="1995602867">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="150" w16cid:durableId="491218891">
+    <w:abstractNumId w:val="110"/>
+  </w:num>
+  <w:num w:numId="151" w16cid:durableId="2041663268">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="152" w16cid:durableId="25565386">
+    <w:abstractNumId w:val="126"/>
+  </w:num>
+  <w:num w:numId="153" w16cid:durableId="310182934">
+    <w:abstractNumId w:val="133"/>
+  </w:num>
+  <w:num w:numId="154" w16cid:durableId="1558930602">
+    <w:abstractNumId w:val="131"/>
+  </w:num>
+  <w:num w:numId="155" w16cid:durableId="1357274961">
+    <w:abstractNumId w:val="109"/>
+  </w:num>
+  <w:num w:numId="156" w16cid:durableId="477039869">
+    <w:abstractNumId w:val="141"/>
+  </w:num>
+  <w:num w:numId="157" w16cid:durableId="859927313">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="158" w16cid:durableId="1270166712">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="159" w16cid:durableId="1410886931">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="160" w16cid:durableId="910315873">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="161" w16cid:durableId="528645359">
+    <w:abstractNumId w:val="148"/>
+  </w:num>
+  <w:num w:numId="162" w16cid:durableId="776752850">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1662006322">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="163" w16cid:durableId="1546915881">
+    <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1604415171">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="164" w16cid:durableId="1798798172">
+    <w:abstractNumId w:val="106"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="864445951">
-[...14 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="498345687">
+  <w:num w:numId="165" w16cid:durableId="837618024">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="649405673">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="166" w16cid:durableId="701637409">
+    <w:abstractNumId w:val="128"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1059986211">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="167" w16cid:durableId="1227060957">
+    <w:abstractNumId w:val="137"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="272909647">
-[...20 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="521941429">
+  <w:num w:numId="168" w16cid:durableId="1133867597">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="565608039">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="169" w16cid:durableId="1591427426">
+    <w:abstractNumId w:val="130"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2065367605">
+  <w:num w:numId="170" w16cid:durableId="2126776414">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1745175627">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="171" w16cid:durableId="521941429">
+    <w:abstractNumId w:val="151"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1798798172">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="172" w16cid:durableId="2065367605">
+    <w:abstractNumId w:val="167"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="837618024">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="173" w16cid:durableId="821047104">
+    <w:abstractNumId w:val="156"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="821047104">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="174" w16cid:durableId="115296973">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="175" w16cid:durableId="1626962348">
+    <w:abstractNumId w:val="162"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000000B5"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00012B6A"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00047615"/>
+    <w:rsid w:val="00046630"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5B24"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E5465"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E6D90"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F560A"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00126D83"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="00134891"/>
+    <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00176073"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00195298"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001F4BB7"/>
+    <w:rsid w:val="00202143"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00223776"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="0026156C"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00290CD2"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F25E7"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F70E6"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="0030968B"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00353945"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
-    <w:rsid w:val="0036541C"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003819C7"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="003904EA"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A2B2C"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
-    <w:rsid w:val="003D2205"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3BEE"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E3D10"/>
+    <w:rsid w:val="003E49B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00425C3D"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004841DB"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00490EE2"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B61B7"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004B3F4C"/>
+    <w:rsid w:val="004B674A"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E5632"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00514F12"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="0054184E"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005531FA"/>
+    <w:rsid w:val="0055123B"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="005911E4"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B6FD2"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D0EDD"/>
-    <w:rsid w:val="005D164E"/>
+    <w:rsid w:val="005D286B"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F68A8"/>
+    <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00643CB7"/>
+    <w:rsid w:val="00652359"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006629D1"/>
-    <w:rsid w:val="0066335D"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00735D92"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007432D7"/>
+    <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="0076400B"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00776EB2"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A0D2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A3A0E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007F0DC2"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F2342"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="0083107C"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008841E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00891F8A"/>
+    <w:rsid w:val="0088702B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D3665"/>
+    <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0E16"/>
+    <w:rsid w:val="008F53E1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="009019CA"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00914E4C"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="0092234A"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009272AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00940F02"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00953B98"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="0097567D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009877DD"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D275A"/>
-    <w:rsid w:val="009D30A6"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C33A5"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E44DA"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A165AE"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A3687D"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A43834"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A56FFF"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A66866"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD6AC7"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7DBB"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B13148"/>
+    <w:rsid w:val="00B11F31"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36609"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B457DE"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B578B0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B75B4D"/>
-    <w:rsid w:val="00B75C4D"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BB34C4"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BBEB9E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC5893"/>
-    <w:rsid w:val="00BE39B8"/>
+    <w:rsid w:val="00BD046E"/>
+    <w:rsid w:val="00BE4BD6"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00C07345"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C2441F"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C431B8"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C562B7"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84E00"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5B32"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE4BA0"/>
-    <w:rsid w:val="00CF6B7D"/>
+    <w:rsid w:val="00CF681F"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF73AA"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D129A3"/>
+    <w:rsid w:val="00D120D8"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D357E9"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D4613C"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D95034"/>
+    <w:rsid w:val="00D96904"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DE0D8B"/>
+    <w:rsid w:val="00DC1E75"/>
+    <w:rsid w:val="00DC5EE4"/>
+    <w:rsid w:val="00DD5697"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E164F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E43ABF"/>
+    <w:rsid w:val="00E46353"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E77AC4"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA1884"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1C1B"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED1403"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF5A4C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F201BD"/>
+    <w:rsid w:val="00EF64E0"/>
+    <w:rsid w:val="00F07DA4"/>
+    <w:rsid w:val="00F11B1E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F30313"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F474C7"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F53BBD"/>
+    <w:rsid w:val="00F54A60"/>
+    <w:rsid w:val="00F7556F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA0084"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
-    <w:rsid w:val="00FB5EF9"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FD0ED6"/>
+    <w:rsid w:val="00FB7106"/>
+    <w:rsid w:val="00FC41E1"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE5D6E"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="047294F1"/>
-[...76 lines deleted...]
-    <w:rsid w:val="63D291BC"/>
+    <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64B336AE"/>
-[...9 lines deleted...]
-    <w:rsid w:val="6AE02BEE"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6E93412D"/>
-[...16 lines deleted...]
-    <w:rsid w:val="7E2E2F06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12230,51 +32866,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12527,127 +33163,130 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00EF64E0"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -12656,51 +33295,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -12871,138 +33509,137 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00494D07"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
@@ -13031,115 +33668,113 @@
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
-    <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -13157,75 +33792,75 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="004641AE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
@@ -13287,118 +33922,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -14383,51 +35018,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -14555,162 +35190,168 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004641AE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004641AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A56FFF"/>
+    <w:rsid w:val="00DC1E75"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -14991,74 +35632,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1715</Words>
-  <Characters>9095</Characters>
+  <Words>1609</Words>
+  <Characters>9365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Rollbeskrivningar infektionsmottagningen</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10789</CharactersWithSpaces>
+  <CharactersWithSpaces>10889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rollbeskrivningar infektionsmottagningen</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Jonatan Robertsson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>