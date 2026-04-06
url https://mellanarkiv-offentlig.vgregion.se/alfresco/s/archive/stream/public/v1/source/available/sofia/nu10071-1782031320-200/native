--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,1446 +1,2457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="282A3031" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="061914D4" w14:textId="28B1389B" w:rsidR="00184167" w:rsidRDefault="003E357A" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
+      <w:r>
+        <w:t>MRSA-patient på infektionsmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="75879307" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00532ED9" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc106874287"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224026398"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00532ED9">
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6D205B77" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...4 lines deleted...]
-    <w:p w14:paraId="0D61E20A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="78CF957D" w14:textId="3F37C450" w:rsidR="009A32ED" w:rsidRDefault="00887456" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingen förändring i denna version. </w:t>
+      </w:r>
+      <w:r w:rsidR="00604B7E">
+        <w:t xml:space="preserve">Förlängt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17AB4">
+        <w:t>giltighetsdatum</w:t>
+      </w:r>
+      <w:r w:rsidR="00604B7E">
+        <w:t xml:space="preserve"> i väntan på ny revidering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="26DC7B05" w:rsidR="009A32ED" w:rsidRDefault="003825A4" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224026399"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E5D7E65" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00F403BD" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0181B4AD" w14:textId="511A0F9D" w:rsidR="003825A4" w:rsidRPr="003825A4" w:rsidRDefault="0091222E" w:rsidP="003825A4">
+      <w:r>
+        <w:t>Beskriva</w:t>
+      </w:r>
+      <w:r w:rsidR="003825A4">
+        <w:t xml:space="preserve"> handläggning av patienter med nyupptäckt MRSA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24646F8B" w14:textId="05906CEE" w:rsidR="00F6497A" w:rsidRPr="0070235C" w:rsidRDefault="00B405A1" w:rsidP="0070235C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc224026400"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00D67C88">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D67C88">
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D67C88">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C17F4E6" w14:textId="1839107F" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026401" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026401 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E1AE761" w14:textId="40196292" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026402" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definition MRSA-bärare</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026402 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="692B6D8C" w14:textId="4DC14CA2" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026403" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Individuella riskfaktorer för smittspridning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026403 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="421670B2" w14:textId="723E8D35" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026404" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Yrken med ökad risk för smittspridning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026404 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71EE3886" w14:textId="222E56D2" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026405" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nybesök MRSA-sjuksköterska</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026405 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5AFB610B" w14:textId="42400A4B" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026406" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Smittspårning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026406 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78C6C047" w14:textId="46AB00C3" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026407" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026407 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BCB6976" w14:textId="71A0E2ED" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026408" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avskrivning från kontroller och förhållningsregler</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026408 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39AE852F" w14:textId="4967F9B8" w:rsidR="00F6497A" w:rsidRDefault="00F6497A" w:rsidP="0070235C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026409" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Eradikering av MRSA-bärarskap</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026409 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77382640" w14:textId="26A05960" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026411" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Länkar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026411 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40205EB6" w14:textId="19766357" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026412" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Diagnos- och åtgärdskoder</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026412 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34DE3087" w14:textId="07F55622" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026413" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AF87EAA" w14:textId="1D236FDD" w:rsidR="00F6497A" w:rsidRDefault="00F6497A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224026414" w:history="1">
+        <w:r w:rsidRPr="008C3B18">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224026414 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="002B661B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="1CA57480" w:rsidR="009A32ED" w:rsidRDefault="00D67C88" w:rsidP="0070235C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224026401"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="00065A6B">
         <w:t>Utförande</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="77D8ED42" w14:textId="4FB1BE90" w:rsidR="00975771" w:rsidRDefault="00975771" w:rsidP="00032471">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Varje nyupptäckt patient med MRSA ska remitteras till infektionskliniken. Vid positiv odling meddelar klinisk mikrobiologi provtagande läkare per telefon och om patienten är inneliggande även hygiensjuksköterska/läkare, en lab</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">anmälan görs också automatiskt via </w:t>
+        <w:t xml:space="preserve">Varje nyupptäckt patient med MRSA ska remitteras till infektionskliniken. Vid positiv odling meddelar klinisk mikrobiologi provtagande läkare per telefon och om patienten är inneliggande även hygiensjuksköterska/läkare, en labbanmälan görs också automatiskt via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Provtagande läkare informeras i odlingssvaret om att remiss ska skickas till infektionskliniken och att klinisk smittskyddsanmälan skall utfärdas via </w:t>
+        <w:t xml:space="preserve">. Provtagande läkare informeras i odlingssvaret om att remiss ska skickas till infektionskliniken och att klinisk smittskyddsanmälan ska utfärdas via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBF9A88" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="5812E9B2" w14:textId="77777777" w:rsidR="00975771" w:rsidRDefault="00975771" w:rsidP="00032471">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Vid infektionskliniken ska det finnas en MRSA-läkare vars roll är att vara rådgivare vid handläggningen, samt utsedda MRSA-sjuksköterskor som bedömer och träffar dessa patienter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9821C7" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="689C4115" w14:textId="77777777" w:rsidR="00975771" w:rsidRDefault="00975771" w:rsidP="00032471">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inkommande remiss bedöms av MRSA-sjuksköterska. En icke-riskpatient bokas till MRSA-sjuksköterska inom 2 – 4 veckor, en riskpatient sambokas vid behov till läkare. MRSA-sjuksköterska avgör vid remissbedömningen om sambokning är nödvändig. Läkaren bör vara specialistläkare eller ST-läkare i infektionssjukdomar. I brådskande fall blir aktuell dagbakjour patientansvarig läkare, PAL. Alla MRSA-patienter ska ha en PAL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0054CF5A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...8 lines deleted...]
-    <w:p w14:paraId="50A34D24" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="4D79A04A" w14:textId="77777777" w:rsidR="00975771" w:rsidRDefault="00975771" w:rsidP="00032471">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PAL ska vid behov behandla MRSA-sjukdom och remittera till andra specialister till exempel hud. Vid riskyrke och/eller riskfaktorer skall PAL göra individuell bedömning avseende arbete, i samråd med smittskyddet/vårdhygien. PAL ska också hjälpa till när eradikeringsbehandling blir aktuell och avskriva patienten från fortsatta kontroller när så kan ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708936A1" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="23D346AE" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00022BFD">
+      <w:bookmarkStart w:id="9" w:name="_Toc224026402"/>
+      <w:r>
+        <w:t>Definition MRSA-bärare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B01B33A" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0070235C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>De som har eller har haft symptomgivande infektion orsakad av MRSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4B58F3" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00141E68" w:rsidRDefault="00414B30" w:rsidP="00022BFD">
+    <w:p w14:paraId="6B45A025" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00141E68" w:rsidRDefault="005D0055" w:rsidP="0070235C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Person som haft ett positivt MRSA-prov vid en screening eller i en klinisk odling, till exempel från ett sår. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A05705" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="001018A6" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="691D90BE" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="001018A6" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc224026403"/>
       <w:r>
         <w:t>Individuella riskfaktorer för smittspridning</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="66370E4A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2E46B90B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Med riskfaktorer avses tillstånd eller komplicerande faktorer som påverkar smittsamhetsbedömningen och möjligheten till avskrivning hos MRSA-bärare. Följande faktorer innebär ökad risk för smitta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692C24EA" w14:textId="5711D7EA" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="6A35A3AD" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00032471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5D9124C2" w14:textId="0A19A6FD" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D50508" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00032471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="243C1B11" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbredda eksem/vätskande eksem/fjällande hudsjukdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552ECDEF" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00032471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Drän och penetrerande slangar, till exempel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pyelostomikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, PEG, stomier, CVK, PICC-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>line</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och KAD. PVK betraktas inte som riskfaktor.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E726EE" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="40FB3B72" w14:textId="77777777" w:rsidR="00032471" w:rsidRDefault="00032471">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9F3558" w14:textId="2B92FCDC" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc224026404"/>
       <w:r w:rsidRPr="6A422B6D">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Yrken med ökad risk för smittspridning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:br/>
         <w:t>Följande yrkeskategorier har en potentiellt ökad risk för smittspridning där särskilda hygienrutiner och förhållningsregler kan bli aktuella. Ytterligare yrkesområden kan också innefattas efter individuell bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD4471" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="19CE63E9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arbete inom sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C75D93" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="1DDBADB3" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arbete inom äldreomsorgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625D7E8E" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="0FA36D85" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arbete i förskola.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD0998" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="0BAD315B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arbete med oförpackade livsmedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF5D74C" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="006935AE">
+    <w:p w14:paraId="0E4B1FB7" w14:textId="01244EBF" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="0056387E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1418" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Yrkesmässig hantering av djur. Diskutera med smittskydd!</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2551589A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00501F01" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    </w:p>
+    <w:p w14:paraId="730C7709" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00501F01" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc224026405"/>
       <w:r w:rsidRPr="00501F01">
         <w:t>Nybesök MRSA-</w:t>
       </w:r>
       <w:r w:rsidRPr="4464DBC7">
         <w:t>sjuksköterska</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="403F8004" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3900">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">bilaga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF73BC">
         <w:t xml:space="preserve"> för rutiner kring nybesök hos sjuksköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A59B9F3" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="5F1EFB15" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som inte kommit på nybesök kallas ytterligare en gång, om patienten fortfarande uteblir försök med telefonkontakt, men vid uteblivet svar meddelar MRSA-sjuksköterska detta till smittskyddet via kompletterande anmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Remissen återsänds. Observera att alla MRSA-patienter vid något tillfälle ska ha fått muntlig och skriftlig information om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>smittbärarskapet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3F6E40" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="004C4A4D">
+    <w:p w14:paraId="42934878" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc224026406"/>
       <w:r w:rsidRPr="6A422B6D">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smittspårning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:br/>
         <w:t>Infektionskliniken ansvarar för smittspårning inom familjen/hushållet. Hygiensjuksköterska/läkare ansvarar för smittspårning inom sjukvård och kommunal vård. Smittskyddsenheten ansvarar för smittspårning i samhället: arbetsplats, förskola, personlig assistans (i samarbete med hygiensjuksköterska) mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F757852" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B76A96" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="274FF664" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00B76A96" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc224026407"/>
       <w:r w:rsidRPr="00B76A96">
         <w:t>Uppföljning</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0895D15C" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="41AC2927" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Som grundregel kallas alla ett år efter nybesök och därefter var tredje år, men återbesök bestäms efter individuell bedömning. Se </w:t>
       </w:r>
       <w:r w:rsidRPr="6A0F49D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">bilaga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för vad som bör ingå vid återbesök.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768D7BBA" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="04B39A4F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Vid negativa prover och frånvaro av riskfaktorer, kallas patienten efter tre månader för ytterligare odlingar och värdering om möjlighet finns att avskriva från förhållningsregler. MRSA-sjuksköterska meddelar då PAL.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD08F73" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="793373B4" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Patient med positiv odling och utan riskfaktorer kallas för ett återbesök. Om då fortsatt positiv kan eradikering övervägas. Om sådan ej utförs erbjuds patienten att kallas efter tre år, om inte särskilda skäl för annat intervall föreligger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581BF270" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="45EACAA2" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Patient med positiv odling och med riskfaktorer diskuteras med PAL, möjlighet till eradikeringsförsök? Kallas efter ett år och sedan vart tredje.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43308D5A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="5B6C87A2" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:t>För positiv patient med riskyrke och riskfaktorer ska individuell uppföljningsplan göras och samråd med smittskydd alternativt hygiensjuksköterska/läkare skall övervägas. Intern bedömningsmall från vårdhygien VGR “</w:t>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För positiv patient med riskyrke och riskfaktorer ska individuell uppföljningsplan göras och samråd med smittskydd alternativt hygiensjuksköterska/läkare skall övervägas. Intern bedömningsmall från </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>vårdhygien VGR “</w:t>
       </w:r>
       <w:r w:rsidRPr="699A9E2A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Handläggning av vårdpersonal med MRSA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” kan fås av MRSA-sjuksköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AB874B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="6D9C496F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="009C070E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Patient med upprepade negativa odlingar som har aktuella riskfaktorer, där PAL/MRSA-sjuksköterska bedömer att avskrivning kan bli aktuell, diskuteras med MRSA-läkare och därefter med bitr. smittskyddsläkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27721AAB" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="1FBA23A2" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Om patient inte kommer på planerat återbesök skickas standardiserat brev (</w:t>
       </w:r>
       <w:r w:rsidRPr="6A422B6D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>brevmall MRSA-uteblivet besök</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) med förnyad information om förhållningsregler och att ansvaret ligger hos patienten. Kallas i normalfallet inte mer om inte särskilda skäl föreligger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F75E477" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B76A96" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="42F5BE84" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00B76A96" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc224026408"/>
       <w:r w:rsidRPr="00B76A96">
         <w:t>Avskrivning från kontroller och förhållningsregler</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CA9AF9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00803D9F" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-      <w:pPr>
+    <w:p w14:paraId="689A9E6D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00803D9F" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittskyddet i VGR har tagit fram en rutin för avskrivning inom regionen, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId7">
         <w:r w:rsidRPr="00803D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>MRSA - avskrivning av kontroller och förhållningsregler.pdf (vgregion.se).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FA811F5" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="0EBC9896" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">När MRSA-avskrivning bedöms aktuell meddelar MRSA-sjuksköterska PAL, för ställningstagande till avskrivning, om så kan ske skall den göras inom 6 veckor, då </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>brevtid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bokats till PAL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5B322" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="743675ED" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>En person som är utan riskfaktorer och som varit kontinuerligt negativ i MRSA-odlingar vid minst två tillfällen med minst tre månaders intervall (utan antibiotika verksamt mot MRSA-stam) kan avskrivas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7475CBA2" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="6856F138" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om patienten har riskyrke kan den avskrivas på samma sätt som en utan riskyrke. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6611ED1A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="6A70CF60" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om en patient tidigare haft riskfaktorer (som kan ha hindrat från avskrivning), men som PAL nu bedömer inte längre är aktiva, kan avskrivning ske som för en som aldrig haft en riskfaktor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C1E3F9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00076111" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="04D09482" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00076111" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>För en patient med aktuella riskfaktorer kan smittskyddsläkare i undantagsfall medge avskrivning, men det kräver fler negativa odlingar under längre tid. Om man har en patient med riskfaktorer där man anser avskrivning möjlig, diskuteras det med MRSA-sjuksköterska/läkare som tar det till vidare diskussion med smittskyddsläkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2153A605" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00076111" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="50DDF1A7" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00076111" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Tillvägagångssätt avskrivning MRSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2114CA23" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="6D8C76DF" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Avskrivningsbeslut dokumenteras i journal.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359B5CA9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="40B935BC" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Journalmärkning tas bort, skriv “Avskriven från förhållningsregler MRSA </w:t>
       </w:r>
       <w:r w:rsidRPr="3E2F30BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>datum</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243E7EDC" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="1C4F365B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patentinformation skickas till patienten (fyll i </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0CCB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>brevmall MRSA – avskrivning till patient</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9591FF" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="25E4F85C" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information till vårdcentral och andra vårdkontakter skickas (fyll i </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0CCB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">brevmall MRSA – avskrivning till </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vården</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610E8F78" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="5C1896D8" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avanmälan görs i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som kompletterande anmälan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A2D267" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="365FC9DD" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logga in i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="007D20E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SmiNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> med SITHS-kort, fyll i personnummer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E6ACC" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="13D0049F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Välj diagnos MRSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A03E27C" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="2E4DF95E" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Välj kompletterande uppgifter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421488BC" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="00644812" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1418" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Skriv i fritext under övriga uppgifter att patienten avskrives från kontroller och vilket datum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE7E66" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="222D8181" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Skriv ut papperskopia, signera och lägg för inskanning i journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D3CA53" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00E57BF0" w:rsidDel="004F35CD" w:rsidRDefault="00414B30">
-[...386 lines deleted...]
-    <w:p w14:paraId="71EC9CE0" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="00B7010B">
+    <w:p w14:paraId="46CDF6B9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00E57BF0" w:rsidDel="004F35CD" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Meddela MRSA-sjuksköterska att patienten är avskriven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667EFCA8" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="001B0863" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc224026409"/>
+      <w:r>
+        <w:t>Eradikering av MRSA-bärarskap</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="30AFB6FD" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00EB7611">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överväg eradikeringsbehandling av MRSA-bärarskap inför kirurgiska ingrepp som till exempel protesoperation eller hos vårdpersonal för att möjliggöra tidigare återgång till arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600BC859" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00EB7611">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eradikeringsbehandling kan också övervägas vid långvarigt positiva MRSA-odlingar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F11E044" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00EB7611">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1F12">
+        <w:t>Barn bör endast i undantagsfall få systematisk eradikeringsbehandling. Behandlas övriga i familjen kan man överväga lokalbehandling samt hygienrutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD553B1" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om beslut tas för eradikeringsförsök:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F86F9D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uteslut att patienten spontant blivit odlingsnegativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DEAA5C" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eliminera riskfaktorer ev. remiss till hudklinik för optimal behandling av hudåkomma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533A5A78" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finns smittkällor i omgivningen? Odla hushållskontakter för att minska risken för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>återsmitta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. Oftast behandlas hela familjen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD9FA4" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00220BFF" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fyll i behandlingsschema/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091174A">
+        <w:t>hygien</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rutiner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091174A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091174A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220BFF">
+        <w:t xml:space="preserve">), för tydliggörande kring behandlingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220BFF">
+        <w:t xml:space="preserve"> miljösanering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD1F53A" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skriv recept enligt nedan. Behandlingen är kostnadsfritt för patienten, skriv: "Fritt enligt SML” på receptet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042305F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B970B6" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid torr hud skrivs recept på mjukgörande till exempel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Propyless</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>; fritt enligt SML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6925D5C3" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antibiotikaval (per os) nedan gäller inte gravida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8681B0" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vid MRSA i näsa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222A33B3" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk144304613"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Bactroban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
-        <w:t xml:space="preserve"> Nasal 2% x 3 i en vecka. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D4B3962" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="00B7010B">
+        <w:t xml:space="preserve"> nasal 2% x 3 i en vecka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480E301F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Hibiscrub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
-        <w:t xml:space="preserve"> 40 mg/ml två gånger i veckan under 2 veckor</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="69E52FC1" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="00B7010B">
+        <w:t xml:space="preserve"> 40 mg/ml två gånger i veckan under 2 veckor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6358E3C9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid MRSA på Hud/Sår </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64277DA5" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Hudlesioner bör helst vara läkta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0C04CC" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve">Det går att använda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Bactroban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> 2% på hudlesioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A20E87E" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Bactroban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> Nasal 2% x 3 i en vecka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B83F034" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Hibiscrub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> 40 mg/ml två gånger i veckan under 2 veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA2F135" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve">Eventuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Betnovat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> 0,1% på eksem. Recept 100 g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790C2A89" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vid MRSA i svalg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C8B105" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk144304613"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Bactroban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> Nasal 2% x 3 i en vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483BF258" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t>Hibiscrub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F5E3C">
+        <w:t xml:space="preserve"> 40 mg/ml två gånger i veckan under 2 veckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3ECCF887" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Rimactan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 10 - 20 mg/kg delat på 2 doser i 14 dagar + </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Dalacin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 300 mg x 3 eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Fucidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 250 mg 2 x 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1865E013" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="007710F4">
+    <w:p w14:paraId="586735B9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5E3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vid MRSA i urin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1751EE08" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="00445A35">
+    <w:p w14:paraId="0A84DC84" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Bactroban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> Nasal 2% x 3 i en vecka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D255411" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="003F5E3C" w:rsidRDefault="00414B30" w:rsidP="00445A35">
+    <w:p w14:paraId="260C736B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003F5E3C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Hibiscrub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 40 mg/ml två gånger i veckan under 2 veckor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F485F4" w14:textId="21781DBB" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00445A35">
+    <w:p w14:paraId="46B4A3F1" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Bactrim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 2 x 2 i 14 dagar eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t>Ciprofloxacin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5E3C">
         <w:t xml:space="preserve"> 500 mg 1 x 2 i 14 dagar. Eventuell KAD bör helst dras. Möjlighet till RIK under behandlingsperioden. Om KAD måste vara kvar byts den på andra behandlingsdygnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C3D303" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1B0226C0" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00E6252B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollodlingar efter avslutad eradikeringsbehandling tas tidigast efter 1 månad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2182C6D3" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00FA0CD6" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="3C955131" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00FA0CD6" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc224026410"/>
       <w:r w:rsidRPr="00C3276A">
         <w:t>Bilagor</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="311250FD" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00FA0CD6" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="47589C8B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00FA0CD6" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:r w:rsidRPr="0085080B">
         <w:t>Bil</w:t>
       </w:r>
       <w:r>
         <w:t>aga</w:t>
       </w:r>
       <w:r w:rsidRPr="0085080B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1:</w:t>
       </w:r>
       <w:r w:rsidRPr="0085080B">
         <w:t xml:space="preserve"> Checklista MRSA-</w:t>
       </w:r>
       <w:r>
         <w:t>sjuk</w:t>
       </w:r>
       <w:r w:rsidRPr="0085080B">
         <w:t>sköterska</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -1455,2996 +2466,3222 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>aga</w:t>
       </w:r>
       <w:r w:rsidRPr="0085080B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
       <w:r w:rsidRPr="0085080B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Behandlingsschema/hygienrutiner vid eradikering av MRSA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B9C690" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="008C5C9C" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="2D7A4EDF" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="008C5C9C" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc224026411"/>
       <w:r w:rsidRPr="008C5C9C">
-        <w:lastRenderedPageBreak/>
         <w:t>Länkar</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4003552F" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00CA6117" w:rsidRDefault="00000000" w:rsidP="00414B30">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="48309AB3" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CA6117" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00414B30" w:rsidRPr="00CA6117">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00CA6117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smittskyddsblad - Smittskyddsläkarföreningen (slf.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AE7C1DE" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00CA6117" w:rsidRDefault="00000000" w:rsidP="00414B30">
+    <w:p w14:paraId="0BABAF21" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CA6117" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="00414B30" w:rsidRPr="00CA6117">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00CA6117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>MRSA - avskrivning av kontroller och förhållningsregler.pdf (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08053AAB" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00CA6117" w:rsidRDefault="00000000" w:rsidP="00414B30">
+    <w:p w14:paraId="546A4041" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CA6117" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00414B30" w:rsidRPr="00CA6117">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CA6117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygien - NU-sjukvården (nusjukvarden.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BA85D81" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00CA6117" w:rsidRDefault="00000000" w:rsidP="00414B30">
+    <w:p w14:paraId="0B2FF175" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CA6117" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00414B30" w:rsidRPr="00CA6117">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00CA6117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smittskydd Västra Götaland - Vårdgivarwebben Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1517FE39" w14:textId="1ECEFD13" w:rsidR="00414B30" w:rsidRPr="0054245B" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="494EC1F0" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="0054245B" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc224026412"/>
       <w:r w:rsidRPr="0054245B">
         <w:t>Diagnos</w:t>
       </w:r>
-      <w:r w:rsidR="005A59EA">
+      <w:r>
         <w:t>- och åtgärdskoder</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="54809ACF" w14:textId="1CB3B91B" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="000E15D8">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6D72E302" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
-        <w:ind w:left="992"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00402AA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MRSA-bärare </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>MRSA-bärare (vid besök och provtagning av känd MRSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Diagnoskoder: Z22.3C + B95.6 + U82.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7BC739" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0696CD85" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567" w:firstLine="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(vid besök och provtagning av känd MRSA</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Infektion med MRSA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+        <w:t xml:space="preserve">Diagnoskoder: Kod för infektionen + B95.6 + U82.1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62572BE0" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="096A4914" w14:textId="77777777" w:rsidR="000E15D8" w:rsidRPr="00E40F02" w:rsidRDefault="000E15D8" w:rsidP="000E15D8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453B11EF" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
-        <w:ind w:left="992"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Infektion med MRSA</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>MRSA-smittspridning och screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062BC456" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diagnoskoder: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Diagnoskod: Z20.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5817C7CB" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kod för infektionen</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + B95.6 + U82.1 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FC0B74C" w14:textId="77777777" w:rsidR="00560098" w:rsidRDefault="00560098" w:rsidP="00EC3682">
+        <w:t>Åtgärdskoder: AV097 + AV028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2358AB90" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
-        <w:ind w:left="993"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5222FC32" w14:textId="3C910864" w:rsidR="00D35804" w:rsidRPr="00402AA5" w:rsidRDefault="00414B30" w:rsidP="00EC3682">
+    <w:p w14:paraId="1BBA6D9C" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
-        <w:ind w:left="993"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00402AA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MRSA</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Uppstart eradikeringsbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0BB949" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00CC197B" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-smittspridning och screening</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26472E5B" w14:textId="1A64D9FA" w:rsidR="00D35804" w:rsidRDefault="00D35804" w:rsidP="00EC3682">
+        <w:t>Diagnoskoder: Z223.C + B95.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED00787" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00CC197B">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
-        <w:ind w:left="993"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...144 lines deleted...]
-      <w:r w:rsidR="00414B30" w:rsidRPr="6A422B6D">
+        <w:t>Åtgärdskod: DT026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A422B6D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB825C0" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00A77602" w:rsidRDefault="00414B30" w:rsidP="005346EE">
+    <w:p w14:paraId="4C4A0E31" w14:textId="7239A465" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="00063E25">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="0" w:firstLine="992"/>
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc224026413"/>
       <w:r w:rsidRPr="00A77602">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bilaga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00A77602">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298D3382" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="500F3E7F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00E15200" w:rsidRDefault="005D0055" w:rsidP="00063E25">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15200">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-          <w:bCs/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Checklista vid nybesök MRSA:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A1163">
+      <w:r w:rsidRPr="00E15200">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAEAF5B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="73DD8006" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anamnes enligt remiss. Födelseland? Reseanamnes? Vårdats på sjukhus utomlands?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A89EEEF" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="138569FB" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvarande eller planerad sysselsättning, identifiera eventuellt riskyrke.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689FF521" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="003F8925" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inspektion av hudkostymen samt efterhöra eventuella riskfaktorer; skadad hud, eksem, piercing, KAD, venös infart, PEG, stomi, nedsatt immunförsvar, planerade operationer.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8BD691" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="207D0472" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om pågående riskfaktor som misstänks vara behandlingskrävande kopplas ST/specialistläkare in.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB361E1" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="77203F23" w14:textId="32B40A5A" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Identifiera eventuella hushållskontakter som skall screenas; närstående med riskfaktorer och/eller riskyrke alternativt anhörig med mycket sjukvårdskontakt. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047174D">
+        <w:t>Identifiera eventuella hushållskontakter som ska screenas; närstående med riskfaktorer och/eller riskyrke alternativt anhörig med mycket sjukvårdskontakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BEA91D" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="2B231302" w14:textId="0C9C4503" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid hemtjänst/hemsjukvård/personliga assistenter kontaktas hygiensjuksköterska/läkare för kännedom. Vid koppling till habilitering, skola för personer med särskilda behov, riskyrken utanför vården </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontaktas Smittskyddsenheten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="476A961A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    </w:p>
+    <w:p w14:paraId="7B9CFFC7" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Muntlig och skriftlig information om MRSA och bärarskapet samt förhållningsregler utifrån </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="0047174D">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003004D3">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Smittskyddsblad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, finns på olika språk.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0D31BE" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="510D5D25" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid behov lämna ut MRSA-bärarkort, framför allt till patienter med svårigheter att förmedla sig.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A3F1C" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="08BB24FE" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om antibiotika den senaste månaden skicka med remiss för provtagning på vårdcentral en månad efter avslutad antibiotikakur.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D93DD08" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="0E86E1DE" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning näsa, svalg, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt från eventuella riskfaktorer med svar till MRSA-sjuksköterska.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9336CC" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="6793C0F6" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Informera om patientskadeförsäkring + kuratorskontakt vid smitta inom vården.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AA2779" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="2A5E89DD" w14:textId="232503A8" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om djurägare ges information om god handhygien vid skötsel av infekterade sår hos djur, vid behov av veterinärkontakt för infektion bör denne informeras om MRSA-bärarskap</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidR="00665900" w:rsidRPr="00665900">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:strike/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047174D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B90E12" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="07DBBDBA" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="003004D3" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="38"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="944"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-427"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047174D">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Informerar om kriterier för avskrivning.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="003004D3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D9C76" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="140A4544" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="0047174D" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58481F20" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00EC3F3F" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-      <w:pPr>
+    <w:p w14:paraId="690FFA1F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00EC3F3F" w:rsidRDefault="005D0055" w:rsidP="00D74F7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3F3F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Administration:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3F3F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DEFAAB" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="24FB6ED9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Tilldela patienten indexnummer, patientansvarig läkare samt varningsmarkör i patientbakgrunden Melior.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B517B4">
+        <w:t xml:space="preserve">Tilldela patienten indexnummer, patientansvarig läkare samt varningsmarkör i patientbakgrunden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42436F7A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="5CD850C6" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Upprätta smittspårningsjournal på de anhöriga som inkluderas i smittspårning. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="scxw190397223"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
-        <w:rPr>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Anhörigs journal markeras med ”anhörig till MRSA-bärare indexnummer: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XXXX:XX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="scxw190397223"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
-        <w:rPr>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om anhörig är positiv erhåller den samma indexnummer som indexpatienten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301870BD" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="719FA2E1" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Smittskyddsanmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> skrivs av MRSA-sjuksköterska om det inte är gjort av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>inremitterande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A9DF33" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="1438819C" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Remissvar till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>inremitterande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> enhet (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>finns mall i korr/intyg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E46783" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="56D0F87D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Informera Vårdcentral samt eventuella vårdkontakter om bärarskap i samråd med patient (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>finns mall i korr/intyg). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C641171" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00B517B4" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="29D9C3CE" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00A60EF0" w:rsidRDefault="005D0055" w:rsidP="009A2468">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993" w:right="-569"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ställningstagande till när uppföljande besök och MRSA-odlingar ska ske.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FDD17A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="000514C2" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="22397AFF" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="000514C2" w:rsidRDefault="005D0055" w:rsidP="005F2192">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B517B4">
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dokumentation i Melior.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B517B4">
+        <w:t xml:space="preserve">Dokumentation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A60EF0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60EF0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000514C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3559FC5A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00A51544" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="12305537" w14:textId="4A586439" w:rsidR="005D0055" w:rsidRPr="00A51544" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51544">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Forts bilaga 1</w:t>
+        <w:t>Forts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E714A4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>ättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51544">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilaga 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51544">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5832EA07" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00A51544" w:rsidRDefault="00414B30" w:rsidP="005346EE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00042FA7">
+    <w:p w14:paraId="6341EAE2" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00E15200" w:rsidRDefault="005D0055" w:rsidP="00E15200">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15200">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>Checklista vid återbesök MRSA:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00042FA7">
+      <w:r w:rsidRPr="00E15200">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3448E683" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="72DCBA03" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vad har hänt sedan senaste besöket? </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBFEC81" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="18D90419" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gå igenom förhållningsregler. Är patienten införstådd i hygienföreskrifterna samt innebörden av bärarskap? Om behov lämna skriftlig patientinformation på nytt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE1048E" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="587EE210" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vårdats på sjukhus utomlands sedan senaste besöket?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F788073" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="16B35562" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvarande eller planerad sysselsättning, identifiera eventuellt riskyrke.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE46C7A" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="78DF54B5" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inspektion av hudkostymen samt efterhöra eventuella riskfaktorer; skadad hud, eksem, piercing, KAD, venös infart, PEG, stomi, nedsatt immunförsvar, planerade operationer.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12228713" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="2AC1A83B" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid torr hud rekommenderas mjukgörande.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A49607" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="625F984D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hushållskontakt med riskfaktorer och/eller riskyrke alternativt anhörig med mycket sjukvårdskontakt?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321C783D" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="0862BD02" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om antibiotika den senaste månaden skicka med remiss för provtagning på vårdcentral en månad efter avslutad antibiotikakur.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093D9301" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="4EF9B2F1" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning näsa, svalg, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt eventuella riskfaktor med svar till MRSA-sjuksköterska.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3D54D9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00570582" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="5C52B0C0" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="00E15200">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="37"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Informerar om kriterier för avskrivning </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DECC73F" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30"/>
-    <w:p w14:paraId="3FA4A17D" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00570582" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="6B53907C" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="005D0055"/>
+    <w:p w14:paraId="7FDAE3F9" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00570582">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D41DF1" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="0B68BC46" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="004A1396">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Eventuellt komplettera smittspårningsjournal om förändring sedan föregående besök. Anhörigs journal markeras med ”anhörig till MRSA-bärare indexnummer: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XXXX:XX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="scxw190397223"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
-        <w:rPr>
+      <w:r w:rsidRPr="009B1B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Om anhörig är positiv erhåller den samma indexnummer som indexpatienten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498D5EBF" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="4C0B83CC" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="004A1396">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ställningstagande till när uppföljande besök och MRSA-odlingar ska ske</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047174D">
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F78A811" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="0047174D" w:rsidRDefault="00414B30">
+    <w:p w14:paraId="70CC160D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="009B1B89" w:rsidRDefault="005D0055" w:rsidP="004A1396">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0047174D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dokumentation i Melior</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047174D">
+        <w:t xml:space="preserve">Dokumentation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B1B89">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B1B89">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D4767B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="6076F4F8" w14:textId="5D1C7846" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="004A1396">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="45"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0BD23284" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    </w:p>
+    <w:p w14:paraId="4EA0BEDC" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E89FA9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="07C6E5ED" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="005D0055">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc224026414"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga 2</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0C41E898" w14:textId="77777777" w:rsidR="00414B30" w:rsidRPr="00683274" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="746F6D11" w14:textId="77777777" w:rsidR="005D0055" w:rsidRPr="00683274" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683274">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Behandlingsschema/hygienrutiner vid eradikering av MRSA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5784CCA9" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="71B81950" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
       <w:r>
         <w:t>De ikryssade alternativen gäller för dig som är bärare av MRSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAC4723" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> □ Smörj </w:t>
+    <w:p w14:paraId="3EB000E2" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076183B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Smörj </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bactrobansalva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">.gånger dagligen i……………….. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1831D818" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+        <w:t>.gånger dagligen i…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011EAA75" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00E95AFB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid näsbehandling ta salva på en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>örontops</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och massera in salva strax innanför näsvingen så långt upp du kan komma. Vid sår-/hudbehandling massera in salva på aktuellt område. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bactrobansalva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skrivs på recept enligt SML (smittskyddslagen). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3BC40B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Duscha två gånger/vecka i två veckor med </w:t>
+    <w:p w14:paraId="107E0181" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00E95AFB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Duscha två gånger/vecka i två veckor med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Tvätta hela kroppen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inkl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> håret noggrant med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrublösning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Obs! Lösningen får inte komma in i öronen – använd fetvadd. Tvåla in kroppen på fuktig hud med vattnet avstängt. Skölj av tvålen och upprepa intvålningen ytterligare en gång. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrublösning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skrivs på recept enligt SML. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDCC418" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Tvätta lokalt dagligen med </w:t>
+    <w:p w14:paraId="4D0C71C7" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tvätta lokalt dagligen med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, enligt ovan, på hudområde som är infekterat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065BAE5B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Vid torr hud använd mjukgörande salva, </w:t>
+    <w:p w14:paraId="7175C24F" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vid torr hud använd mjukgörande salva, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Propyless</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Skrivs på recept enligt SML. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063C802D" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Byt sängkläder och handdukar 2 ggr/vecka i två veckor i samband med </w:t>
+    <w:p w14:paraId="4DAC3F25" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00AB74B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Byt sängkläder och handdukar 2 ggr/vecka i två veckor i samband med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrubdusch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Tvätta dessa i minst 60 gr C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0DEAC7" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Kam bör bytas, eller kokas fem minuter efter </w:t>
+    <w:p w14:paraId="63FF3E63" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kam bör bytas, eller kokas fem minuter efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hibiscrubdusch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F4C97B" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">□ Om du har tandprotes, låt protesen ligga i </w:t>
+    <w:p w14:paraId="520954E6" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Byt kläder dagligen i två veckor. Tvätta dessa i den temperatur de tål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0ADBD6" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Byt tandborste två gånger i veckan i två veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA08A3D" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00AB74B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om du har tandprotes, låt protesen ligga i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidininhaltig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Corsodyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> över natten i två veckor. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Corsodyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skrivs på recept enligt SML. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED38C46" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">□ Använd om möjligt engångsrakhyvlar i två veckor annars rengör rakapparat dagligen med </w:t>
+    <w:p w14:paraId="7BE43CC5" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Använd om möjligt engångsrakhyvlar i två veckor annars rengör rakapparat dagligen med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Skrivs på recept enligt SML. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B93837" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
-[...17 lines deleted...]
-    <w:p w14:paraId="0564D156" w14:textId="77777777" w:rsidR="00414B30" w:rsidRDefault="00414B30" w:rsidP="00414B30">
+    <w:p w14:paraId="7DFC4015" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00AB74B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om ett barn är bärare, diska barnens leksaker i diskmedel och vatten två gånger i veckan i en vecka. Tvätta tygleksaker i tvättmaskin så varmt som de tål två gånger i veckan i en vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513362D5" w14:textId="77777777" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007527A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Övrigt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B63734D" w14:textId="78924063" w:rsidR="005D0055" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
+      <w:r>
+        <w:t>………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F15C23" w14:textId="714B165B" w:rsidR="004057EB" w:rsidRDefault="005D0055" w:rsidP="00F04ADE">
+      <w:pPr>
+        <w:ind w:right="-994"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid frågor vänd dig till infektionsmottagningen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>010-4355600</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00230F40" w:rsidRDefault="00536A5A" w:rsidP="00230F40"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="004057EB" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58EFAD12" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C">
+    <w:p w14:paraId="33492008" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C50BF4C" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C">
+    <w:p w14:paraId="259492E1" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F3BF451" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C">
+    <w:p w14:paraId="02FEBA36" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...51 lines deleted...]
-  <w:p w14:paraId="6507D2E2" w14:textId="5A7154C3" w:rsidR="00F44CEA" w:rsidRDefault="00F44CEA" w:rsidP="00A52D7A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:left="0"/>
-      <w:jc w:val="left"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1073EB9E" w14:textId="56CE1548" w:rsidR="002B75D3" w:rsidRDefault="006B5D4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="002B661B" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687937" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B133F00" wp14:editId="57BF6B72">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4701540</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>30480</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="14" name="Bildobjekt 14">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AB95ACA" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C"/>
+    <w:p w14:paraId="7AC7D64E" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77989D4B" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C">
+    <w:p w14:paraId="365DDE78" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F049A90" w14:textId="77777777" w:rsidR="00202B9C" w:rsidRDefault="00202B9C">
+    <w:p w14:paraId="289936B6" w14:textId="77777777" w:rsidR="002D1C40" w:rsidRDefault="002D1C40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="513A7D7E" w14:textId="4FAD03BA" w:rsidR="00F44CEA" w:rsidRPr="00886B3E" w:rsidRDefault="00A9120C" w:rsidP="004305CB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685889" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B74E205" wp14:editId="0E0F9F6E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B4FCE60" w14:textId="77777777" w:rsidR="00A9120C" w:rsidRDefault="00A9120C" w:rsidP="00A9120C">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3B74E205" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251685889;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4B4FCE60" w14:textId="77777777" w:rsidR="00A9120C" w:rsidRDefault="00A9120C" w:rsidP="00A9120C">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A99CB1F" w14:textId="7B5BE555" w:rsidR="00F44CEA" w:rsidRPr="00A0325C" w:rsidRDefault="00F72E98" w:rsidP="00F14693">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0"/>
+      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681793" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B40E53A" wp14:editId="02F9D2CA">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-304800</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>45085</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
-              <wp:docPr id="48" name="Textruta 48"/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7315610D" w14:textId="77777777" w:rsidR="003D1FA2" w:rsidRDefault="003D1FA2" w:rsidP="003D1FA2">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2B40E53A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 48" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-24pt;margin-top:3.55pt;width:367.65pt;height:170.1pt;z-index:251681793;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAxsRKPiAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNxapz+0UYhTVZEqJASHll64OfE2ibDXIXbbwNOznOA2q1nNfJNvRmfFBYfQeVIwmyYgkGpvOmoU&#10;HN92kxREiJqMtp5QwRcG2BS3N7nOjL/SHi+H2AgOoZBpBW2MfSZlqFt0Okx9j8TeyQ9ORz6HRppB&#10;XzncWTlPkpV0uiNuaHWPZYv1x+HsFDyXu1e9r+Yu/bbl08tp238e3x+Uur8bt48gIo7x7xl+8Rkd&#10;Cmaq/JlMEFbBZJnylqhgPQPB/ipdL0BUChZLFrLI5f8FxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAB06R0hkCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEADGxEo+IAAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7315610D" w14:textId="77777777" w:rsidR="003D1FA2" w:rsidRDefault="003D1FA2" w:rsidP="003D1FA2">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00C45F80">
-[...190 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="851E4FC2"/>
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Strecklista"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="926"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="926" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="OCR B" w:hAnsi="OCR B" w:cs="OCR B" w:hint="default"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C063CDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054BA884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA8ED79C"/>
     <w:lvl w:ilvl="0" w:tplc="1406A758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="55EA6DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4513,164 +5750,277 @@
     <w:lvl w:ilvl="7" w:tplc="EAE4C770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB78CC4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087524C7"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C1448C2"/>
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F0337A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F43B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0B48706"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4739,51 +6089,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14064F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69EC2136"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4852,51 +6315,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18605F0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6E0C9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5001,51 +6577,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4312E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA4EDCF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5150,51 +6726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5264,51 +6840,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9E412AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F314D12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E488D1A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE21ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A37EB18E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5377,51 +7179,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1D52B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="610C768E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5490,51 +7292,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EA43B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B56B14A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5603,51 +7405,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323271F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACCED74A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5716,164 +7518,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377078A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1BC14BE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5942,164 +7631,191 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399136A6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A6E25EA"/>
+    <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="765" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1485" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2205" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2925" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3645" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4365" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5085" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5805" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6525" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6169,51 +7885,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D145769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44667128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6318,164 +8034,305 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD97909"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5EC42420"/>
+    <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C634685"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6136DA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6580,164 +8437,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE409FD"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A4C83CA0"/>
+    <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6807,51 +8664,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E154E454"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C26E6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9AAD97A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586D13FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDA24216"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6920,51 +9003,201 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE85A88"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5706FFA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63EA536C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53BE111E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="944"/>
         </w:tabs>
         <w:ind w:left="944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7069,51 +9302,51 @@
         </w:tabs>
         <w:ind w:left="5984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6704"/>
         </w:tabs>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64654154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6EE89F2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7182,51 +9415,314 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FB2CAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7673588B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86083FC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="944"/>
+        </w:tabs>
+        <w:ind w:left="944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1664"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2384"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3104"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3824"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4544"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5264"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5984"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6704"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DF4E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CF0219C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7295,51 +9791,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDC0C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC6EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1A69F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC9CAA7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7444,671 +10166,744 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1334071460">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="470252082">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="316808385">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="256331618">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="768892473">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2518274">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="651451744">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="570770629">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2141920620">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1846284524">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1382898534">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="351879555">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1937247280">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="832331648">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="8265522">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="543520471">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2115788159">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1127623116">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1659457741">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="37" w16cid:durableId="1493255112">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="351994972">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="38" w16cid:durableId="533494769">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="675574752">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="39" w16cid:durableId="164176276">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="470252082">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="316808385">
+  <w:num w:numId="40" w16cid:durableId="1025449822">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1005667860">
-[...59 lines deleted...]
-  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00014373"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00022BFD"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00032471"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00063E25"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="000666F3"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000E0C7C"/>
-    <w:rsid w:val="000E15D8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="000F7C2D"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="0016044B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00163338"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00173B60"/>
-    <w:rsid w:val="001756BE"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="00202B9C"/>
-    <w:rsid w:val="0021042E"/>
+    <w:rsid w:val="001E133C"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00230F40"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00272881"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B75D3"/>
+    <w:rsid w:val="002B661B"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D1C40"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003004D3"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00307BCD"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="0032291F"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="003833D4"/>
+    <w:rsid w:val="00377992"/>
+    <w:rsid w:val="003825A4"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6C3D"/>
     <w:rsid w:val="003D099E"/>
-    <w:rsid w:val="003D1FA2"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E357A"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00402AA5"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="004057EB"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004126ED"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00414B30"/>
-    <w:rsid w:val="004156F0"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
-    <w:rsid w:val="00445A35"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00456E3E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A1396"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004C4A4D"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E3F1F"/>
+    <w:rsid w:val="004F2C70"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="005346EE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0054141E"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00560098"/>
+    <w:rsid w:val="0056387E"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
-    <w:rsid w:val="005A59EA"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C2C20"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005D0055"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F2192"/>
+    <w:rsid w:val="00604B7E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00665900"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="006716C7"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006935AE"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5D4F"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="0070235C"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007527A4"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="0076183B"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007710F4"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A46D4"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C13CA"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4138"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="0084462A"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00852D05"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00887456"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C500D"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
-    <w:rsid w:val="008E3BDD"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
+    <w:rsid w:val="0091222E"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00975771"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A2468"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009B1B89"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C070E"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A367FB"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A52D7A"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A60EF0"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A803C6"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A9120C"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB70EB"/>
+    <w:rsid w:val="00AB74B3"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B501E7"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B7010B"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C17AB4"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45F80"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC197B"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D35804"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D74F7F"/>
+    <w:rsid w:val="00D80C19"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DA6D1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE699A"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E15200"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6252B"/>
+    <w:rsid w:val="00E714A4"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E95AFB"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB7611"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC3682"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F14693"/>
+    <w:rsid w:val="00F04ADE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F44CEA"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F64506"/>
-    <w:rsid w:val="00F72E98"/>
+    <w:rsid w:val="00F6497A"/>
+    <w:rsid w:val="00F843E1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC1F12"/>
-    <w:rsid w:val="00FC49A7"/>
+    <w:rsid w:val="00FC2707"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8446,174 +11241,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -8776,70 +11599,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -8861,51 +11685,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8951,214 +11775,217 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -9207,118 +12034,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10303,51 +13130,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10475,105 +13302,173 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
-[...2 lines deleted...]
-    <w:rsid w:val="00F44CEA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:right="0"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00414B30"/>
+    <w:rsid w:val="005D0055"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00414B30"/>
+    <w:rsid w:val="005D0055"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00414B30"/>
+    <w:rsid w:val="005D0055"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00414B30"/>
+    <w:rsid w:val="005D0055"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw190397223">
     <w:name w:val="scxw190397223"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00414B30"/>
+    <w:rsid w:val="005D0055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10581,81 +13476,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sminet3-prod.sminet.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/smittskyddsblad/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-48/surrogate/MRSA%20-%20avskrivning%20av%20kontroller%20och%20f%C3%B6rh%C3%A5llningsregler.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/smittskydd" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/vardhygien/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-48/surrogate/MRSA%20-%20avskrivning%20av%20kontroller%20och%20f%C3%B6rh%C3%A5llningsregler.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/smittskyddsblad/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sminet3-prod.sminet.se/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/smittskyddsblad/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-48/surrogate/MRSA%20-%20avskrivning%20av%20kontroller%20och%20f%C3%B6rh%C3%A5llningsregler.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/smittskydd" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/vardhygien/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10601-237958689-48/surrogate/MRSA%20-%20avskrivning%20av%20kontroller%20och%20f%C3%B6rh%C3%A5llningsregler.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/smittskyddsblad/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10936,74 +13811,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2531</Words>
-  <Characters>13419</Characters>
+  <Words>2156</Words>
+  <Characters>15050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>537</Lines>
+  <Paragraphs>382</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15919</CharactersWithSpaces>
+  <CharactersWithSpaces>16824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MRSA-patient på infektionsmottagningen</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Jonatan Robertsson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>