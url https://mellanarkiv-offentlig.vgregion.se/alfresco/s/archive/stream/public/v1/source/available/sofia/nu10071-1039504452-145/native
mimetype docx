--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="35D970A6" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="009235B9" w:rsidP="006B266D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E62AD6">
         <w:t>Rabiesprofylax till personer med ökad risk, infektionsmottagningen NÄ</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>L</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3CFFDE61" w14:textId="77777777" w:rsidR="00895E88" w:rsidRPr="00C6602A" w:rsidRDefault="00895E88" w:rsidP="00895E88">
@@ -373,70 +373,78 @@
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6602A">
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Övriga veterinärer/viltvårdare, enbart vaccin, grundvaccination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF52696" w14:textId="77777777" w:rsidR="00895E88" w:rsidRPr="008E396C" w:rsidRDefault="00895E88" w:rsidP="00895E88">
+    <w:p w14:paraId="2BF52696" w14:textId="04D42A00" w:rsidR="00895E88" w:rsidRPr="008E396C" w:rsidRDefault="7A57A18C" w:rsidP="00BF2A23">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6602A">
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Utlandspersonal/resenär</w:t>
+      </w:r>
+      <w:r w:rsidR="7FF597A1" w:rsidRPr="00C6602A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="+mn-ea"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som kan utsättas för rabies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6602A">
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enbart vaccin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> med</w:t>
       </w:r>
@@ -461,86 +469,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="+mn-ea"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D6046F" w14:textId="77777777" w:rsidR="00895E88" w:rsidRDefault="00895E88" w:rsidP="00895E88">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten bokas som hälsovård till sjuksköterskemottagning för provtagning med svar till vaccinationsansvarig läkare eller i andra hand till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>dagjour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> efter överenskommelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B74FC28" w14:textId="77777777" w:rsidR="00895E88" w:rsidRPr="00C32977" w:rsidRDefault="00895E88" w:rsidP="00895E88">
+    <w:p w14:paraId="0B74FC28" w14:textId="284CD05F" w:rsidR="00895E88" w:rsidRPr="00C32977" w:rsidRDefault="7A57A18C" w:rsidP="00895E88">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C32977">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>F</w:t>
-[...2 lines deleted...]
-        <w:t>olkhälsomyndigheten. Patienten faktureras kostn</w:t>
+        <w:t xml:space="preserve">Titerkontroll antikroppar rabies skickas till Folkhälsomyndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidR="31198EB8">
+        <w:t xml:space="preserve">Sjuksköterska kontaktar sekreterare för fakturering. </w:t>
       </w:r>
       <w:r>
-        <w:t>a</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">).  </w:t>
+        <w:t xml:space="preserve">Patienten faktureras kostnaden enligt prislista (cirka 4200 kronor).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FA3851" w14:textId="77777777" w:rsidR="00895E88" w:rsidRPr="00C32977" w:rsidRDefault="00895E88" w:rsidP="00895E88">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C32977">
         <w:t xml:space="preserve">Patienten ska inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C32977">
         <w:t>prel</w:t>
       </w:r>
       <w:r>
         <w:t>iminär</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32977">
         <w:t>bokas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C32977">
         <w:t xml:space="preserve"> i Elvis för framtida vaccinationer. Patienten ansvar</w:t>
       </w:r>
       <w:r>
         <w:t>ar för</w:t>
@@ -620,86 +604,86 @@
       <w:r w:rsidRPr="00C6602A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Postexpositionsprofylax och ställningstagande till immunoglobulin vid exponering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">bedöms </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6602A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>enligt sedvanlig rutin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00BF2A23">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71CB620B" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0">
+    <w:p w14:paraId="279F88E3" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35CD87A0" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0">
+    <w:p w14:paraId="4A1F02A1" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EC9CB20" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0">
+    <w:p w14:paraId="0C176DEE" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -976,51 +960,51 @@
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="741448160" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Bildobjekt 4">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -1039,61 +1023,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C2A7277" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0"/>
+    <w:p w14:paraId="73B6D112" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47A37712" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0">
+    <w:p w14:paraId="05739589" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="739A7E7B" w14:textId="77777777" w:rsidR="00861ED0" w:rsidRDefault="00861ED0">
+    <w:p w14:paraId="2A75680A" w14:textId="77777777" w:rsidR="00386CB0" w:rsidRDefault="00386CB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -1141,60 +1125,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1267,60 +1251,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="03A8AA0A" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -3110,50 +3094,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64FB4452"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70828670"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3222,51 +3319,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3335,51 +3432,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3449,269 +3546,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555165083">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="77752350">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907374553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816144419">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010715744">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82379985">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="32001010">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="800811010">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1918400350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1120104860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="789979897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1611665312">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1657802124">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1621447758">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="338434332">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="188758705">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000118E2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155156"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193129"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E7B9C"/>
     <w:rsid w:val="00202143"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002908D8"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C02C4"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F25E7"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0031728A"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00386CB0"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2B2C"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3BEE"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
@@ -3934,50 +4038,51 @@
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B36609"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B578B0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD046E"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF2A23"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C431B8"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB5B32"/>
@@ -4032,67 +4137,72 @@
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE5FDB"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F07DA4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7556F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="31198EB8"/>
+    <w:rsid w:val="3A848F95"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6CB02A7A"/>
+    <w:rsid w:val="7A57A18C"/>
+    <w:rsid w:val="7FF597A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -6571,51 +6681,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -6903,70 +7013,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>214</Words>
-  <Characters>1250</Characters>
+  <Words>182</Words>
+  <Characters>1363</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1453</CharactersWithSpaces>
+  <CharactersWithSpaces>1532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rabiesprofylax till personer med ökad risk, infektionsmottagningen NÄL</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>