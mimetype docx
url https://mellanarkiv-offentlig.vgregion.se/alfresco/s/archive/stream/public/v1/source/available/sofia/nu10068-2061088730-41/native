--- v1 (2026-09-14)
+++ v2 (2026-10-06)
@@ -39,59 +39,54 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="2510490D">
         <w:t>Endoskopisk polypektomi och diatermi med ERBE VIO3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00115667" w:rsidP="00115667" w:rsidRDefault="00115667" w14:paraId="72F4046A" w14:textId="77777777"/>
     <w:p w:rsidR="00115667" w:rsidP="00115667" w:rsidRDefault="00115667" w14:paraId="3CC84606" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
       <w:bookmarkStart w:name="_Toc106874287" w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00115667" w:rsidR="00115667" w:rsidP="00115667" w:rsidRDefault="00DA30CF" w14:paraId="23BA4A7C" w14:textId="0C529098">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">justering av layout enligt ny mall. </w:t>
+    <w:p w:rsidRPr="00115667" w:rsidR="00115667" w:rsidP="00115667" w:rsidRDefault="00DA30CF" w14:paraId="23BA4A7C" w14:textId="3EF1FC87">
+      <w:r w:rsidR="73BEE47B">
+        <w:rPr/>
+        <w:t xml:space="preserve">Inga justeringar i denna revision. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00637ED2" w:rsidR="004E3292" w:rsidP="004E3292" w:rsidRDefault="004E3292" w14:paraId="68A42AD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TextA"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00637ED2" w:rsidR="004E3292" w:rsidP="002C74FB" w:rsidRDefault="004E3292" w14:paraId="7D0BCD38" w14:textId="65A363F4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00637ED2">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00637ED2" w:rsidR="004E3292" w:rsidP="00A86761" w:rsidRDefault="004E3292" w14:paraId="777E6877" w14:textId="0BBDF27A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00637ED2">
         <w:t>D</w:t>
@@ -6663,59 +6658,62 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F010D4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0FA81A00"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="21937D8E"/>
     <w:rsid w:val="2510490D"/>
+    <w:rsid w:val="2D796CDE"/>
     <w:rsid w:val="31AF798F"/>
     <w:rsid w:val="431419A8"/>
     <w:rsid w:val="59BB14EF"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C8FDB60"/>
+    <w:rsid w:val="73BEE47B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -9663,32 +9661,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diatermi PM</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Tomas Gajda</lastModifiedBy>
-  <revision>62</revision>
+  <lastModifiedBy>Annika Johansson</lastModifiedBy>
+  <revision>64</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>