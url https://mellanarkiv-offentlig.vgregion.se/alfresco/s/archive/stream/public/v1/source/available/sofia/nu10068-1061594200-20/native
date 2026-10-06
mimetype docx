--- v0 (2026-01-10)
+++ v1 (2026-10-06)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46E39E1D" w14:textId="77777777" w:rsidR="004E2203" w:rsidRDefault="004E2203" w:rsidP="004E2203"/>
     <w:p w14:paraId="253594DB" w14:textId="77777777" w:rsidR="004E2203" w:rsidRDefault="004E2203" w:rsidP="004E2203"/>
     <w:p w14:paraId="139C52A1" w14:textId="6EC00F3F" w:rsidR="004E2203" w:rsidRDefault="004E2203" w:rsidP="004E2203">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BE8B13C" wp14:editId="68325A53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -162,60 +162,60 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main">
             <w:pict>
-              <v:shapetype w14:anchorId="6BE8B13C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BE8B13C">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Textruta 5" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="49350FB6" w14:textId="77777777" w:rsidR="004E2203" w:rsidRPr="003D37FD" w:rsidRDefault="004E2203" w:rsidP="004E2203">
+                    <w:p w:rsidRPr="003D37FD" w:rsidR="004E2203" w:rsidP="004E2203" w:rsidRDefault="004E2203" w14:paraId="49350FB6" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -250,184 +250,181 @@
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9214"/>
+        <w:gridCol w:w="4607"/>
+        <w:gridCol w:w="4607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2203" w14:paraId="6B617BF1" w14:textId="77777777" w:rsidTr="009A0692">
+      <w:tr w:rsidR="004E2203" w14:paraId="6B617BF1" w14:textId="77777777" w:rsidTr="371E108C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8B38BD" w14:textId="77777777" w:rsidR="004E2203" w:rsidRDefault="004E2203" w:rsidP="00EA633B">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="133D6AED" w14:textId="77777777" w:rsidR="005B1D30" w:rsidRPr="005B1D30" w:rsidRDefault="005B1D30" w:rsidP="005B1D30"/>
-          <w:p w14:paraId="3DF698DB" w14:textId="77777777" w:rsidR="005B1D30" w:rsidRDefault="005B1D30" w:rsidP="009A0692">
-[...46 lines deleted...]
-          </w:p>
           <w:p w14:paraId="13D05937" w14:textId="77777777" w:rsidR="007863BE" w:rsidRDefault="007863BE" w:rsidP="007863BE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="1352" w:right="-143"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18ADF885" w14:textId="3BA7EDDD" w:rsidR="005B1D30" w:rsidRDefault="009A0692" w:rsidP="007863BE">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="72CE63B3" w14:textId="3F20C16E" w:rsidR="005B1D30" w:rsidRPr="00023FF4" w:rsidRDefault="005B1D30" w:rsidP="005B1D30">
+            <w:pPr>
               <w:ind w:right="-143"/>
             </w:pPr>
             <w:r>
-              <w:t>Åtgärdskod för endoskopi i propofolsedering har adderats.</w:t>
-[...25 lines deleted...]
-            <w:r w:rsidR="005B1D30">
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA92504" w14:textId="77777777" w:rsidR="005B1D30" w:rsidRDefault="005B1D30" w:rsidP="005B1D30"/>
-          <w:p w14:paraId="6F1A9F63" w14:textId="77777777" w:rsidR="005B1D30" w:rsidRPr="005B1D30" w:rsidRDefault="005B1D30" w:rsidP="005B1D30"/>
+          <w:p w14:paraId="6F1A9F63" w14:textId="77777777" w:rsidR="005B1D30" w:rsidRPr="005B1D30" w:rsidRDefault="005B1D30" w:rsidP="002A3D7C">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC35FE2" w14:textId="587FFDD9" w:rsidR="371E108C" w:rsidRDefault="371E108C" w:rsidP="00A84B08">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik1"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="525D1D39" w14:textId="782A317C" w:rsidR="000C5523" w:rsidRDefault="000C5523" w:rsidP="004E2203">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05B94F4C" w14:textId="77777777" w:rsidR="000C5523" w:rsidRDefault="000C5523">
+    <w:p w14:paraId="37D309A3" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Registrering av endoskopiåtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8D7867" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37510CCB" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-142"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc106874287"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3B648783" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inga justeringar i denna revision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBFA779" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8DF53A" w14:textId="77777777" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc106874289"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375A557A" w14:textId="2405659F" w:rsidR="002A3D7C" w:rsidRDefault="002A3D7C" w:rsidP="002A3D7C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med dokumentet är få en enhetlig och korrekt användning av åtgärdskoder vid endoskopier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B94F4C" w14:textId="219573F0" w:rsidR="000C5523" w:rsidRDefault="000C5523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="050DA972" w14:textId="4DC6EAD6" w:rsidR="004E2203" w:rsidRPr="007863BE" w:rsidRDefault="000C5523" w:rsidP="008C70EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007863BE">
         <w:lastRenderedPageBreak/>
         <w:t>Registrering av endoskopiåtgärder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B64A89E" w14:textId="2A896537" w:rsidR="000C5523" w:rsidRDefault="000C5523" w:rsidP="004E2203">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
@@ -556,51 +553,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Med biopsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07B02434" w14:textId="77777777" w:rsidR="00EA633B" w:rsidRPr="00EA633B" w:rsidRDefault="00EA633B" w:rsidP="00EA633B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -999,123 +995,123 @@
                                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Om ofullständig koloskopi, se info nedan.</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main">
                   <w:pict>
-                    <v:shape w14:anchorId="6858DAF2" id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-35.5pt;margin-top:.05pt;width:145.05pt;height:104.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTbcDeIwIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXdeuCOMXWoHsZ&#10;1mHtPkCRpViALGqiEjv7+lGy4/Ty1KJ5UCSRhzw8Ir266hrLDiqgAVfy2WTKmXISKuN2Jf9zf/Ph&#10;kjOMwlXCglMlPyrkV+v371atX6o51GArFRgFcbhsfcnrGP2yKFDWqhE4Aa8cGTWERkQ6hl1RBdFS&#10;9MYW8+n0U9FCqHwAqRDpdtMb+TrH11rJeKs1qshsyYlbzGvI6zatxXollrsgfG3kQEO8gkUjjKOk&#10;Y6iNiILtg3kWqjEyAIKOEwlNAVobqXINVM1s+qSau1p4lWshcdCPMuHbhZU/D3f+V2Cx+wYdPWAS&#10;pPW4RLpM9XQ6NOmfmDKyk4THUTbVRSYT6PLjfLa44EySbbaYL758vkhxijPcB4zfFTQsbUoe6F2y&#10;XOLwA2PvenJJ2RCsqW6MtfmQekFd28AOgl5xu8skKfgjL+ueA484oqhlKmjviTJnVmAkA9WRfwPV&#10;R9ESmY3Auk9Z0W7wSmmKs0B5F49WpeTW/VaamSrr1DMPu22i0DccTQTpd2o7KiADkqOmUl+IHSAJ&#10;rXKfvxA/gnJ+cHHEN8ZByK+Tp/CsfOxOyuve/yRFL0DSInbbjhR40EhbqI7UX/SJiLe0aAttyaU1&#10;nrMawr+ndy2NYsnx714ExVmI9hr6yRVOkn/J+75x8HUfQZvcOylxn2YgRLOSu2+Y6zSMD8/Z6/z1&#10;Wf8HAAD//wMAUEsDBBQABgAIAAAAIQDvbeJb3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8QwEIXvgv8hjOBtN23Bbq1NFxGEBU+uK3rMNrEJJpOSpLv13zt70tsbvseb97rt4h076ZhsQAHl&#10;ugCmcQjK4ijg8Pa8aoClLFFJF1AL+NEJtv31VSdbFc74qk/7PDIKwdRKASbnqeU8DUZ7mdZh0kjs&#10;K0QvM51x5CrKM4V7x6uiqLmXFumDkZN+Mnr43s9ewHuD8TBnV1f27mO3wfhpzctOiNub5fEBWNZL&#10;/jPDpT5Vh546HcOMKjEnYLUpaUu+AEa4Ku9JHEkUTQ287/j/Af0vAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJNtwN4jAgAAxQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAO9t4lvcAAAACAEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="windowText">
+                    <v:shape id="Textruta 6" style="position:absolute;margin-left:-35.5pt;margin-top:.05pt;width:145.05pt;height:104.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="white [3212]" strokecolor="windowText" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTbcDeIwIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXdeuCOMXWoHsZ&#10;1mHtPkCRpViALGqiEjv7+lGy4/Ty1KJ5UCSRhzw8Ir266hrLDiqgAVfy2WTKmXISKuN2Jf9zf/Ph&#10;kjOMwlXCglMlPyrkV+v371atX6o51GArFRgFcbhsfcnrGP2yKFDWqhE4Aa8cGTWERkQ6hl1RBdFS&#10;9MYW8+n0U9FCqHwAqRDpdtMb+TrH11rJeKs1qshsyYlbzGvI6zatxXollrsgfG3kQEO8gkUjjKOk&#10;Y6iNiILtg3kWqjEyAIKOEwlNAVobqXINVM1s+qSau1p4lWshcdCPMuHbhZU/D3f+V2Cx+wYdPWAS&#10;pPW4RLpM9XQ6NOmfmDKyk4THUTbVRSYT6PLjfLa44EySbbaYL758vkhxijPcB4zfFTQsbUoe6F2y&#10;XOLwA2PvenJJ2RCsqW6MtfmQekFd28AOgl5xu8skKfgjL+ueA484oqhlKmjviTJnVmAkA9WRfwPV&#10;R9ESmY3Auk9Z0W7wSmmKs0B5F49WpeTW/VaamSrr1DMPu22i0DccTQTpd2o7KiADkqOmUl+IHSAJ&#10;rXKfvxA/gnJ+cHHEN8ZByK+Tp/CsfOxOyuve/yRFL0DSInbbjhR40EhbqI7UX/SJiLe0aAttyaU1&#10;nrMawr+ndy2NYsnx714ExVmI9hr6yRVOkn/J+75x8HUfQZvcOylxn2YgRLOSu2+Y6zSMD8/Z6/z1&#10;Wf8HAAD//wMAUEsDBBQABgAIAAAAIQDvbeJb3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8QwEIXvgv8hjOBtN23Bbq1NFxGEBU+uK3rMNrEJJpOSpLv13zt70tsbvseb97rt4h076ZhsQAHl&#10;ugCmcQjK4ijg8Pa8aoClLFFJF1AL+NEJtv31VSdbFc74qk/7PDIKwdRKASbnqeU8DUZ7mdZh0kjs&#10;K0QvM51x5CrKM4V7x6uiqLmXFumDkZN+Mnr43s9ewHuD8TBnV1f27mO3wfhpzctOiNub5fEBWNZL&#10;/jPDpT5Vh546HcOMKjEnYLUpaUu+AEa4Ku9JHEkUTQ287/j/Af0vAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJNtwN4jAgAAxQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAO9t4lvcAAAACAEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" w14:anchorId="6858DAF2">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5D8ABE65" w14:textId="77777777" w:rsidR="000C5523" w:rsidRPr="00FC3506" w:rsidRDefault="000C5523" w:rsidP="00FC3506">
+                          <w:p w:rsidRPr="00FC3506" w:rsidR="000C5523" w:rsidP="00FC3506" w:rsidRDefault="000C5523" w14:paraId="5D8ABE65" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="142" w:right="164"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC3506">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>OBS!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2EB71544" w14:textId="66A7AD3B" w:rsidR="000C5523" w:rsidRPr="00FC3506" w:rsidRDefault="000C5523" w:rsidP="00FC3506">
+                          <w:p w:rsidRPr="00FC3506" w:rsidR="000C5523" w:rsidP="00FC3506" w:rsidRDefault="000C5523" w14:paraId="2EB71544" w14:textId="66A7AD3B">
                             <w:pPr>
                               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="142" w:right="164"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC3506">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dessa åtgärdskoder är obligatoriska vid endoskopier, någon av dessa måste </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC3506">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>alltid</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC3506">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> anges.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="40B78CBF" w14:textId="77777777" w:rsidR="000C5523" w:rsidRPr="00FC3506" w:rsidRDefault="000C5523" w:rsidP="00055E0B">
+                          <w:p w:rsidRPr="00FC3506" w:rsidR="000C5523" w:rsidP="00055E0B" w:rsidRDefault="000C5523" w14:paraId="40B78CBF" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="142" w:right="164"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC3506">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Om ofullständig koloskopi, se info nedan.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1204,56 +1200,56 @@
                                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Även vid CLO-test. </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main">
                   <w:pict>
-                    <v:shape w14:anchorId="410DE781" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-37.4pt;margin-top:-18.25pt;width:171.75pt;height:21.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOb+aAwIAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kNtF2izVbQsgip&#10;UKTCBzi2k1g4HjP2brJ/z9h7aUvfEH4YeWzPmZkzx6vrabBspzEYcDVfzOacaSdBGdfV/OePzZsl&#10;ZyEKp4QFp2u+14Ffr1+/Wo2+0iX0YJVGRiAuVKOveR+jr4oiyF4PIszAa0eXLeAgIrnYFQrFSOiD&#10;Lcr5/LIYAZVHkDoEOr09XPJ1xm9bLeN92wYdma051RazxWybZIv1SlQdCt8beSxD/EMVgzCOkp6h&#10;bkUUbIvmBdRgJEKANs4kDAW0rZE690DdLOZ/dfPQC69zL0RO8Geawv+Dld92D/47sjh9hIkGmJsI&#10;/g7kr8Ac3PTCdfoDIoy9FooSLxJlxehDdQxNVIcqJJBm/AqKhiy2ETLQ1OKQWKE+GaHTAPZn0vUU&#10;maTDcrFclOUFZ5LuyqvLtE8pRHWK9hjiZw0DS5uaIw01o4vdXYiHp6cnKVkAa9TGWJsd7Jobi2wn&#10;SACbvI7oz55Zx8aav7+g3CnKQYrP2hhMJIFaM9R8OU/rIJnExien8pMojD3sqWjrjvQkRg7cxKmZ&#10;mFHUXYpNbDWg9sQX/Zt4T6a1QNmlNZ6zkbRY8/B7K1BzZr844ry8eve2JPE+dTA7xGhz2ggneyBp&#10;R862Hk3XE1eP0yL9ZFKPWk8Cfernoh9/5PoPAAAA//8DAFBLAwQUAAYACAAAACEAJrp6etwAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLGNCO0nQCJm5cGHDPGpNUNE7V&#10;pFv39pgT3Gz51+fvrzdz6MUBx9RF0nC9VCCQ2mg7cho+3l8WaxApG7Kmj4QaTphg05yf1aay8Uhv&#10;eNhlJxhCqTIafM5DJWVqPQaTlnFA4ttXHIPJvI5O2tEcGR56uVKqkMF0xB+8GfDZY/u9m4KG8kRq&#10;q56uPsM23peOXqfOO9T68mJ+fACRcc5/YfjVZ3Vo2GkfJ7JJ9BoW5S2rZx5uijsQnFgV6xLEnvEK&#10;ZFPL/w2aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMOb+aAwIAANkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmunp63AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAF0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
+                    <v:shape id="_x0000_s1028" style="position:absolute;margin-left:-37.4pt;margin-top:-18.25pt;width:171.75pt;height:21.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOb+aAwIAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kNtF2izVbQsgip&#10;UKTCBzi2k1g4HjP2brJ/z9h7aUvfEH4YeWzPmZkzx6vrabBspzEYcDVfzOacaSdBGdfV/OePzZsl&#10;ZyEKp4QFp2u+14Ffr1+/Wo2+0iX0YJVGRiAuVKOveR+jr4oiyF4PIszAa0eXLeAgIrnYFQrFSOiD&#10;Lcr5/LIYAZVHkDoEOr09XPJ1xm9bLeN92wYdma051RazxWybZIv1SlQdCt8beSxD/EMVgzCOkp6h&#10;bkUUbIvmBdRgJEKANs4kDAW0rZE690DdLOZ/dfPQC69zL0RO8Geawv+Dld92D/47sjh9hIkGmJsI&#10;/g7kr8Ac3PTCdfoDIoy9FooSLxJlxehDdQxNVIcqJJBm/AqKhiy2ETLQ1OKQWKE+GaHTAPZn0vUU&#10;maTDcrFclOUFZ5LuyqvLtE8pRHWK9hjiZw0DS5uaIw01o4vdXYiHp6cnKVkAa9TGWJsd7Jobi2wn&#10;SACbvI7oz55Zx8aav7+g3CnKQYrP2hhMJIFaM9R8OU/rIJnExien8pMojD3sqWjrjvQkRg7cxKmZ&#10;mFHUXYpNbDWg9sQX/Zt4T6a1QNmlNZ6zkbRY8/B7K1BzZr844ry8eve2JPE+dTA7xGhz2ggneyBp&#10;R862Hk3XE1eP0yL9ZFKPWk8Cfernoh9/5PoPAAAA//8DAFBLAwQUAAYACAAAACEAJrp6etwAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLGNCO0nQCJm5cGHDPGpNUNE7V&#10;pFv39pgT3Gz51+fvrzdz6MUBx9RF0nC9VCCQ2mg7cho+3l8WaxApG7Kmj4QaTphg05yf1aay8Uhv&#10;eNhlJxhCqTIafM5DJWVqPQaTlnFA4ttXHIPJvI5O2tEcGR56uVKqkMF0xB+8GfDZY/u9m4KG8kRq&#10;q56uPsM23peOXqfOO9T68mJ+fACRcc5/YfjVZ3Vo2GkfJ7JJ9BoW5S2rZx5uijsQnFgV6xLEnvEK&#10;ZFPL/w2aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMOb+aAwIAANkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmunp63AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAF0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" w14:anchorId="410DE781">
                       <v:textbox inset="2.16pt,2.16pt,0,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="2D007CD2" w14:textId="77777777" w:rsidR="00EA633B" w:rsidRDefault="00EA633B" w:rsidP="000C5523">
+                          <w:p w:rsidR="00EA633B" w:rsidP="000C5523" w:rsidRDefault="00EA633B" w14:paraId="2D007CD2" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:hanging="850"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">* </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
@@ -1475,74 +1471,74 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main">
                   <w:pict>
-                    <v:shapetype w14:anchorId="61D23F3C" id="_x0000_t88" coordsize="21600,21600" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" filled="f">
+                    <v:shapetype id="_x0000_t88" coordsize="21600,21600" filled="f" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" w14:anchorId="61D23F3C">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum 21600 0 #0"/>
                         <v:f eqn="sum #1 0 #0"/>
                         <v:f eqn="sum #1 #0 0"/>
                         <v:f eqn="prod #0 9598 32768"/>
                         <v:f eqn="sum 21600 0 @4"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="min #1 @6"/>
                         <v:f eqn="prod @7 1 2"/>
                         <v:f eqn="prod #0 2 1"/>
                         <v:f eqn="sum 21600 0 @9"/>
                         <v:f eqn="val #1"/>
                       </v:formulas>
-                      <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600" textboxrect="0,@4,7637,@5"/>
+                      <v:path textboxrect="0,@4,7637,@5" arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600"/>
                       <v:handles>
                         <v:h position="center,#0" yrange="0,@8"/>
                         <v:h position="bottomRight,#1" yrange="@9,@10"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Höger klammerparentes 4" o:spid="_x0000_s1026" type="#_x0000_t88" style="position:absolute;margin-left:2.15pt;margin-top:-30.85pt;width:18pt;height:96pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTpsrh5wEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815J8CFIhcoAmSC9F&#10;EzTpBzAUaRGguMRya9n9+i4pWw6SAkWL6rDiY2d2dkheXe9HL3YGk4PQyWZVS2GCht6FbSe/P919&#10;uJQikQq98hBMJw8myevN+3dXU2zNGgbwvUHBJCG1U+zkQBTbqkp6MKNKK4gm8KYFHBXxFLdVj2pi&#10;9tFX67q+qCbAPiJokxKv3s6bclP4rTWa7q1NhoTvJGujErHE5xyrzZVqt6ji4PRRhvoHFaNygYsu&#10;VLeKlPiB7g3V6DRCAksrDWMF1jptSg/cTVO/6uZxUNGUXticFBeb0v+j1V93j/EB2YYppjbxMHex&#10;tzjmP+sT+2LWYTHL7EloXlyvLy9qtlTzVrNuPvJpZDerMzpios8GRpEHnUS3HegTKp1bUq3afUk0&#10;A06JedmHHBN4198578vkkG48ip3iM+Sj72F6YhFSeJWIN1hZ+Y7VX0BZS6arzq2VER28mUt9M1a4&#10;nptpiqRy68xSS2ltAjVHXh84O8Msy1qA9Z+Bx/wMNeVG/g14QZTKEGgBjy4A/q467U+S7Zx/cmDu&#10;O1vwDP3hgR01SPccrIepk9q7KMUA+PP1GpK/gfkBqaA5o5NUXMlcfDHLqR8fUb75L+el+Pmpb34B&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvF2Yz3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEjctrR0WlHXdEJIaGIHxAaX3bLGa7o1Tmmyrfx7zAlutt/T8/fK5eg6ccEhtJ4UpNME&#10;BFLtTUuNgs+Pl8kjiBA1Gd15QgXfGGBZ3d6UujD+Shu8bGMjOIRCoRXYGPtCylBbdDpMfY/E2sEP&#10;Tkdeh0aaQV853HXyIUnm0umW+IPVPT5brE/bs1Owe1tlbv0a0+MO81P+tbar4/uo1P3d+LQAEXGM&#10;f2b4xWd0qJhp789kgugUzDI2KpjM0xwE67OED3v2ZTzIqpT/C1Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANOmyuHnAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAK8XZjPfAAAACAEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" adj="337" strokecolor="windowText"/>
+                    <v:shape id="Höger klammerparentes 4" style="position:absolute;margin-left:2.15pt;margin-top:-30.85pt;width:18pt;height:96pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="windowText" type="#_x0000_t88" adj="337" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTpsrh5wEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815J8CFIhcoAmSC9F&#10;EzTpBzAUaRGguMRya9n9+i4pWw6SAkWL6rDiY2d2dkheXe9HL3YGk4PQyWZVS2GCht6FbSe/P919&#10;uJQikQq98hBMJw8myevN+3dXU2zNGgbwvUHBJCG1U+zkQBTbqkp6MKNKK4gm8KYFHBXxFLdVj2pi&#10;9tFX67q+qCbAPiJokxKv3s6bclP4rTWa7q1NhoTvJGujErHE5xyrzZVqt6ji4PRRhvoHFaNygYsu&#10;VLeKlPiB7g3V6DRCAksrDWMF1jptSg/cTVO/6uZxUNGUXticFBeb0v+j1V93j/EB2YYppjbxMHex&#10;tzjmP+sT+2LWYTHL7EloXlyvLy9qtlTzVrNuPvJpZDerMzpios8GRpEHnUS3HegTKp1bUq3afUk0&#10;A06JedmHHBN4198578vkkG48ip3iM+Sj72F6YhFSeJWIN1hZ+Y7VX0BZS6arzq2VER28mUt9M1a4&#10;nptpiqRy68xSS2ltAjVHXh84O8Msy1qA9Z+Bx/wMNeVG/g14QZTKEGgBjy4A/q467U+S7Zx/cmDu&#10;O1vwDP3hgR01SPccrIepk9q7KMUA+PP1GpK/gfkBqaA5o5NUXMlcfDHLqR8fUb75L+el+Pmpb34B&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvF2Yz3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEjctrR0WlHXdEJIaGIHxAaX3bLGa7o1Tmmyrfx7zAlutt/T8/fK5eg6ccEhtJ4UpNME&#10;BFLtTUuNgs+Pl8kjiBA1Gd15QgXfGGBZ3d6UujD+Shu8bGMjOIRCoRXYGPtCylBbdDpMfY/E2sEP&#10;Tkdeh0aaQV853HXyIUnm0umW+IPVPT5brE/bs1Owe1tlbv0a0+MO81P+tbar4/uo1P3d+LQAEXGM&#10;f2b4xWd0qJhp789kgugUzDI2KpjM0xwE67OED3v2ZTzIqpT/C1Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANOmyuHnAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAK8XZjPfAAAACAEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00EA633B" w:rsidRPr="00EA633B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -9604,208 +9600,207 @@
     </w:tbl>
     <w:p w14:paraId="76B9F95B" w14:textId="3EFB7E0B" w:rsidR="00536A5A" w:rsidRPr="004E2203" w:rsidRDefault="00536A5A" w:rsidP="00EA633B">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="004E2203" w:rsidSect="00FC3506">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1276" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="626783B5" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC">
+    <w:p w14:paraId="43FBE756" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583C339B" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC">
+    <w:p w14:paraId="7B37E35D" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C43E21C" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC">
+    <w:p w14:paraId="50B197E2" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -9834,51 +9829,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="172881826" name="Bildobjekt 172881826">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9912,73 +9907,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CA1A81E" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC"/>
+    <w:p w14:paraId="5E61C6B3" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6227258D" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC">
+    <w:p w14:paraId="6392DFF8" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1623578E" w14:textId="77777777" w:rsidR="002E64BC" w:rsidRDefault="002E64BC">
+    <w:p w14:paraId="69797132" w14:textId="77777777" w:rsidR="00171615" w:rsidRDefault="00171615">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -10016,91 +10011,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1029" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -10139,60 +10134,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1030" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -10266,51 +10261,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12562,54 +12557,54 @@
   <w:num w:numId="15" w16cid:durableId="1643196461">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1093939513">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1526405255">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1150364181">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2080520335">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1721634968">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="214046357">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="71"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -12654,136 +12649,140 @@
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C4835"/>
     <w:rsid w:val="000C5523"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00140127"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00171615"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A3D7C"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E64BC"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F6D79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004934FA"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E2203"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0053030E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00562A80"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
@@ -12901,67 +12900,69 @@
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A84B08"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36FAA"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB178F"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C405E6"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
@@ -13024,91 +13025,96 @@
     <w:rsid w:val="00EC21BC"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC3506"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="097C314B"/>
+    <w:rsid w:val="10BDBB6B"/>
+    <w:rsid w:val="1F5F5C60"/>
+    <w:rsid w:val="371E108C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B803C05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15504,51 +15510,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="004E2203"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15955,71 +15961,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>275</Words>
-  <Characters>1838</Characters>
+  <Words>298</Words>
+  <Characters>1602</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>320</Lines>
+  <Paragraphs>126</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2109</CharactersWithSpaces>
+  <CharactersWithSpaces>1774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Registrering av endoskopiåtgärder</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>2</revision>
+  <revision>7</revision>
   <lastPrinted>2024-12-20T11:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>