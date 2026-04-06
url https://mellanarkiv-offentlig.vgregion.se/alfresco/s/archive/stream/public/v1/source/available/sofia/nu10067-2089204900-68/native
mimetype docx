--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -586,63 +586,66 @@
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F70E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Beredning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F70E9" w:rsidR="002F70E9" w:rsidP="002F70E9" w:rsidRDefault="002F70E9" w14:paraId="0240D1E9" w14:textId="77777777">
+    <w:p w:rsidRPr="002F70E9" w:rsidR="002F70E9" w:rsidP="031FCDE4" w:rsidRDefault="002F70E9" w14:paraId="0240D1E9" w14:textId="0B731CDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Beroende på infusionshastighet kan man välja att bereda infusionen på två olika sätt. Hållbarhet 12 timmar.  </w:t>
+      </w:pPr>
+      <w:r w:rsidR="002F70E9">
+        <w:rPr/>
+        <w:t xml:space="preserve">Beroende på infusionshastighet kan man välja att bereda infusionen på två olika sätt. Hållbarhet </w:t>
+      </w:r>
+      <w:r w:rsidR="0CEE336D">
+        <w:rPr/>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="002F70E9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> timmar.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002F70E9" w:rsidR="002F70E9" w:rsidP="002F70E9" w:rsidRDefault="002F70E9" w14:paraId="0BC18521" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002F70E9" w:rsidR="002F70E9" w:rsidP="002F70E9" w:rsidRDefault="002F70E9" w14:paraId="1A1D0049" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F70E9">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -8206,51 +8209,53 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="031FCDE4"/>
     <w:rsid w:val="0442A2AF"/>
+    <w:rsid w:val="0CEE336D"/>
     <w:rsid w:val="208589FF"/>
     <w:rsid w:val="2782E15B"/>
     <w:rsid w:val="2D57C1C0"/>
     <w:rsid w:val="3083D0E7"/>
     <w:rsid w:val="372B8B3E"/>
     <w:rsid w:val="3C183126"/>
     <w:rsid w:val="3E5A4FD1"/>
     <w:rsid w:val="41C943BC"/>
     <w:rsid w:val="61006183"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6A494E30"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7BF81316"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -11102,31 +11107,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Isoprenalina (Isuprel)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>7</revision>
+  <revision>8</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>