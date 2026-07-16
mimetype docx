--- v0 (2025-12-13)
+++ v1 (2026-07-16)
@@ -606,50 +606,94 @@
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:r w:rsidRPr="00C930F5">
         <w:t>Utbildning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="0761D7D1" w14:textId="67CB7683">
       <w:r>
         <w:t xml:space="preserve">Stäm av tidigt med din överläkare vad som är viktigt för dig och på vilket sätt du vill ha återkoppling på ditt arbete. Passa på att ta del av EKG, arytmiövervakning, UKG-undersökning, PM-kontroller, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>coronarangiografier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, mm.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007265E4" w:rsidP="00E51B7F" w:rsidRDefault="007265E4" w14:paraId="39D06D46" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="0DB2D89A" w:rsidP="2DE7D1A0" w:rsidRDefault="0DB2D89A" w14:paraId="29A8ECEC" w14:textId="0EE59C13">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C219CB5" w:rsidR="0DB2D89A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internutbildning kardiologen (för alla läkare i tjänst på kardiologen) torsdagar kl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C219CB5" w:rsidR="0DB2D89A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>0800–0830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C219CB5" w:rsidR="0DB2D89A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt separat schema</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidRPr="00656992" w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="4FA121E6" w14:textId="3084A3E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t>Thoraxkonferens måndag</w:t>
       </w:r>
       <w:r w:rsidR="7A25B5F8">
         <w:rPr/>
         <w:t xml:space="preserve"> och torsdagar</w:t>
       </w:r>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t xml:space="preserve"> kl. 13.00 </w:t>
       </w:r>
       <w:r w:rsidR="5F19B4DD">
         <w:rPr/>
         <w:t xml:space="preserve">i </w:t>
@@ -1023,105 +1067,97 @@
           <w:bottom w:val="single" w:color="FF000000" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="FF000000" w:sz="4" w:space="4"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t>För patienter som har återbesök på hjärtmottagningen skrivs recept på hjärtmediciner som täcker hela behandlingstiden</w:t>
       </w:r>
       <w:r w:rsidR="59AB53ED">
         <w:rPr/>
         <w:t xml:space="preserve"> alternativt ett år</w:t>
       </w:r>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="65390655">
         <w:rPr/>
         <w:t xml:space="preserve"> För övriga patienter säkerställs att patienten har läkemedel för tre månader.</w:t>
       </w:r>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="34E41D3E" w14:textId="21366BB6">
+    <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="34E41D3E" w14:textId="64FDCFB2">
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t>I epikrisen läggs särskild vikt på bedömning, läkemedelsberättelse,</w:t>
       </w:r>
       <w:r w:rsidR="4546C12C">
         <w:rPr/>
         <w:t xml:space="preserve"> planering.</w:t>
       </w:r>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4BAD5790">
         <w:rPr/>
         <w:t xml:space="preserve">För ordinationer hänvisas till läkemedelslista, som ska vara uppdaterad. </w:t>
       </w:r>
       <w:r w:rsidR="0047593D">
         <w:rPr/>
         <w:t>Skicka kopia med patientens medgivande till berörda instanser, nästan alltid till primärvården.</w:t>
       </w:r>
+      <w:r w:rsidR="2020BE54">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Glöm inte uppdatera patientbakgrunden.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="2E42A56C" w14:textId="77777777"/>
-    <w:p w:rsidR="0047593D" w:rsidP="50094CEC" w:rsidRDefault="0047593D" w14:paraId="4DD0E82A" w14:textId="4E7992E1">
+    <w:p w:rsidR="0047593D" w:rsidP="5F823393" w:rsidRDefault="0047593D" w14:paraId="4DD0E82A" w14:textId="1B8EDD79">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="FF000000" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="FF000000" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="4"/>
         </w:pBdr>
       </w:pPr>
-      <w:r w:rsidR="0047593D">
+      <w:r w:rsidR="2020BE54">
         <w:rPr/>
-        <w:t>Innehållet under rubriken ”Planering” verkställs av sekreteraren som skriver ut diktatet. Om epikris skrivs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="03EBA65E">
+        <w:t>Under “</w:t>
+      </w:r>
+      <w:r w:rsidR="2020BE54">
         <w:rPr/>
-        <w:t xml:space="preserve"> eller </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="03EBA65E">
+        <w:t>Administativ</w:t>
+      </w:r>
+      <w:r w:rsidR="2020BE54">
         <w:rPr/>
-        <w:t>TIKas</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> uppgift” skrivs allt som ska verkställas av sekreterare, tex. Uppföljning, provtagning eller att skicka brev/remiss, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="62677B7B" w14:textId="77777777"/>
     <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="36F910ED" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">För patienter med kommunala insatser är samordning prioriterat. Säkerställ att nödvändig information når primärvård och kommun samma dag som utskrivning i enlighet med särskilda riktlinjer. Använd särskilt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">val (kommunpatient) vid diktering för att sekreteraren ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>högprioritera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> diktatet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="0C0B1583" w14:textId="77777777"/>
     <w:p w:rsidRPr="00656992" w:rsidR="0047593D" w:rsidP="00C930F5" w:rsidRDefault="0047593D" w14:paraId="20450C06" w14:textId="77777777">
       <w:r>
         <w:t>Vid önskad uppföljning via primärvården ska remiss dikteras till vårdcentralen för detta; det räcker inte med endast epikriskopia. Önskas åtgärd inom fyra veckor efter utskrivning ska telefonkontakt tas med berörd vårdcentral (ring via växeln som har hemliga snabbnummer).</w:t>
       </w:r>
     </w:p>
@@ -1805,50 +1841,162 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
+    <w:nsid w:val="5720e4b7"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3382,61 +3530,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0" w:tplc="05061E3A">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
@@ -4057,50 +4205,53 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1849826817">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2116512509">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="305857369">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1945309951">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1360155488">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="63181902">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="104228444">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="635650075">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2068799585">
@@ -4606,98 +4757,108 @@
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD15FD"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4901"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026DE12D"/>
     <w:rsid w:val="03EBA65E"/>
     <w:rsid w:val="05D1DE4E"/>
     <w:rsid w:val="06A1DBFB"/>
     <w:rsid w:val="075D4AA3"/>
     <w:rsid w:val="0B8AAD2E"/>
+    <w:rsid w:val="0DB2D89A"/>
     <w:rsid w:val="124AA2C4"/>
     <w:rsid w:val="16D9478D"/>
     <w:rsid w:val="18AAA17A"/>
+    <w:rsid w:val="1E1F7180"/>
     <w:rsid w:val="1E9775F8"/>
+    <w:rsid w:val="2020BE54"/>
     <w:rsid w:val="2717717A"/>
+    <w:rsid w:val="2DE7D1A0"/>
     <w:rsid w:val="2FA85DB1"/>
     <w:rsid w:val="30B7F958"/>
     <w:rsid w:val="36DDA96B"/>
     <w:rsid w:val="37E029B7"/>
     <w:rsid w:val="392F169E"/>
     <w:rsid w:val="3A9613ED"/>
+    <w:rsid w:val="3CA48851"/>
     <w:rsid w:val="3DD07BAC"/>
     <w:rsid w:val="3F852FC5"/>
+    <w:rsid w:val="404521A8"/>
     <w:rsid w:val="41210026"/>
     <w:rsid w:val="418EF983"/>
     <w:rsid w:val="432AC9E4"/>
     <w:rsid w:val="45089BDC"/>
     <w:rsid w:val="4546C12C"/>
     <w:rsid w:val="46626AA6"/>
     <w:rsid w:val="499A0B68"/>
     <w:rsid w:val="4BAD5790"/>
     <w:rsid w:val="4F1E0ECB"/>
     <w:rsid w:val="50094CEC"/>
+    <w:rsid w:val="511C5CEE"/>
     <w:rsid w:val="51EBDEB1"/>
     <w:rsid w:val="59AB53ED"/>
     <w:rsid w:val="59CF8986"/>
+    <w:rsid w:val="5C219CB5"/>
     <w:rsid w:val="5E7E0913"/>
     <w:rsid w:val="5F19B4DD"/>
     <w:rsid w:val="5F3180CA"/>
+    <w:rsid w:val="5F823393"/>
     <w:rsid w:val="60FA0B4C"/>
     <w:rsid w:val="61C053C5"/>
     <w:rsid w:val="62C81FEE"/>
     <w:rsid w:val="6431AC0E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="65390655"/>
     <w:rsid w:val="6619C3BE"/>
     <w:rsid w:val="67694CD0"/>
     <w:rsid w:val="68029CE5"/>
     <w:rsid w:val="68A35540"/>
     <w:rsid w:val="68B839B7"/>
     <w:rsid w:val="699E6D46"/>
     <w:rsid w:val="6A4E683A"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B3A3DA7"/>
     <w:rsid w:val="707FF2B5"/>
     <w:rsid w:val="7283E2DC"/>
     <w:rsid w:val="7A25B5F8"/>
     <w:rsid w:val="7A9F7AF7"/>
+    <w:rsid w:val="7B3CEC06"/>
     <w:rsid w:val="7C14ECC5"/>
     <w:rsid w:val="7D0F16F1"/>
     <w:rsid w:val="7EAE2250"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
@@ -7571,31 +7732,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Introduktion för underläkare avd 43 och 44</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>39</revision>
+  <revision>42</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>