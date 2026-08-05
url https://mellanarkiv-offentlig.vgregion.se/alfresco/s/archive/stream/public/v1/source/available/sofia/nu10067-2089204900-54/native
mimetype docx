--- v0 (2025-12-13)
+++ v1 (2026-08-05)
@@ -474,51 +474,51 @@
         <w:tblW w:w="6274" w:type="pct"/>
         <w:tblInd w:w="-214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2011"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="801"/>
         <w:gridCol w:w="1043"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="4374"/>
         <w:gridCol w:w="1609"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="3B158877" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="3B158877" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="5415204C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
@@ -978,51 +978,51 @@
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="764B1FF2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2196"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>läkarordination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="5DF08E0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="5DF08E0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="44211951" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -1294,51 +1294,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5 dygn</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="5162FF7F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="6E108751" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="6E108751" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="70860CD7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
@@ -1585,51 +1585,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="0EB91969" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="1D492926" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="1D492926" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="0B2414C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1894,51 +1894,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="5FECDF8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="15F6C03A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="15F6C03A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="1ABC5320" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -2213,51 +2213,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="4CCAAA5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="1F4A6848" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="1F4A6848" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="6630E404" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -2556,51 +2556,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="51C575F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="79999582" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="79999582" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="048F61CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -2921,51 +2921,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="312528C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="49FD5C42" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="49FD5C42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="14098B50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -3276,51 +3276,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="44213BBB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="06FC0107" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="06FC0107" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="17C93C53" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
@@ -3577,81 +3577,108 @@
             </w:r>
             <w:r w:rsidRPr="37294E7A" w:rsidR="06A54113">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="79212100" w14:textId="2433F5B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="673F5EE8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="673F5EE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="0CC01F1F" w14:textId="77777777">
+          <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="0CC01F1F" w14:textId="6E1E9630">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-              <w:t>Inj Primperan 5mg/ml</w:t>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2DBD2126" w:rsidR="0022637C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Inj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DBD2126" w:rsidR="0022637C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DBD2126" w:rsidR="2A669F80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Metoclopramide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DBD2126" w:rsidR="0022637C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="417696DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3879,51 +3906,51 @@
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="33DE03AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="01489480" w14:paraId="04637697" w14:textId="77777777">
+      <w:tr w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidTr="2DBD2126" w14:paraId="04637697" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="0022637C" w:rsidR="0022637C" w:rsidP="0022637C" w:rsidRDefault="0022637C" w14:paraId="0528D56F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-354"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022637C">
@@ -7413,50 +7440,52 @@
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01489480"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02576A23"/>
     <w:rsid w:val="045B0884"/>
     <w:rsid w:val="06A54113"/>
     <w:rsid w:val="11EB64B1"/>
     <w:rsid w:val="153BBFA6"/>
     <w:rsid w:val="194DB96E"/>
     <w:rsid w:val="24862A5C"/>
+    <w:rsid w:val="2A669F80"/>
+    <w:rsid w:val="2DBD2126"/>
     <w:rsid w:val="316F8B8D"/>
     <w:rsid w:val="35B6167F"/>
     <w:rsid w:val="3636E9F3"/>
     <w:rsid w:val="37294E7A"/>
     <w:rsid w:val="3E9D5DA7"/>
     <w:rsid w:val="448180A8"/>
     <w:rsid w:val="5422815E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6503A58E"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6F311DAE"/>
     <w:rsid w:val="76250EAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -10307,31 +10336,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Generella direktiv - ordination av HLR läkemedel</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>11</revision>
+  <revision>12</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>