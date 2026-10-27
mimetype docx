--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7ED09720" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00EE538E" w:rsidSect="00EE538E">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="1B056019" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -202,77 +202,66 @@
         </w:rPr>
         <w:t>tidigt EKG</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att upptäcka ST-höjning och likvärdiga EKG-förändringar som ska handläggas med sikte på snabb revaskularisering. För övriga patienter är troponiner en hörnsten i diagnostiken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BF6075" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">För detaljerad beskrivning av hjärtinfarktdiagnos, se under Diagnoser och definitioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E42D11" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="30E42D11" w14:textId="5A438A98" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...21 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diagnosen akut hjärtinfarkt innefattar ett troponinvärde över diskriminationsgränsen med stigande eller fallande tendens i ytterligare prov, tillsammans med kliniska symtom och/eller EKG-förändringar och/eller ny regional rörelsestörning på UCG. Se även PM-et </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="5BAFEABC" w:rsidRPr="048768E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Högsensitivt Troponin I (Architect) - tolkning och provtagning</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CA1A05F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Troponinprov ska inte tas slentrianmässigt</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> utan vid grundad klinisk misstanke om akut koronart syndrom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F922306" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
@@ -462,51 +451,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D8DF0E7" wp14:editId="695F9792">
             <wp:extent cx="4796924" cy="4873980"/>
             <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
             <wp:docPr id="27" name="Bildobjekt 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2124015635" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4796924" cy="4873980"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -534,51 +523,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1346AB16" wp14:editId="191E25D0">
             <wp:extent cx="3783764" cy="6400800"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="28" name="Bildobjekt 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1154917930" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3798265" cy="6425330"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -941,68 +930,67 @@
         <w:t xml:space="preserve">Primär PCI bör ske inom 90 minuter från STEMI-diagnos (tidpunkt för diagnostiskt EKG) – d.v.s. patienten ska skyndsamt lotsas till ett angiografilabb. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B8A8E8" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4834B4CE" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="349D6698" wp14:editId="15759A61">
             <wp:extent cx="5400675" cy="3724910"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="345780791" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400675" cy="3724910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29092BAA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1054,75 +1042,72 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>&gt;12 timmar från symtomdebut och pågående ischemisymtom, hemodynamiskt instabil, allvarliga arytmier m.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F79B89" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="13F79B89" w14:textId="6A246D4F" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Patienter som inkommer 12</w:t>
+      </w:r>
+      <w:r w:rsidR="1441729D">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">48 timmar efter symtomdebut men är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>helt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> symtomfria bör angiograferas och revaskulariseras. Den kliniska bilden får avgöra tempot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1694BD" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patienter som haft ST-höjning som gått tillbaka sponant eller efter nitroglycerin och är symtomfria bör göra angiografi så snart som möjligt, inom 24 timmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0654D275" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1377,51 +1362,50 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Syrgas endast om SpO2 &lt;90%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075E1013" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Handläggning vardagar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9B5868" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Direkt-PCI på NÄL är förstahandsval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689B6DC3" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
@@ -1523,302 +1507,316 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta reda på när ambulansen beräknas vara i Trollhättan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532CD546" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="532CD546" w14:textId="6720A6F6" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="7F0CA213" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t>Medicin jouren/HIAssk kontaktar PCI-operatören och meddelar. Vid akut PCI kontakta även växeln för att ringa in PCI-team (jourtid)</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Medicinjouren</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/HIAssk kontaktar PCI-operatören och meddelar. Vid akut PCI kontakta även växeln för att ringa in PCI-team (jourtid)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FEB737" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vid mer oklara EKG-fynd hänvisas patienten till AVC. Ledningsläkare på AVC, kontaktas för snabb bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC7C28D" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="3BC7C28D" w14:textId="5490CED9" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>Patient som kommer till akuten</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="797F6194" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:r w:rsidR="68815A39" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller som insjuknar på sjukhus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797F6194" w14:textId="197E26A4" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="26CF5A1C" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om direkt-PCI är indicerat </w:t>
+      </w:r>
+      <w:r w:rsidR="3F948419" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>larma akuten 2222 för STEMI-larm (se egen rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="7A98EFB2" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="7A98EFB2" w:rsidRPr="048768E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Larm vid behov av akut PCI.pdf)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26CF5A1C" w14:textId="10D3A9AE" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="22CB31E2" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Läkare på akuten följer patienten till angiolabb. </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ansvarig l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">äkare följer patienten till </w:t>
+      </w:r>
+      <w:r w:rsidR="70AD3723" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PCI-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">labb. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC0BB03" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten ska vara EKG-övervakad och defibrillator ska tas med. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD34FF0" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Initial medicinsk behandling enligt ovan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AE68C0" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
-[...27 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="126DD12C" w14:textId="5439C64D" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2A27DDED">
+      <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Kontakta PCI-operatören om akut PCI är indicerad  </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE3DEF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="499AAF19" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3C318A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
@@ -1839,53 +1837,53 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:object w:dxaOrig="5709" w:dyaOrig="6900" w14:anchorId="2342A781">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:285.75pt;height:345pt" o:ole="">
-            <v:imagedata r:id="rId20" o:title=""/>
+            <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1713147377" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1854011926" r:id="rId23"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="764564B4" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F354AF8" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A89F66B" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -2158,156 +2156,191 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid osäkerhet om EKG-fyndet är nytt får man göra en individuell bedömning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337CF437" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Patient som insjuknar på sjukhus</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="5BB1BDB1" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kardiologjouren så SU söks via växeln, som i sin tur sköter kontakt med PCI-jour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC715BA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="6480" w:dyaOrig="8733" w14:anchorId="4F20C386">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:324pt;height:436.5pt" o:ole="">
-            <v:imagedata r:id="rId22" o:title=""/>
+            <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1713147378" r:id="rId23"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1854011927" r:id="rId25"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C996607" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EBCBC5" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F52B5E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>På angio-labb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538D9714" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="538D9714" w14:textId="46EEAE94" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="09FC7828" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Brilique 90 mg 2 st ges på ordination av angiograför. (kontraindikation: tidigare hjärnblödning, antikoagulantiabehandling, svår leversjukdom) AK-behandlade ges T Clopigogrel 75 mg 8 st, dvs. 600 mg. </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prasugrel 60 mg eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brilique 90 mg 2 st ges på ordination av angiograför. (kontraindikation: tidigare hjärnblödning, antikoagulantiabehandling, svår leversjukdom) AK-behandlade ges T </w:t>
+      </w:r>
+      <w:r w:rsidR="6DA015E8" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopigogrel</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 mg 8 st, dvs. 600 mg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E9C39D" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -2367,51 +2400,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6B91F9" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Infarktrelaterade artären åtgärdas. Vid ytterligare signifikanta stenoser åtgärdas de antingen i samband med den akuta PCI:n eller i en andra seans under vårdtiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CBC504" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Trombolysbehandling</w:t>
       </w:r>
@@ -2445,87 +2477,71 @@
     </w:p>
     <w:p w14:paraId="2E51EFD7" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Som undantag kan det vara aktuellt med trombolys t.ex. om angiolabb inte går att frigöra eller att SU inte kan ta emot patienten. Detta bestäms av PCI-operatören.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186AC63A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53435E9C" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5A9161B5" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pallitation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165E5132" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter som utifrån ålder och/eller annan sjuklighet har en kort förväntad överlevnad behandlas i första hand med </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>symtomlindring</w:t>
       </w:r>
@@ -2573,51 +2589,51 @@
         </w:rPr>
         <w:t>Inläggning på HIA.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5B40B0C9" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5B40B0C9" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12C6448E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
@@ -2673,127 +2689,127 @@
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> tas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="122053ED" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="122053ED" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BCAE782" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ischemiövervakning under de första 24 tim. Därefter telemetri minst 1 dygn. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="29060440" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="29060440" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D405B93" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ischemiövervakning kontrolleras varje timma av ansvarig sjuksköterska. Störningar, lossnade elektroder etc justeras. Vid ST-förändringar meddelas avdelnings</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve">läkare/Medicinjour. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6594241A" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6594241A" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66DDC9D0" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2851,94 +2867,94 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EKG tas dagen efter PCI samt inför utskrivning</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="68EFA33D" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="68EFA33D" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F39D6BA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Blodtryckskontroll</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid inkomsten sedan enligt HIA-rutin. Labil patient kollas individuellt enligt ordination. Blodtrycksvärdena dokumenteras.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2840CD5B" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2840CD5B" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C565D29" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
@@ -2946,51 +2962,51 @@
               </w:rPr>
               <w:t>Andningsfrekvens</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>enligt ordination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="440C3148" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="440C3148" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5912DF45" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -3008,180 +3024,180 @@
               </w:rPr>
               <w:t>och</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> urinmätning</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> om patienten har intravenösa infusioner (utöver läkemedelsinfusioner) enligt ordination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="74331BDB" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="74331BDB" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22CB817B" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vikt</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ivd ankomst och dagligen för patient med iv diuretikabehandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="602F9543" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="602F9543" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67C08808" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Temperaturmätning</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> två gånger dagligen till feberfrihet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2D28BE63" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2D28BE63" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C7E1CEF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hjärt-/lungauskultation</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> minst en gång per dygn de tre första dagarna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5B1895C6" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5B1895C6" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F1CB356" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -3231,74 +3247,83 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "Provtagning" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B961EF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="23B961EF" w14:textId="77B89272" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t>P-glukos, blodstatus, elstatus, leverstatus, CRP akut. INR vid waranbehandling, Första morgonen tas fP-glukos.</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P-glukos, blodstatus, elstatus, leverstatus, CRP akut. INR vid waranbehandling, Första morgonen tas fP-glukos</w:t>
+      </w:r>
+      <w:r w:rsidR="63B31E24" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Hba1c.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EEDAB4" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -3403,130 +3428,156 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Diabetiker</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> och patient med P-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol"/>
-[...4 lines deleted...]
-        <w:sym w:font="Symbol" w:char="F0B3"/>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>³</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7,8 mmol/l: HbA1C, U-Alb/kreakvot på ordination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B605ED8" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B234BA7" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se under Läkemedel vid AKS. I princip ges:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041A0E94" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="041A0E94" w14:textId="1CBC5B98" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="65B16D96" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Trombocythämning (Trombyl + Brilique). </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dubbel </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Trombocythämning (</w:t>
+      </w:r>
+      <w:r w:rsidR="54417B68" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>DAPT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ADED1F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -3882,50 +3933,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="50DB5972" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eventuellt kvarvarande koronarstenoser. Om angio/PCI-utlåtande är otydligt diskuteras med PCI-operatör om plan för åtgärd av dessa. Patienter som åtgärdats på SU: Läs angioutlåtande i Sieview. Om kvarvarande stenoser så be våra angiograförer att bedöma om det finns skäl till ytterligare revaskularisering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A035BEF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Utskrivning</w:t>
       </w:r>
@@ -4238,51 +4290,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dessa patienter har inte ST-höjning på EKG. Mekanismen är även här plaqueruptur/erosion med trombpålagring i koronarkärl men direkt-PCI eller trombolys är inte indicerat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7048AE26" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Med instabil angina avses:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4DE3F6" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -4506,100 +4557,235 @@
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Betablockad – endast om pat är stabil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D52F375" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">När diagnosen klarnar läggs ytterligare behandling till. Se under Läkemedel vid AKS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2252BC9A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="2252BC9A" w14:textId="19E7A71D" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5B1A2567" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Arixtra ges vid</w:t>
+      </w:r>
+      <w:r w:rsidR="0E5A462D" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primär infarkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>och/eller ST-sänkningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1A2567" w14:textId="2A73FE43" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="4FA1391A" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t>Brilique/klopidogrel ges vanligtvis på PCI-labb, men det kan övervägas före PCI vid säkerställd typ I infarkt</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Prasug</w:t>
+      </w:r>
+      <w:r w:rsidR="423A626D" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>el/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Brilique</w:t>
+      </w:r>
+      <w:r w:rsidR="3975B4BB" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidR="27AA50A3" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges vanligtvis på PCI-labb, men det kan övervägas före </w:t>
+      </w:r>
+      <w:r w:rsidR="333282E0" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="5AFC8E96" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oronarangiografi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid säkerställd </w:t>
+      </w:r>
+      <w:r w:rsidR="6A9CA8A0" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primär infarkt och fördröjning &gt;24 timmar till </w:t>
+      </w:r>
+      <w:r w:rsidR="0EA5CBBD" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="6A9CA8A0" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oronarangiografi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1519C8DF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Undersökningar</w:t>
       </w:r>
     </w:p>
@@ -4712,50 +4898,51 @@
     </w:p>
     <w:p w14:paraId="5A09F989" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lungröntgen </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vid misstanke om svikt eller oklara auskultationsfynd. Behövs inför kranskärlsoperation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB6D303" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -5318,105 +5505,113 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="155A598A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provtagning</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "Provtagning" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4629D089" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="4629D089" w14:textId="1333BBB1" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t>P-glukos, blodstatus, elstatus, leverstatus akut, CRP. INR hos waranbehandlade. Första morgonen tas dessutom fP-glukos.</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P-glukos, blodstatus, elstatus, leverstatus akut, CRP. INR hos waranbehandlade. Första morgonen tas dessutom fP-glukos</w:t>
+      </w:r>
+      <w:r w:rsidR="370B169D" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Hba1c. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D31E399" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -5528,139 +5723,173 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Diabetiker</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> och patient med P-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol"/>
-[...4 lines deleted...]
-        <w:sym w:font="Symbol" w:char="F0B3"/>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>³</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7,8 mmol/l: HbA1C, U-Alb/kreakvot, ev glukosbelastning på utskrivningsdagen eller på vårdcentralen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0853010F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Åtgärd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735C52EB" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Koronarangiografin avgör lämplig åtgärd. PCI är vanligast. Om det är indicerat med kranskärlsoperation dras patienten på toraxkonferens om patienten inte är svårt instabil då toraxbakjouren kontaktas. Patienten är kvar i väntan på operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E60399" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
-[...14 lines deleted...]
-    <w:p w14:paraId="0E24D2BC" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="2AC5D9BD" w14:textId="59AAF6AE" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inför operation sätts</w:t>
+      </w:r>
+      <w:r w:rsidR="160619EE">
+        <w:t xml:space="preserve"> Prasugrel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:r w:rsidR="523B421E">
+        <w:t>sju</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dygn innan</w:t>
+      </w:r>
+      <w:r w:rsidR="32032111">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="5C0F55D5">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="32032111">
+        <w:t>lopidogrel fem dyg</w:t>
+      </w:r>
+      <w:r w:rsidR="6FB1126E">
+        <w:t>n innan</w:t>
+      </w:r>
+      <w:r w:rsidR="32032111">
+        <w:t xml:space="preserve"> och Brilique tre dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="45722A0C">
+        <w:t xml:space="preserve"> innan. Arixtra ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551CC5A4" w14:textId="6874C574" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E24D2BC" w14:textId="0B4D9FC0" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Utskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B53B15" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -5791,50 +6020,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I20.0 - Instabil angina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280C6043" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Viktigt att lägga till ev reinfarkt (I22), hjärtsvikt (I50), arytmier, t.ex. förmaksflimmer (I48), vänstergrenblock (I44.6).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD5BDE2" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se också under kapitlet Diagnoser och definitioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE27540" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
@@ -5983,321 +6213,343 @@
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trombyl</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75 mg efterföljs av T *</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trombyl 75 mg x 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">om ej kontraindicerat. Fråga efter tidigare blödande ulcus eller överkänslighet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A307DB" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="52E4AF18" w14:textId="4A1AA0BC" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="093C0E32" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Efient (prasugrel)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ges i samband direkt PCI det bör övervägas vid säkerställd primär infarkt före PCI, särskilt om PCI </w:t>
+      </w:r>
+      <w:r w:rsidR="1EC0B05C">
+        <w:t>görs&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 24 timmar</w:t>
+      </w:r>
+      <w:r w:rsidR="1811DF89">
+        <w:t xml:space="preserve"> efter smärtdebut</w:t>
+      </w:r>
+      <w:r w:rsidR="4C6F26CB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4C6F26CB" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53859070" w14:textId="17AD5C4E" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="4C6F26CB" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laddningsdos 6 tabletter á 10 mg efterföljt av 10 mg 1x1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om inte dosjusteringsbehov finns (se FAS</w:t>
+      </w:r>
+      <w:r w:rsidR="3A9997A9">
+        <w:t>S)</w:t>
+      </w:r>
+      <w:r w:rsidR="6F453764">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A307DB" w14:textId="1639197C" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="6F453764" w:rsidP="00EE538E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternativt ges </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Brilique (ticagrelor)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...6 lines deleted...]
-    <w:p w14:paraId="63713280" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:r w:rsidR="00EE538E">
+        <w:t xml:space="preserve"> ges i samband med direkt-PCI (ej på akuten).</w:t>
+      </w:r>
+      <w:r w:rsidR="436B841E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="436B841E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Laddningsdos 2 tabletter á 90 mg efterföljt av 90 mg 1+0+1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E">
+        <w:t xml:space="preserve"> Det bör övervägas vid säkerställd typ-I-infarkt före PCI, särskilt om PCI genomförs &gt;24 timmar efter debut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AB3F75" w14:textId="00058946" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAE0EA6" w14:textId="07EA5A0B" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASA-överkänslighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>ASA-överkänslighet</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ges akut</w:t>
+      </w:r>
+      <w:r w:rsidR="39BCA4E0">
+        <w:t xml:space="preserve"> laddningsdos Efient (Prasugrel) eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Brilique (ticagrelor)</w:t>
+      </w:r>
+      <w:r w:rsidR="243649F6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ASA-desensibilisering enligt PM-et: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="68A0B9EC" w:rsidRPr="2A27DDED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ASA desensibilisering</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C74B10D" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klopidogrel ska ej ersätta Trombyl vid ökad risk för blödning från mag-tarmkanalen. Använd då Trombyl + protonpumphämmare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B902C9" w14:textId="05C7149D" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waran/NOAK-behandlade -</w:t>
+      </w:r>
+      <w:r w:rsidR="668D35AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...6 lines deleted...]
-    <w:p w14:paraId="08AB3F75" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:r>
+        <w:t>se under rubriken AKS hos antikoagulantiabehandlade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BACA24D" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Inför koronar by-pass ska Brilique utsättas 3 dygn före operationen. Är patienten svårt instabil bör Brilique ha kortare utsättningsintervall – kontakta thoraxkirurg.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CAE0EA6" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+        <w:t>Vid hemgång:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DB302C" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...66 lines deleted...]
-    <w:p w14:paraId="2C74B10D" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trombyl 75 mg 1+0+0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ges till alla patienter med koronara syndrom om det inte finns kontraindikation. Behandlingstiden är vanligen livslång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD3FDC6" w14:textId="7441CE3B" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="6EF6A5EA" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="13B902C9" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prasugrel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10 mg 1x1 eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brilique 90 mg 1+0+1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E">
+        <w:t xml:space="preserve"> med behandlingstid vanligtvis 1 år. Vid speciella fall se rekommendationen från PCI-operatören.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBB5D16" w14:textId="00FCED08" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">Vid konservativ behandling ges Brilique tillsammans med ASA under 3-12 månader. Den ökade blödningsrisken med denna kombination ska beaktas. Klopidogrel kan väljas istället vid ökad risk för blödning. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid konservativ behandling ges</w:t>
+      </w:r>
+      <w:r w:rsidR="4577181E">
+        <w:t xml:space="preserve"> DAPT under</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3-12 månader. Den ökade blödningsrisken med denna kombination ska beaktas. Klopidogrel kan väljas istället vid ökad risk för blödning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EEEBC3" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Lipidsänkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
@@ -6306,75 +6558,72 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText>XE "Lipidsänkare"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD7585A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="5CD7585A" w14:textId="03AC6894" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Statin ges tidigt till alla utan kontraindikation. T Atorvastatin 80 mg 1+0+0 eller Rosuvastatin 40 mg 1+0+0. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs! Undvik Rosuvastatin vid njursvikt (för detaljer se FASS). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ta lipidstatus innan. Mål med behandlingen är LDL &lt;1,8 mmol/l. </w:t>
+      <w:r>
+        <w:t>Ta lipidstatus innan. Mål med behandlingen är LDL &lt;1,</w:t>
+      </w:r>
+      <w:r w:rsidR="0EFDC698">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mmol/l. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C655D98" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid hemgång: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C47572" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6610,50 +6859,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 mg 1+0+1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C454C8F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Betablockad</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText>XE "Akut betablockad"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -6823,51 +7073,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid hemgång (om indicerat):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E468DC4" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">T </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Eplerenon</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25 mg 1+0+0. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontraindikation mot aldosteronblockad är bl. a. kreatininclearance &lt;30 ml/min. Elstatus måste monitoreras.</w:t>
       </w:r>
     </w:p>
@@ -7258,167 +7507,166 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arixtra är kontraindicerat vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kreatininclearance &lt;20 ml/min</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Om kreatininclearance är &lt;20 ml/min görs en individuell bedömning angående annan behandling. Arixtra ges inte heller om patienten står på antikoagulantia, se nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A218495" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="6A218495" w14:textId="6D08EDEC" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Behandlingstid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
+      <w:r w:rsidRPr="2A27DDED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid konservativ behandling </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">ges Arixtra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
+      <w:r w:rsidRPr="2A27DDED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>m till utskrivning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
+      <w:r w:rsidR="24C17B05">
+        <w:t>, max fem dagar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A27DDED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidR="336E2C19" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planerad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCI </w:t>
+      </w:r>
+      <w:r w:rsidR="1141FE29" w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ges Arixtra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fram till PCI.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> Till patienter som </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
+      <w:r w:rsidRPr="2A27DDED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">väntar inneliggande på kranskärlsoperation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">ges Arixtra fram till operationen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E834C7" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lågdos Fragmin 5000 E sc </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>x 1 som venös trombemboliprofylax till patient som bedöms vara i behov av sängläge mer än 1-2 dygn, - gäller patienter utan behandling med Arixtra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D784E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="413D784E" w14:textId="67DBB1E6" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2A27DDED">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>NOAK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> övervägs till patienter med förmaksflimmer. NOAK bör väljas före warfarin. Warfarin ges om vänsterkammartromb påvisas vid ekokardiografi med behandlingstid ca tre månader. Ultraljudkontroll bör göras före utsättning. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> övervägs till patienter med förmaksflimmer. NOAK bör väljas före warfarin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3D2326" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se vidare under AKS hos antikoagulantiabehandlade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7A4857" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7581,50 +7829,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i akutskedet.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Är saturationen bra ska inte syrgas ges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2921690A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kolla blodgas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid känd eller misstänkt respirationsinsufficiens med risk för kolsyre</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>retention</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
@@ -7638,51 +7887,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Syrgastillförseln ges därefter i låg dos på näskateter (0,5-1 l/minut).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C76F31" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smärta och ångest</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText>XE "Smärta och ångest"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -8437,51 +8685,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundregeln är att antikoagulantiabehandlingen kombineras med klopidogrel i ett år och att man i akutskedet, ofta fram till hemgång, även behandlar med Trombyl. Förlängd behandlingstid med Trombyl (s.k. trippelbehandling) ordineras i samråd med PCI-enheten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA4C4E5" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vid kombinationsbehandling med antikoagulantia och trombocythämmare bör man lägga till protonpumpshämmare (pantoprazol).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E224A6E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Warfarin</w:t>
       </w:r>
@@ -8540,129 +8787,274 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="684E5238" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Angiografi görs under pågående behandling med warfarin. PK bör ligga &lt;3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB52EFF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="1FB52EFF" w14:textId="297ED3DA" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="085E1466" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="04D8C1C2" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sätts in vid angiografin som grundregel. Laddningsdos </w:t>
+      </w:r>
+      <w:r w:rsidR="5BC6B0EE" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 mg 4 tabl, dag 2: 1+0+0. Vid STEMI är laddningsdosen 8 tabl som ges på labb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D8C1C2" w14:textId="1FF78751" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="4DE98406" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0A8DF025" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prasugrel eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ticagrelor </w:t>
+      </w:r>
+      <w:r w:rsidR="73B8E6AD" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bör inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kombineras med antikoagulantia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8DF025" w14:textId="4A087688" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Efter PCI med stent ges warfarin + trombocythämning. Man får väga risken för trombotisering mot risken för blödning. Ibland ges s.k. trippelbehandling (Waran+ASA+klopidogrel) en tid (0,5-1 månad), därefter Waran + klopidogrel i 6-12 månader. Ändra PK-mål till 2-2,5 under trippelbehandling. Ge också pantoprazol. Efteråt kan patienten fortsätta med enbart Waran om man inte bedömer att risken för ischemisk/trombotisk komplikation är stor. </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Efter PCI med stent ges warfarin + trombocythämning. Man får väga risken för trombotisering mot risken för blödning. Ibland ges s.k. trippelbehandling (Waran+ASA+</w:t>
+      </w:r>
+      <w:r w:rsidR="0707ADAA" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>) en tid (1</w:t>
+      </w:r>
+      <w:r w:rsidR="063313B6" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vecka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), därefter Waran + </w:t>
+      </w:r>
+      <w:r w:rsidR="20F11D24" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 6-12 månader. Ge också pantoprazol. Efteråt kan patienten fortsätta med enbart Waran om man inte bedömer att risken för ischemisk/trombotisk komplikation är stor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0242658E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>NOAK (Eliquis, Lixiana, Pradaxa, Xarelto)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
@@ -8671,683 +9063,519 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "NOAK vid AKS" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483EAF35" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="483EAF35" w14:textId="76BBEA36" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="27D46E0F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NSTEMI: Ge ASA direkt. </w:t>
+      </w:r>
+      <w:r w:rsidR="314CDEBD" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges i samband med angiografi.</w:t>
+      </w:r>
+      <w:r w:rsidR="20BD6CC6" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pausa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NOAK</w:t>
+      </w:r>
+      <w:r w:rsidR="404F3C95" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på morgonen inför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koronarangiografi</w:t>
+      </w:r>
+      <w:r w:rsidR="16AF0D1E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D46E0F" w14:textId="70DB0D11" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1B8EEBDA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STEMI med primär PCI: Ge ASA direkt. På labb: </w:t>
+      </w:r>
+      <w:r w:rsidR="50300FC3" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 tabl. (laddning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8EEBDA" w14:textId="1EF8072B" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Efter PCI rekommen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:softHyphen/>
-        <w:t>deras ibland en period med trippelbehandling (NOAK +ASA+klopidogrel) i 0,5-1 månad.  Sedan Dessa avvägningar är svåra och ska ske i samråd med PCI-enheten.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54FAB8BA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>deras ibland en period med trippelbehandling (NOAK +ASA+</w:t>
+      </w:r>
+      <w:r w:rsidR="165AE156" w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048768E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lopidogrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) i 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AFA86C" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vecka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Sedan Dessa avvägningar är svåra och ska ske i samråd med PCI-enheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FAB8BA" w14:textId="4F750EAD" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Höga P-glukos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="32F5EDD5" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t>/Diabetes i AKS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> XE "Höga P-glukos" </w:instrText>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:instrText xml:space="preserve"> XE "Höga P-glukos" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="318D89B1" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Diagnos diabetes mellitus sätts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE82824" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
-[...35 lines deleted...]
-    <w:p w14:paraId="6E58A293" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="088531A8" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="5961D5C4" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bör sättas in till alla patienter med typ 2 diabetes om ingen kontraindikation. OBS angio. Ska alltid kombineras med rådgivning om kost- och motions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>omläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CEAAF5" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="19529D7E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jardiance (empagliflozin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE538E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>) 10 mg x 1 bör sättas in som tilläggsbehandling till typ 2 diabetiker med hjärt-kärlsjukdom. HbA1C bör vara &gt;52mmol/mol Bör ej ges vid eGFR &lt;45 ml/ml, äldre patient med risk för dehydrering. Vid infarkt kan man vänta till återbesöket eller remittera till patientens diabetesuppföljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B816A4C" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">HbA1C </w:t>
-[...220 lines deleted...]
-        </w:rPr>
         <w:t>Alternativt bör</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Victoza (liraglutid)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> med startdos 0,6 mg x1 sc dagligen sättas in som tilläggsbehandling till typ 2 diabetiker med etablerad hjärt-kärlsjukdom. HbA1C bör vara &gt;52mmol/mol. Användbart vid njursvikt! Remittera till patientens diabetesuppföljning får att nå måldos 1,8 mg x 1 dagligen sc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED7B1AA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Känd diabetes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C7883F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -9470,81 +9698,107 @@
     </w:p>
     <w:p w14:paraId="1E470E0F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(kontraindikationer och dosjusteringar – se läkemedelsavsnittet)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F314FE" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="567908F2" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="567908F2" w14:textId="7F7FE02B" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="7C592059" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C592059" w14:textId="1A093D65" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00CA785B" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
+      <w:r w:rsidRPr="00CA785B">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F84FA4B" wp14:editId="426F1719">
+            <wp:extent cx="5669915" cy="6040120"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="2020409847" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2020409847" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="6040120"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="023B00E1" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -9576,489 +9830,445 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "Fortsatt medicinsk behandling vid AKS" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9D65AC" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>(Kontraindikationer mm se läkemedelsavsnittet)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D52383A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="2D52383A" w14:textId="07D50195" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="4643D127" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3679DD4B" w14:textId="14DBDEB6" w:rsidR="70427FB5" w:rsidRDefault="003F5B2F" w:rsidP="6E524589">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5B2F">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51FB99BF" wp14:editId="0EA9F206">
+            <wp:extent cx="5669915" cy="5886450"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="1721127854" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1721127854" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="5886450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E84C205" w14:textId="1E16BA11" w:rsidR="70427FB5" w:rsidRDefault="70427FB5" w:rsidP="6E524589">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071BDD12" w14:textId="23DD2D71" w:rsidR="70427FB5" w:rsidRDefault="70427FB5" w:rsidP="70427FB5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E98117" w14:textId="6C4C8D88" w:rsidR="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Hypertension</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Hypertension</w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText>XE "Hypertension"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:instrText>XE "Hypertension"</w:instrText>
-[...9 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BB94F8" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="32BB94F8" w14:textId="5FECB4CD" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersträva blodtryck &lt;1</w:t>
+      </w:r>
+      <w:r w:rsidR="59398BDB">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="2850166D">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0. ACE-hämmare är förstahandspreparat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB71187" w14:textId="0F4F1F1A" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="232B7219" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid behov av mer akut blodtryckssänkning kan övervägas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309D7F2F" w14:textId="7AAD9349" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CDD1A5" w14:textId="233C0894" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="22791484" w:rsidP="2E24F6C9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nitroglycerininfusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 mg/ml iv i stegvis ökande dos är ofta effektivt trycksänkande och symtomlindrande vid ischemi eller hjärtsvikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8B7BEC" w14:textId="37FADD4E" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="6FDC5D72" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="54C4EB78" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Inj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Furosemid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10 mg/ml, 4 ml (40 mg) iv vid samtidiga hjärtsviktsymtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614EB2BA" w14:textId="7DA287F9" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="6FDC5D72" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metoprolol Abcur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1 mg/ml 5 ml (5 mg) iv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tidigt följt av peroral medicinering. Särskilt vid samtidig takykardi eller ischemiska symtom men utan hjärtsvikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218A31E3" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="232B7219" w14:textId="02CED140" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...117 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Inj </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...27 lines deleted...]
-        <w:t>avsnittet.</w:t>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morfin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1 mg/ml, 5-10 ml (5-10 mg) iv vid samtidig smärta och ångest ger ofta önskad blodtryckssänkning. Om mer uttalad oro utan smärta är det särskilt viktigt med samtal och att lyssna på patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723152DF" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Komplikationer till AKS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "Komplikationer till AKS" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
@@ -10214,51 +10424,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Överväg orsak</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6966" w:type="dxa"/>
         <w:tblInd w:w="60" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3773"/>
         <w:gridCol w:w="3193"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="7DED3668" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="7DED3668" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C949A0F" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10281,51 +10491,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Papillarmuskelruptur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6281DC33" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6281DC33" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="104D3A6E" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10348,51 +10558,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Akut blödning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="514576A0" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="514576A0" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE97ADA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10415,51 +10625,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sepsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6355F585" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6355F585" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E4AC0B" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10482,51 +10692,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Anafylaktisk reaktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2C65C558" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2C65C558" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B8CD46" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10549,51 +10759,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Övertryckspneumothorax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="42F06F5D" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="42F06F5D" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57508467" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
@@ -10729,414 +10939,414 @@
         </w:rPr>
         <w:t>Akuta åtgärder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6728" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="48D1630F" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="48D1630F" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4683C961" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Syrgas 4 l/min nasalt + kontroll pulsoximetri.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="4A9451E7" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="4A9451E7" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D2019B" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Horisontalläge eller sänkt huvudände prövas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="0491F54F" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="0491F54F" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3716E668" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Avbryt ev nitroglycerinbehandling (infusion/peroral behandling).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="38CC27DA" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="38CC27DA" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E7C7CC9" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Ringer-acetat snabbinfusion 300 ml iv om ej stas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2437B44B" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2437B44B" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B21A15A" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Två fria venvägar, helst grova nålar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5C5A4C08" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="5C5A4C08" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="080C5660" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">*Uppkoppling till ischemiövervakning. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="69A54FAC" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="69A54FAC" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F23C0BA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Utskrift 12-avlednings-EKG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="26860038" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="26860038" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05EE6ADB" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Täta blodtryckskontroller, initialt var 5:e minut.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="41F113E4" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="41F113E4" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DC321B5" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*Inj Atropin 0,5 mg/ml, 1-2 ml (0,5-1,0 mg) iv vid hjärtfrekvens &lt;70/min.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="630DDD35" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="630DDD35" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5894E479" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Elkonvertering övervägs tidigt om takyarytmi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6E865A79" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="6E865A79" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25EC1FA2" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*KAD för timdiuresmätning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2F2C9F5F" w14:textId="77777777" w:rsidTr="00662E45">
+      <w:tr w:rsidR="00EE538E" w:rsidRPr="00EE538E" w14:paraId="2F2C9F5F" w14:textId="77777777" w:rsidTr="00A869BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6728" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3349BEE1" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE538E">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
@@ -11464,51 +11674,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="309DE5A6" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Blodgasanalys - respiratorisk insufficiens/metabolisk acidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347FD7AA" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -11517,50 +11726,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="27815DBD" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Inotrop behandling rekommenderas endast för korttidsbruk upp till 24 tim. Vid signifikant hypotension eller cirkulatorisk prechock bör man ge noradrenalin 0,03-0,5 ug/kg/min (ev IVA-vård). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F5F25B" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -12003,73 +12213,82 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> XE "Indikationer för tidig angiografi/revaskularisering" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C398953" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="5C398953" w14:textId="6358D3FD" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tidig koronarangiografi och revaskularisering är en hörnsten i behandlingen av NSTEMI och instabil angina. Utredningen ska ske snarast och inneliggande. Tempot avgörs i första hand av patientens risk. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE538E">
-[...5 lines deleted...]
-        <w:t>GRACE-score ska beräknas i remissen.</w:t>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRACE-score </w:t>
+      </w:r>
+      <w:r w:rsidR="29418D9C" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>beräknas i remissen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26561CA1" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kliniska indikatorer för ökad risk</w:t>
       </w:r>
     </w:p>
@@ -12188,51 +12407,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71B7DB38" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Diabetes mellitus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3561EF34" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -12357,50 +12575,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna grupp patienter bör utredas invasivt. Dessa faktorer bör man ta med i sitt tänkande kring utredning och prioritering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B44AF0" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rekommenderad handläggning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ABCE74" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -12612,51 +12831,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00EE538E">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>www.outcomes.org/grace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> För patienter med ett risk score &gt;140 (gäller död in-hospital) bör koronarangiografi och intervention göras snarast, helst inom 1 dygn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7245DFDC" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
@@ -12755,193 +12974,258 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Konferensunderlag (Corbase) för diskussion med Thorax för ev CABG skrivs av avdelningsläkare och ska lämnas till hjärtsekreterare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EB703C" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="22EB703C" w14:textId="5516740E" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE538E">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hjärtinfarkt utan signifikanta stenoser</w:t>
-[...17 lines deleted...]
-          <w:iCs/>
+        <w:t>Hjärt</w:t>
+      </w:r>
+      <w:r w:rsidR="7F534DAC" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> XE "Hjärtinfarkt utan signifikanta stenoser" </w:instrText>
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>skada (troponinläckage i AKS-situation) utan signifikata stenoser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3D6B17" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sk. MINOCA - </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Myocardial Infarction with Non-Obstructive Coronary Arteries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tänk igenom fallet igen, rekapitulera anamnes, gå igenom prover och undersökningar för att tänka över differentialdiagnoser. Överväg:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78421B28" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+    <w:p w14:paraId="1D6EF2B1" w14:textId="46535B19" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="28AE3704" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1B18CA84" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Primär</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infarkt – finns </w:t>
+      </w:r>
+      <w:r w:rsidR="1A814D62" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>det akut koronarpatologi så som plackruptur, plack erosion, tr</w:t>
+      </w:r>
+      <w:r w:rsidR="36F58861" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omb </w:t>
+      </w:r>
+      <w:r w:rsidR="0E250B4A" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidR="36F58861" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B18CA84" w14:textId="54CC1EA5" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="36F58861" w:rsidP="2E24F6C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:t>Typ 2 infarkt – koronarspasm? Koronaremboli? Arytmi?</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sekundär</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infarkt – </w:t>
+      </w:r>
+      <w:r w:rsidR="3AD92088" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på grund av tex. </w:t>
+      </w:r>
+      <w:r w:rsidR="7F6E8FA9" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE538E" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rytmi</w:t>
+      </w:r>
+      <w:r w:rsidR="04798B52" w:rsidRPr="2E24F6C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, anemi eller hypertensiv kris</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211DDC88" w14:textId="77777777" w:rsidR="00EE538E" w:rsidRPr="00EE538E" w:rsidRDefault="00EE538E" w:rsidP="00EE538E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE538E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -13080,234 +13364,239 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00EE538E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="48514019" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6BBE5CCD" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="390388E9" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -13318,54 +13607,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -13396,87 +13685,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="062BB5CD" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1404B55E" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="291D3867" w14:textId="77777777" w:rsidR="008D7EB7" w:rsidRDefault="008D7EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -13500,106 +13789,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="6CFC2CEC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -13623,93 +13912,93 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="5BB9AD05">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -13749,52 +14038,73 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="NS4sTAR3gPi+NH" int2:id="8JcYtzP8">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="ANn4K49RA/A+Ia" int2:id="TubRIX5i">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="88EG+JwBs00dkL" int2:id="e1lcjWCG">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="fPBELpnsT6PFjI" int2:id="qf9sq5MN">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B17EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12DE40FA"/>
     <w:lvl w:ilvl="0" w:tplc="4BC41F7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -15857,51 +16167,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2098D9F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -16613,51 +16923,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="15F4A8A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -18225,67 +18535,67 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1496140587">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1700736758">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1220899960">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1595549671">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="100029746">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="930434507">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="39"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -18311,50 +18621,51 @@
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00166FE4"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
@@ -18378,64 +18689,66 @@
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F5B2F"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00477C7C"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
@@ -18501,256 +18814,452 @@
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D7EB7"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A6CD5"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A869BF"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AFA86C"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA785B"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CBA7C2"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D80A8C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DBB7A4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE72CC"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1E02"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE538E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01B9D9FE"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="026E2E6C"/>
+    <w:rsid w:val="02900FE3"/>
+    <w:rsid w:val="0331D238"/>
+    <w:rsid w:val="04798B52"/>
+    <w:rsid w:val="048768E5"/>
+    <w:rsid w:val="063313B6"/>
+    <w:rsid w:val="0707ADAA"/>
+    <w:rsid w:val="07F81831"/>
+    <w:rsid w:val="085E1466"/>
+    <w:rsid w:val="093C0E32"/>
+    <w:rsid w:val="09621091"/>
+    <w:rsid w:val="09FC7828"/>
+    <w:rsid w:val="0B5AD9F6"/>
+    <w:rsid w:val="0B7BC49D"/>
+    <w:rsid w:val="0C2DCC3B"/>
+    <w:rsid w:val="0E250B4A"/>
+    <w:rsid w:val="0E5A462D"/>
+    <w:rsid w:val="0E9E11E8"/>
+    <w:rsid w:val="0EA5CBBD"/>
+    <w:rsid w:val="0EFDC698"/>
+    <w:rsid w:val="10DC03F0"/>
+    <w:rsid w:val="1141FE29"/>
+    <w:rsid w:val="12CDF4E7"/>
+    <w:rsid w:val="143CE371"/>
+    <w:rsid w:val="1441729D"/>
+    <w:rsid w:val="158FC170"/>
+    <w:rsid w:val="160619EE"/>
+    <w:rsid w:val="165AE156"/>
+    <w:rsid w:val="16AA881D"/>
+    <w:rsid w:val="16AF0D1E"/>
+    <w:rsid w:val="1811DF89"/>
+    <w:rsid w:val="18259FFD"/>
+    <w:rsid w:val="1887CD35"/>
+    <w:rsid w:val="1A71360A"/>
+    <w:rsid w:val="1A814D62"/>
+    <w:rsid w:val="1DA22263"/>
+    <w:rsid w:val="1EC0B05C"/>
+    <w:rsid w:val="1ED6AE6D"/>
+    <w:rsid w:val="1FB5DB3C"/>
+    <w:rsid w:val="201BDD86"/>
+    <w:rsid w:val="20A63CF6"/>
+    <w:rsid w:val="20BD6CC6"/>
+    <w:rsid w:val="20F11D24"/>
+    <w:rsid w:val="2105995A"/>
+    <w:rsid w:val="211CEE95"/>
+    <w:rsid w:val="21418174"/>
+    <w:rsid w:val="221D1DCE"/>
+    <w:rsid w:val="22249029"/>
+    <w:rsid w:val="22791484"/>
+    <w:rsid w:val="22CB31E2"/>
+    <w:rsid w:val="243649F6"/>
+    <w:rsid w:val="24C17B05"/>
+    <w:rsid w:val="2502583F"/>
+    <w:rsid w:val="25AE6482"/>
+    <w:rsid w:val="273A87E2"/>
+    <w:rsid w:val="27AA50A3"/>
+    <w:rsid w:val="2850166D"/>
+    <w:rsid w:val="2891EC5E"/>
+    <w:rsid w:val="28AE3704"/>
+    <w:rsid w:val="29418D9C"/>
+    <w:rsid w:val="2961824C"/>
+    <w:rsid w:val="29CD1A62"/>
+    <w:rsid w:val="2A27DDED"/>
+    <w:rsid w:val="2BF44F26"/>
+    <w:rsid w:val="2CA40D05"/>
+    <w:rsid w:val="2D5F5745"/>
+    <w:rsid w:val="2E24F6C9"/>
+    <w:rsid w:val="2F103892"/>
+    <w:rsid w:val="314CDEBD"/>
+    <w:rsid w:val="32032111"/>
+    <w:rsid w:val="32F5EDD5"/>
+    <w:rsid w:val="333282E0"/>
+    <w:rsid w:val="336E2C19"/>
+    <w:rsid w:val="3479AA0B"/>
+    <w:rsid w:val="34A201FF"/>
+    <w:rsid w:val="34AE818E"/>
+    <w:rsid w:val="36F58861"/>
+    <w:rsid w:val="370B169D"/>
+    <w:rsid w:val="37837A79"/>
+    <w:rsid w:val="37ACB8EC"/>
+    <w:rsid w:val="3925A81B"/>
+    <w:rsid w:val="3975B4BB"/>
+    <w:rsid w:val="39BCA4E0"/>
+    <w:rsid w:val="3A9997A9"/>
+    <w:rsid w:val="3AC7B435"/>
+    <w:rsid w:val="3AD92088"/>
+    <w:rsid w:val="3B709D7D"/>
+    <w:rsid w:val="3CE321CC"/>
+    <w:rsid w:val="3D3E2CE5"/>
+    <w:rsid w:val="3D620BE0"/>
+    <w:rsid w:val="3E03B5C3"/>
+    <w:rsid w:val="3F45D8AA"/>
+    <w:rsid w:val="3F948419"/>
+    <w:rsid w:val="3FF8BD20"/>
+    <w:rsid w:val="404F3C95"/>
+    <w:rsid w:val="414A1B70"/>
+    <w:rsid w:val="423A626D"/>
+    <w:rsid w:val="432C341B"/>
+    <w:rsid w:val="43407554"/>
+    <w:rsid w:val="436B841E"/>
+    <w:rsid w:val="45722A0C"/>
+    <w:rsid w:val="4577181E"/>
+    <w:rsid w:val="4A0F55E9"/>
+    <w:rsid w:val="4A90B296"/>
+    <w:rsid w:val="4AE6D77E"/>
+    <w:rsid w:val="4B1A4F59"/>
+    <w:rsid w:val="4B702533"/>
+    <w:rsid w:val="4C6F26CB"/>
+    <w:rsid w:val="4DD06BAA"/>
+    <w:rsid w:val="4DE98406"/>
+    <w:rsid w:val="4EA8EC09"/>
+    <w:rsid w:val="4F604E6C"/>
+    <w:rsid w:val="4F943571"/>
+    <w:rsid w:val="4FA1391A"/>
+    <w:rsid w:val="4FD49665"/>
+    <w:rsid w:val="50300FC3"/>
+    <w:rsid w:val="50A719C4"/>
+    <w:rsid w:val="523B421E"/>
+    <w:rsid w:val="5252F3D1"/>
+    <w:rsid w:val="52B45F22"/>
+    <w:rsid w:val="52BCFADC"/>
+    <w:rsid w:val="54337525"/>
+    <w:rsid w:val="54417B68"/>
+    <w:rsid w:val="560B370A"/>
+    <w:rsid w:val="567716A2"/>
+    <w:rsid w:val="58134302"/>
+    <w:rsid w:val="58C316FE"/>
+    <w:rsid w:val="59398BDB"/>
+    <w:rsid w:val="594C89E3"/>
+    <w:rsid w:val="5A214230"/>
+    <w:rsid w:val="5A799202"/>
+    <w:rsid w:val="5AA37CE6"/>
+    <w:rsid w:val="5AA8E05A"/>
+    <w:rsid w:val="5AFC8E96"/>
+    <w:rsid w:val="5B58A088"/>
+    <w:rsid w:val="5BAFEABC"/>
+    <w:rsid w:val="5BC6B0EE"/>
+    <w:rsid w:val="5C0F55D5"/>
+    <w:rsid w:val="5DC9D236"/>
+    <w:rsid w:val="5E5E32E0"/>
+    <w:rsid w:val="5ED25F32"/>
+    <w:rsid w:val="60290036"/>
+    <w:rsid w:val="612AA83F"/>
+    <w:rsid w:val="63B31E24"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65230B2D"/>
+    <w:rsid w:val="65B16D96"/>
+    <w:rsid w:val="65C69C98"/>
+    <w:rsid w:val="660B204E"/>
+    <w:rsid w:val="668D35AA"/>
+    <w:rsid w:val="66BFFD6A"/>
+    <w:rsid w:val="66FA6BD7"/>
+    <w:rsid w:val="6868F68F"/>
+    <w:rsid w:val="68815A39"/>
+    <w:rsid w:val="68A0B9EC"/>
+    <w:rsid w:val="6A9CA8A0"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B5218FC"/>
+    <w:rsid w:val="6B964871"/>
+    <w:rsid w:val="6BA40F6E"/>
+    <w:rsid w:val="6BE710EA"/>
+    <w:rsid w:val="6DA015E8"/>
+    <w:rsid w:val="6DA6EAD5"/>
+    <w:rsid w:val="6DEBA0CD"/>
+    <w:rsid w:val="6E524589"/>
+    <w:rsid w:val="6EF6A5EA"/>
+    <w:rsid w:val="6EFCA174"/>
+    <w:rsid w:val="6F2B2A8A"/>
+    <w:rsid w:val="6F453764"/>
+    <w:rsid w:val="6FB1126E"/>
+    <w:rsid w:val="6FDC5D72"/>
+    <w:rsid w:val="70427FB5"/>
+    <w:rsid w:val="704988A0"/>
+    <w:rsid w:val="70AD3723"/>
+    <w:rsid w:val="71A2AA5C"/>
+    <w:rsid w:val="726006B0"/>
+    <w:rsid w:val="72DEA2FD"/>
+    <w:rsid w:val="73B8E6AD"/>
+    <w:rsid w:val="73DCC096"/>
+    <w:rsid w:val="74A28674"/>
+    <w:rsid w:val="7A98EFB2"/>
+    <w:rsid w:val="7E5CDEDE"/>
+    <w:rsid w:val="7F0CA213"/>
+    <w:rsid w:val="7F534DAC"/>
+    <w:rsid w:val="7F6E8FA9"/>
+    <w:rsid w:val="7FAB7927"/>
+    <w:rsid w:val="7FD3F6A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{09845151-518A-46ED-A6EF-EFB788C0252D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19098,196 +19607,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -19365,606 +19874,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -19995,81 +20504,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -20108,53 +20617,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -20228,53 +20737,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -20348,53 +20857,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -20444,53 +20953,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -20540,53 +21049,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -20622,53 +21131,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -20717,51 +21226,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -20805,51 +21314,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -20936,67 +21445,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -21040,131 +21549,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21192,51 +21701,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide2.sldx" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.outcomes.org/grace" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide3.sldx" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10067-2089204900-38/surrogate/ASA%20desensibilisering.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2111761899-18/surrogate/Larm%20vid%20behov%20av%20akut%20PCI.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-325/surrogate/H%c3%b6gsensitivt%20Troponin%20I%20(Architect)%20-%20tolkning%20och%20provtagning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.outcomes.org/grace" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId24" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21527,623 +22036,61 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...545 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>28818</Characters>
+  <Pages>19</Pages>
+  <Words>5318</Words>
+  <Characters>28188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>240</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>234</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34187</CharactersWithSpaces>
+  <CharactersWithSpaces>33440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta koronara syndrom</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>TK.SpStyMigProd</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Emma Husberg</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>