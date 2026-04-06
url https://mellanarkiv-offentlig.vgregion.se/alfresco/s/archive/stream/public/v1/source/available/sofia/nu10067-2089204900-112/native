--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -298,747 +298,707 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidTr="00361D30" w14:paraId="4213F8BE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidTr="47597869" w14:paraId="4213F8BE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="40240D03" w14:textId="77777777">
+          <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="47597869" w:rsidRDefault="00E751BB" w14:paraId="40240D03" w14:textId="03B85F5D">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_1314629194" w:id="1"/>
             <w:bookmarkStart w:name="Rubrik" w:id="2"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00E751BB">
+            <w:r w:rsidRPr="00E751BB" w:rsidR="00E751BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ST-höjningsinfarkter i norra Dalsland och PCI i Karlstad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E751BB" w:rsidR="34533D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>- interimlösning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="133A63E6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="42171DFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="0BE62591" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="47597869" w:rsidRDefault="00E751BB" w14:paraId="0BE62591" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1702"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="00E751BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Beslut/överenskommelse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="173BD710" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="247ACF82" w:rsidP="47597869" w:rsidRDefault="247ACF82" w14:paraId="1FA53C23" w14:textId="078395F1">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="0" w:right="-1702"/>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="247ACF82">
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E751BB">
+        <w:t>Ambulanspersonal i norra Dalsland som vårdar patient med ST-höjningsinfarkt (inkl. nytillkommet vänstergrenblock med stark misstanke om akut hjärtinfarkt) ska välja det tidsmässigt närmsta sjukhuset med PCI-möjlighet, oberoende av länsgränser. Det innebär att ambulansen ska åka mot Karlstad om det sjukhuset är tidsmässigt närmre än NÄL. Ekonomiskt gäller riksavtalet, där NU-sjukvårdens beställare debiteras kostnaden från Värmland om vårdtiden understiger 7 dygn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="47597869" w:rsidP="47597869" w:rsidRDefault="47597869" w14:paraId="515FDF8E" w14:textId="3E11F4A7">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1702"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ambulanspersonal i norra Dalsland som vårdar patient med ST-höjningsinfarkt (inkl. nytillkommet vänstergrenblock) ska välja det tidsmässigt närmsta sjukhuset med PCI-möjlighet, oberoende av länsgränser. Det innebär att ambulansen ska åka mot Karlstad om det sjukhuset är tidsmässigt närmre än NÄL. Ekonomiskt gäller riksavtalet, där NU-sjukvårdens beställare debiteras kostnaden från Värmland om vårdtiden understiger 7 dygn. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="6DB63ACE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1702"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E751BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="02FAE14F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1702"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E751BB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Årligen insjuknar 14-18 patienter med ST-höjningsinfarkt i norra Dalsland. Målet är att PCI ska utföras snarast och helst inom 60-90 minuter. Det är i praktiken mycket svårt att uppnå om patienten transporteras till NÄL, p.g.a. lång färdväg på relativt dåliga vägar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="6DA23989" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="47597869" w:rsidRDefault="00E751BB" w14:paraId="6DA23989" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1702"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="00E751BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Åtgärd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="5623BE48" w:rsidRDefault="00E751BB" w14:paraId="03863290" w14:textId="032421CD">
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="47597869" w:rsidP="47597869" w:rsidRDefault="47597869" w14:paraId="4DEB01B1" w14:textId="6627D96C">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-1702"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5623BE48" w:rsidR="1F03E329">
-[...31 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="5623BE48" w:rsidP="5623BE48" w:rsidRDefault="5623BE48" w14:paraId="09E75174" w14:textId="0DC9410C">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="0127524F" w14:textId="4D856AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="5623BE48" w:rsidR="13465E08">
+        <w:t xml:space="preserve">Vid STEMI/eller nytillkommet vänstergrenblock med stark misstanke om akut hjärtinfarkt tolkas EKG på NÄL. Vid indikation för akut PCI ger läkare på NÄL instruktion till ambulansen att välja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>närmsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Reservrutin: Möjliga PCI patienter från norra Dalsland skickas från ambulans till mottagare NU-sjukvården.</w:t>
+        <w:t xml:space="preserve"> sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5623BE48" w:rsidP="5623BE48" w:rsidRDefault="5623BE48" w14:paraId="348D28CC" w14:textId="34F21A58">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="6C46D642" w14:textId="6FAE5F40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ambulansen ges behandling enligt aktuella direktiv. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="4E4E772F" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="01422B4C" w14:textId="35F90CB4">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-1702"/>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E751BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="3545A19A" w14:textId="53A1958D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid STEMI/vänstergrenblock med indikation för akut PCI ger läkare på NÄL instruktion till ambulansen att välja </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läkare ringer Region Värmland akuttelefon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>närmsta</w:t>
+        <w:t>tel. 0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sjukhus. I ambulansen ges behandling enligt aktuella direktiv. </w:t>
+        <w:t xml:space="preserve">10-8319777, ange callbacknummer. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E751BB">
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="20B6B260" w14:textId="0AAE9B34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sök primärjour på medicin CSK och stäm av klinik och EKG fynd </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="1507EBFD" w14:textId="3CAD8412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Om aktuellt med primär PCI så åker ambulansen till CSK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="115F833B" w14:textId="000FFD04">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambulansen NÄL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ringer ledningssjuksköterska på akutmottagningen Karlstad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>tel. 010-831 78 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och berättar att patienten är på väg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="5AE98474" w14:textId="74D98263">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-1702"/>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="4472FE6F" w14:textId="366482C1">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>PCI utförs i Karlstad och patienten vårdas färdigt vid förväntad kort vårdtid, annars kontakt med NÄL för överflyttning.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="5623BE48" w:rsidRDefault="00E751BB" w14:paraId="333F1ABF" w14:textId="25D1D92C">
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="06511210" w14:textId="57C741B6">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-1702" w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ska till Karlstad:</w:t>
+        <w:t>Vid utskrivning från Karlstad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="14DD7783" w:rsidRDefault="00E751BB" w14:paraId="16F1CE9B" w14:textId="33E3634E">
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="5B14214E" w14:textId="302A98C5">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-1702" w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:eastAsia="en-US"/>
-[...131 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="62CFEC2D" w:rsidR="00E751BB">
+    </w:p>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="2E570F15" w14:textId="42FCF93F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="868" w:hanging="357"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Meddelande skickas via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>tel. 010-83</w:t>
+        <w:t xml:space="preserve"> SEFOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="62CFEC2D" w:rsidR="79ECFD3B">
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till NÄL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>1 78 30</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="62CFEC2D" w:rsidR="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och berättar att fax har skickats och att patienten är på väg.</w:t>
+        <w:t>så att tid till Kranskärsmottagning kan ordnas inom 2 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="759A7646" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="25B2D8DA" w14:textId="62347A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="868" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Remiss skickas likaså via SAEFOS för formellt övertag och uppföljning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E751BB" w:rsidR="00E751BB" w:rsidP="00E751BB" w:rsidRDefault="00E751BB" w14:paraId="56E57B83" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="5FA29917" w:rsidP="47597869" w:rsidRDefault="5FA29917" w14:paraId="2E8E1493" w14:textId="435E0E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="868" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E751BB">
+      <w:r w:rsidRPr="47597869" w:rsidR="5FA29917">
         <w:rPr>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Vid utskrivning från Karlstad:</w:t>
+        <w:t>Remissbedömande läkare på NÄL anger vid remissbedömningen att kopia ska läggas till sjuksköterska Kranskärlsmottagningen avd 43.</w:t>
       </w:r>
-    </w:p>
-[...85 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00E751BB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="496D9698" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="38030764" w14:textId="77777777">
@@ -1681,50 +1641,332 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="434ad6ca"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
+    <w:nsid w:val="43e8ac21"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="19">
+    <w:nsid w:val="7ef7cac"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3793,50 +4035,59 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="673189453">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="638993458">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1022626417">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1288244894">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="341276145">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="761409926">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1017315524">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1278369626">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1714499474">
@@ -4303,60 +4554,67 @@
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0DF1D119"/>
     <w:rsid w:val="13465E08"/>
     <w:rsid w:val="14DD7783"/>
     <w:rsid w:val="1F03E329"/>
+    <w:rsid w:val="1F7E6CFC"/>
+    <w:rsid w:val="247ACF82"/>
     <w:rsid w:val="24E35D07"/>
+    <w:rsid w:val="2B83A207"/>
     <w:rsid w:val="2E4B7B5E"/>
+    <w:rsid w:val="34533D14"/>
     <w:rsid w:val="36A95520"/>
     <w:rsid w:val="3A8A31B2"/>
     <w:rsid w:val="3C2A325A"/>
     <w:rsid w:val="40158B5C"/>
     <w:rsid w:val="405794E5"/>
+    <w:rsid w:val="4186296D"/>
     <w:rsid w:val="456FF009"/>
+    <w:rsid w:val="47597869"/>
     <w:rsid w:val="5623BE48"/>
     <w:rsid w:val="5A811249"/>
+    <w:rsid w:val="5FA29917"/>
     <w:rsid w:val="62CFEC2D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D643699"/>
     <w:rsid w:val="781E757B"/>
     <w:rsid w:val="79ECFD3B"/>
     <w:rsid w:val="7B85C091"/>
     <w:rsid w:val="7C78A483"/>
     <w:rsid w:val="7CD304C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6846,51 +7104,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10032-1320169253-157/surrogate/Corpuls%203%20-%20s%c3%a4ndande%20av%20diagnostiskt%20EKG.pdf" TargetMode="External" Id="Rda11e2bf889e4589" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7276,31 +7534,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>ST-höjningsinfarkter i norra Dalsland och PCI i Karlstad</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>5</revision>
+  <revision>6</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>