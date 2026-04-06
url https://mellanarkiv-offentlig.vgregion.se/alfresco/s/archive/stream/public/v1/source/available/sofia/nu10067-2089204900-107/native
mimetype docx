--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -95,591 +95,611 @@
             </w:pPr>
             <w:r w:rsidRPr="009C6F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schemaläggning överläkare och specialistläkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="5AF9D02D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1842"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="3CB43586" w14:textId="77777777">
+    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="3CB43586" w14:textId="15B1C53C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidR="009C6F0D">
+        <w:rPr/>
+        <w:t xml:space="preserve">Läkarschema finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Medinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F0D">
+        <w:rPr/>
+        <w:t xml:space="preserve">och inkluderar bemanning på NÄL och Uddevalla. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F0D">
+        <w:rPr/>
+        <w:t>Medinet</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F0D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> är original och pappersutskrifter endast kopior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4A61B86C" w:rsidP="4A61B86C" w:rsidRDefault="4A61B86C" w14:paraId="3CE70856" w14:textId="4C8EAA86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4A61B86C" w:rsidP="4A61B86C" w:rsidRDefault="4A61B86C" w14:paraId="2147AA78" w14:textId="14C77CC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="6FB748A1" w14:textId="533FC6F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Placeringsschema enligt nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="656A2D91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6F0D">
-[...66 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4536" w:type="dxa"/>
+        <w:tblW w:w="5456" w:type="dxa"/>
         <w:tblInd w:w="779" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2576"/>
-        <w:gridCol w:w="1960"/>
+        <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="54909AD7" w14:paraId="544AEF8C" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="544AEF8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="3562EEDD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F4D78"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F4D78"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schemaperiod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="2F72704C" w14:textId="77777777">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="2F72704C" w14:textId="055B535E">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
+              <w:keepNext w:val="1"/>
+              <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="1F4D78"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C6F0D">
+            <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="1F4D78"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Önskemål senast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4A61B86C" w:rsidR="03202079">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="1F4D78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in lämnas senast sön</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="54909AD7" w14:paraId="7B477C85" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="7B477C85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="59D4A2D4" w14:textId="77777777">
-[...108 lines deleted...]
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="54909AD7" w:rsidRDefault="009C6F0D" w14:paraId="52AE4060" w14:textId="2BD19E45">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="59D4A2D4" w14:textId="4DAAB7AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="009C6F0D">
               <w:rPr/>
-              <w:t xml:space="preserve">1 </w:t>
+              <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
-            <w:r w:rsidR="3507FB3B">
+            <w:r w:rsidR="7823BA9D">
               <w:rPr/>
-              <w:t>maj</w:t>
+              <w:t>3–12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="4D77781B" w14:textId="4B4830B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidR="7823BA9D">
+              <w:rPr/>
+              <w:t>Vecka 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="54909AD7" w14:paraId="29F6471E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="3F188CAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="4DF7164F" w14:textId="77777777">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="0080FCEC" w14:textId="37C5C8CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C6F0D">
-[...3 lines deleted...]
-              <w:t>Vecka 49 – 09</w:t>
+            <w:r w:rsidR="009C6F0D">
+              <w:rPr/>
+              <w:t xml:space="preserve">Vecka </w:t>
+            </w:r>
+            <w:r w:rsidR="3021AB8A">
+              <w:rPr/>
+              <w:t>13–22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="1B1FB1D7" w14:textId="77777777">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="6F738DEC" w14:textId="251C547D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C6F0D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">1 </w:t>
+            <w:r w:rsidR="3021AB8A">
+              <w:rPr/>
+              <w:t>Vecka 51</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>sept</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="01E875AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="2BD9841E" w14:textId="491BB7F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidR="009C6F0D">
+              <w:rPr/>
+              <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="26F93DE1">
+              <w:rPr/>
+              <w:t>23–34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="54909AD7" w:rsidRDefault="009C6F0D" w14:paraId="52AE4060" w14:textId="1F613E53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidR="78975A82">
+              <w:rPr/>
+              <w:t>Vecka 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="29F6471E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="4DF7164F" w14:textId="230791EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidR="009C6F0D">
+              <w:rPr/>
+              <w:t xml:space="preserve">Vecka </w:t>
+            </w:r>
+            <w:r w:rsidR="4AF5CBFD">
+              <w:rPr/>
+              <w:t>35–44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="1B1FB1D7" w14:textId="2E3B1628">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidR="30408B70">
+              <w:rPr/>
+              <w:t>Vecka 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4A61B86C" w:rsidTr="4A61B86C" w14:paraId="7895BE0F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7E87AF76" w:rsidP="4A61B86C" w:rsidRDefault="7E87AF76" w14:paraId="16995097" w14:textId="2095D6DF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidR="7E87AF76">
+              <w:rPr/>
+              <w:t xml:space="preserve">Vecka </w:t>
+            </w:r>
+            <w:r w:rsidR="22229669">
+              <w:rPr/>
+              <w:t>45–2</w:t>
+            </w:r>
+            <w:r w:rsidR="7E87AF76">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7E87AF76" w:rsidP="4A61B86C" w:rsidRDefault="7E87AF76" w14:paraId="13316F86" w14:textId="1088E3E7">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidR="7E87AF76">
+              <w:rPr/>
+              <w:t>Vecka 30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="681324B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="417439A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6F0D">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Önskemål efter deadline kan endast undantagsvis godkännas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="22D485D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="4E1FA8ED" w14:textId="6532D1A7">
+    <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="4E1FA8ED" w14:textId="29AF84D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid oplanerad frånvaro, såsom sjukdom, vård av barn, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6F0D" w:rsidR="004740A0">
+      <w:r w:rsidRPr="415E2408" w:rsidR="004740A0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> görs anmälan till </w:t>
       </w:r>
-      <w:r w:rsidR="00CB377A">
+      <w:r w:rsidRPr="415E2408" w:rsidR="00CB377A">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>schemaläggare</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>tel</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004740A0">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>010-43 555 60</w:t>
       </w:r>
-      <w:r w:rsidR="00DD504D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="00DD504D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> och avd/mott.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004740A0" w:rsidR="004740A0">
+      <w:r w:rsidRPr="415E2408" w:rsidR="004740A0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="004740A0">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">ligt särskild rutin meddelar berörd avdelning, avbokar telefontid/mottagning, informerar heromarapportören och gör notering på anslagstavlan vid receptionen. Påminn gärna vilka positioner du skulle ha varit på, särskilt viktigt vid </w:t>
+        <w:t xml:space="preserve">ligt särskild rutin meddelar berörd avdelning, avbokar telefontid/mottagning. Påminn gärna vilka positioner du skulle ha varit på, särskilt viktigt vid </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>t.ex.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009C6F0D">
+      <w:r w:rsidRPr="415E2408" w:rsidR="009C6F0D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> bakjour.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="2FA076CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="39FA3CC3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="4FF9D7B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3909,54 +3929,71 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03202079"/>
+    <w:rsid w:val="0BD4E953"/>
+    <w:rsid w:val="22229669"/>
+    <w:rsid w:val="26F93DE1"/>
+    <w:rsid w:val="2715E89F"/>
+    <w:rsid w:val="3021AB8A"/>
+    <w:rsid w:val="30408B70"/>
     <w:rsid w:val="3507FB3B"/>
+    <w:rsid w:val="415E2408"/>
+    <w:rsid w:val="41DB85E4"/>
+    <w:rsid w:val="4A61B86C"/>
+    <w:rsid w:val="4AF5CBFD"/>
+    <w:rsid w:val="50190848"/>
     <w:rsid w:val="54909AD7"/>
+    <w:rsid w:val="5BD59AAB"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="655D60AB"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7823BA9D"/>
+    <w:rsid w:val="78975A82"/>
+    <w:rsid w:val="7E87AF76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -6795,31 +6832,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Schemaläggning överläkare och specialistläkare</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>6</revision>
+  <revision>8</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>