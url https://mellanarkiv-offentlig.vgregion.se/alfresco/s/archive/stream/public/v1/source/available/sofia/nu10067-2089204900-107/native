--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -171,350 +171,548 @@
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Placeringsschema enligt nedan. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="656A2D91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5456" w:type="dxa"/>
+        <w:tblW w:w="8299" w:type="dxa"/>
         <w:tblInd w:w="779" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2576"/>
-        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2522"/>
+        <w:gridCol w:w="2505"/>
+        <w:gridCol w:w="3272"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="544AEF8C" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="037F5017" w14:paraId="544AEF8C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="3562EEDD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F4D78"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F4D78"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schemaperiod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="2F72704C" w14:textId="055B535E">
             <w:pPr>
               <w:keepNext w:val="1"/>
               <w:keepLines w:val="1"/>
               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="1F4D78"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4A61B86C" w:rsidR="009C6F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="1F4D78"/>
               </w:rPr>
               <w:t>Önskemål senast</w:t>
             </w:r>
             <w:r w:rsidRPr="4A61B86C" w:rsidR="03202079">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="1F4D78"/>
               </w:rPr>
               <w:t xml:space="preserve"> in lämnas senast sön</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="7B477C85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="01E90858" w:rsidP="037F5017" w:rsidRDefault="01E90858" w14:paraId="123C43AF" w14:textId="3E062E88">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="1F4D78"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="037F5017" w:rsidR="01E90858">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="1F4D78"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schemasläpp </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="037F5017" w14:paraId="7B477C85" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="59D4A2D4" w14:textId="4DAAB7AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="009C6F0D">
               <w:rPr/>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
             <w:r w:rsidR="7823BA9D">
               <w:rPr/>
               <w:t>3–12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="4D77781B" w14:textId="4B4830B4">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="4D77781B" w14:textId="1027C756">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="7823BA9D">
               <w:rPr/>
-              <w:t>Vecka 40</w:t>
+              <w:t>Vecka 4</w:t>
+            </w:r>
+            <w:r w:rsidR="63A2E3A3">
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="63A2E3A3" w:rsidP="037F5017" w:rsidRDefault="63A2E3A3" w14:paraId="79C98CC6" w14:textId="2824C352">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidR="63A2E3A3">
+              <w:rPr/>
+              <w:t>V50*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="3F188CAC" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="037F5017" w14:paraId="3F188CAC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="0080FCEC" w14:textId="37C5C8CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="009C6F0D">
               <w:rPr/>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
             <w:r w:rsidR="3021AB8A">
               <w:rPr/>
               <w:t>13–22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="6F738DEC" w14:textId="251C547D">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="6F738DEC" w14:textId="0703F0C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="3021AB8A">
               <w:rPr/>
-              <w:t>Vecka 51</w:t>
+              <w:t xml:space="preserve">Vecka </w:t>
+            </w:r>
+            <w:r w:rsidR="6F42AE4D">
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6F42AE4D" w:rsidP="037F5017" w:rsidRDefault="6F42AE4D" w14:paraId="39185765" w14:textId="0513FF2C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidR="6F42AE4D">
+              <w:rPr/>
+              <w:t>Fre v8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="01E875AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="037F5017" w14:paraId="01E875AD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="2BD9841E" w14:textId="491BB7F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="009C6F0D">
               <w:rPr/>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
             <w:r w:rsidR="26F93DE1">
               <w:rPr/>
               <w:t>23–34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="54909AD7" w:rsidRDefault="009C6F0D" w14:paraId="52AE4060" w14:textId="1F613E53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="78975A82">
               <w:rPr/>
               <w:t>Vecka 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="4A61B86C" w14:paraId="29F6471E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="76335051" w:rsidP="037F5017" w:rsidRDefault="76335051" w14:paraId="7114B578" w14:textId="6BFC47C2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidR="76335051">
+              <w:rPr/>
+              <w:t>Fre v18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidTr="037F5017" w14:paraId="29F6471E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="4DF7164F" w14:textId="230791EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="009C6F0D">
               <w:rPr/>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
             <w:r w:rsidR="4AF5CBFD">
               <w:rPr/>
               <w:t>35–44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="1B1FB1D7" w14:textId="2E3B1628">
+          <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="4A61B86C" w:rsidRDefault="009C6F0D" w14:paraId="1B1FB1D7" w14:textId="56F8BBE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidR="30408B70">
               <w:rPr/>
-              <w:t>Vecka 14</w:t>
+              <w:t>Vecka 1</w:t>
+            </w:r>
+            <w:r w:rsidR="41C1E7F2">
+              <w:rPr/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41C1E7F2" w:rsidP="037F5017" w:rsidRDefault="41C1E7F2" w14:paraId="6D89C39A" w14:textId="7408801D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidR="41C1E7F2">
+              <w:rPr/>
+              <w:t>Fre</w:t>
+            </w:r>
+            <w:r w:rsidR="41C1E7F2">
+              <w:rPr/>
+              <w:t xml:space="preserve"> v23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4A61B86C" w:rsidTr="4A61B86C" w14:paraId="7895BE0F">
+      <w:tr w:rsidR="4A61B86C" w:rsidTr="037F5017" w14:paraId="7895BE0F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2576" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7E87AF76" w:rsidP="4A61B86C" w:rsidRDefault="7E87AF76" w14:paraId="16995097" w14:textId="2095D6DF">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidR="7E87AF76">
               <w:rPr/>
               <w:t xml:space="preserve">Vecka </w:t>
             </w:r>
             <w:r w:rsidR="22229669">
               <w:rPr/>
               <w:t>45–2</w:t>
             </w:r>
             <w:r w:rsidR="7E87AF76">
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7E87AF76" w:rsidP="4A61B86C" w:rsidRDefault="7E87AF76" w14:paraId="13316F86" w14:textId="1088E3E7">
+          <w:p w:rsidR="7E87AF76" w:rsidP="4A61B86C" w:rsidRDefault="7E87AF76" w14:paraId="13316F86" w14:textId="447743C0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="7E87AF76">
               <w:rPr/>
-              <w:t>Vecka 30</w:t>
+              <w:t>Vecka 3</w:t>
+            </w:r>
+            <w:r w:rsidR="473ABF27">
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="473ABF27" w:rsidP="037F5017" w:rsidRDefault="473ABF27" w14:paraId="23E0CA94" w14:textId="10BA96DF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidR="473ABF27">
+              <w:rPr/>
+              <w:t>Fre</w:t>
+            </w:r>
+            <w:r w:rsidR="473ABF27">
+              <w:rPr/>
+              <w:t xml:space="preserve"> v41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="037F5017" w:rsidTr="037F5017" w14:paraId="55F8FF2F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="037F5017" w:rsidP="037F5017" w:rsidRDefault="037F5017" w14:paraId="71EF0CF1" w14:textId="309A3459">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="037F5017" w:rsidP="037F5017" w:rsidRDefault="037F5017" w14:paraId="67504C26" w14:textId="5D818C0A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="473ABF27" w:rsidP="037F5017" w:rsidRDefault="473ABF27" w14:paraId="66966019" w14:textId="13EF8412">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidR="473ABF27">
+              <w:rPr/>
+              <w:t>*Vid 53 v släpp v 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="681324B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009C6F0D" w:rsidR="009C6F0D" w:rsidP="009C6F0D" w:rsidRDefault="009C6F0D" w14:paraId="417439A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6F0D">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -1396,50 +1594,162 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="18">
+    <w:nsid w:val="3c399fcc"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3422,50 +3732,53 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="133061691">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="93594869">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1002274757">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880359174">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="806967471">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1588804682">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="282657091">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2079668283">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1120952335">
@@ -3928,69 +4241,79 @@
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01E90858"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03202079"/>
+    <w:rsid w:val="037F5017"/>
     <w:rsid w:val="0BD4E953"/>
     <w:rsid w:val="22229669"/>
     <w:rsid w:val="26F93DE1"/>
     <w:rsid w:val="2715E89F"/>
+    <w:rsid w:val="2F71165D"/>
     <w:rsid w:val="3021AB8A"/>
     <w:rsid w:val="30408B70"/>
     <w:rsid w:val="3507FB3B"/>
     <w:rsid w:val="415E2408"/>
+    <w:rsid w:val="41C1E7F2"/>
     <w:rsid w:val="41DB85E4"/>
+    <w:rsid w:val="473ABF27"/>
     <w:rsid w:val="4A61B86C"/>
     <w:rsid w:val="4AF5CBFD"/>
     <w:rsid w:val="50190848"/>
+    <w:rsid w:val="511AEF8E"/>
     <w:rsid w:val="54909AD7"/>
     <w:rsid w:val="5BD59AAB"/>
+    <w:rsid w:val="63A2E3A3"/>
+    <w:rsid w:val="641058A6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="655D60AB"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6F42AE4D"/>
+    <w:rsid w:val="76335051"/>
     <w:rsid w:val="7823BA9D"/>
     <w:rsid w:val="78975A82"/>
     <w:rsid w:val="7E87AF76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
@@ -6832,31 +7155,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Schemaläggning överläkare och specialistläkare</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Emma Husberg</lastModifiedBy>
-  <revision>8</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>