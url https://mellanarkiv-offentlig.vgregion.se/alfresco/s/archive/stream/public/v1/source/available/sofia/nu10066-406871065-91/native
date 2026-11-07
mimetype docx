--- v0 (2026-01-09)
+++ v1 (2026-11-07)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69C07D21" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00F00CD5" w:rsidSect="00F00CD5">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -336,51 +336,51 @@
             </w:r>
             <w:r w:rsidR="00A8359E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4440E574" w14:textId="6904C90D" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="007829CE" w:rsidP="00A8359E">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Q Di 301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E30DCA1" w14:textId="0CE42890" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="4E30DCA1" w14:textId="13E0CFCE" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ex i </w:t>
       </w:r>
       <w:r w:rsidR="008E1B36">
         <w:rPr>
@@ -406,51 +406,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A94D48" w:rsidRPr="008B2CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 kopia </w:t>
       </w:r>
       <w:r w:rsidR="00F70C52" w:rsidRPr="008B2CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Teamchef på Fastighetstöd och Service</w:t>
+        <w:t>Teamchef på Fastighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70C52" w:rsidRPr="008B2CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">töd och </w:t>
+      </w:r>
+      <w:r w:rsidR="00565B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70C52" w:rsidRPr="008B2CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ervice</w:t>
       </w:r>
       <w:r w:rsidR="00F70C52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438CECEC" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00B24AEB" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24AEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Syfte: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1069EACF" w14:textId="483A0DA0" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -467,331 +507,754 @@
       </w:r>
       <w:r w:rsidR="00E40247">
         <w:t>ÄL</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A61CF34" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00B24AEB" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24AEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvar: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2556ED16" w14:textId="4C0CF560" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="40C71DFD">
+    <w:p w14:paraId="7A965A07" w14:textId="77777777" w:rsidR="00285A02" w:rsidRDefault="00B90AED" w:rsidP="40C71DFD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk179293140"/>
       <w:r>
+        <w:t>Enligt kvalitetsöverenskommelse</w:t>
+      </w:r>
+      <w:r w:rsidR="0074059F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk197073550"/>
+      <w:r w:rsidR="00016625">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00016625">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-583748212-27/surrogate"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00016625">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0074059F" w:rsidRPr="00016625">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokalvård vid dialysverksamheter inom </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E81" w:rsidRPr="00016625">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Västra Götalandsregionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00016625">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00873E81">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2556ED16" w14:textId="4A28FB6F" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="40C71DFD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Teamchef på </w:t>
       </w:r>
       <w:r w:rsidR="2F03C1B3">
-        <w:t xml:space="preserve">Fastighetstöd och Service </w:t>
+        <w:t>Fastighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FB4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565B57">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="2F03C1B3">
+        <w:t xml:space="preserve">töd och </w:t>
+      </w:r>
+      <w:r w:rsidR="00565B57">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="2F03C1B3">
+        <w:t xml:space="preserve">ervice </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="2F03C1B3">
         <w:t>(FFSS)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ansvarar för att berörd personal får information om denna rutin. Vårdenhetschefen på Dialys- och njursviktsmottagningen ansvar är att kontinuerligt följa upp att städningen sköts och signeras enligt överenskommelse. Vårdenhetschefen ansvarar för att städpersonalen får utbildning i GMP vart annat år av </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> person</w:t>
+        <w:t xml:space="preserve"> ansvarar för att berörd personal får information om </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66A20">
+        <w:t xml:space="preserve">även denna </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Deltagarförteckning och signaturlista skall sparas i Dialys- och njursviktmottagningens kvalitetspärm. </w:t>
+        <w:t xml:space="preserve">rutin. Vårdenhetschefen på Dialys- och njursviktsmottagningen ansvar är att kontinuerligt följa upp att städningen sköts och signeras enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9171E">
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>verenskommelse.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1203">
+        <w:t xml:space="preserve"> Signaturlista skall sparas i Dialys- och njursviktmottagningens kvalitetspärm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00033291">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>GMP</w:t>
+      </w:r>
+      <w:r w:rsidR="0032708A">
+        <w:t xml:space="preserve"> utbildning </w:t>
+      </w:r>
+      <w:r w:rsidR="00546261">
+        <w:t>för lokalvårdare utförs i samband med introduktion samt</w:t>
+      </w:r>
+      <w:r w:rsidR="0032708A">
+        <w:t xml:space="preserve"> år</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4FEC">
+        <w:t>lig repetition</w:t>
+      </w:r>
+      <w:r w:rsidR="00D606EF">
+        <w:t xml:space="preserve"> enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD043F">
+        <w:t>kvalitetsöverenskommelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9171E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7347C">
+        <w:t xml:space="preserve">Vårdenhetschef dialys ansvarar för att rapporter om genomförd utbildning </w:t>
+      </w:r>
+      <w:r w:rsidR="006C28B6">
+        <w:t xml:space="preserve">inhämtas från </w:t>
+      </w:r>
+      <w:r w:rsidR="00033291">
+        <w:t>FFSS</w:t>
+      </w:r>
+      <w:r w:rsidR="006C28B6">
+        <w:t xml:space="preserve"> och förvaras</w:t>
+      </w:r>
+      <w:r w:rsidR="00E301CC">
+        <w:t xml:space="preserve"> på enheten, se bilaga 1 i kvalitetsöverenskommelsen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E83">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D22DC0" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00B24AEB" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24AEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allmänt: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2431E08A" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Det finns skriftligt utformade instruktioner för städning och rengöring av lokaler där tillverkning och hantering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00CD5">
         <w:t>hemodialysvätskor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve"> sker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287FD40B" w14:textId="40E06ED9" w:rsidR="00F00CD5" w:rsidRPr="00D839FE" w:rsidRDefault="00F00CD5" w:rsidP="40C71DFD">
+    <w:p w14:paraId="287FD40B" w14:textId="40E06ED9" w:rsidR="00F00CD5" w:rsidRPr="00D839FE" w:rsidRDefault="00F00CD5" w:rsidP="40D81A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D839FE">
+      <w:r w:rsidRPr="40D81A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Golvstäd</w:t>
       </w:r>
-      <w:r w:rsidR="08262262" w:rsidRPr="00D839FE">
+      <w:r w:rsidR="08262262" w:rsidRPr="40D81A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> FFSS</w:t>
       </w:r>
-      <w:r w:rsidR="406F46F9" w:rsidRPr="00D839FE">
+      <w:r w:rsidR="406F46F9" w:rsidRPr="40D81A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D839FE">
+      <w:r w:rsidRPr="40D81A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF66F87" w14:textId="0DE5957C" w:rsidR="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="6E038DD6" w14:textId="27DC58E8" w:rsidR="0ED0EE46" w:rsidRDefault="0ED0EE46" w:rsidP="40D81A7F">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alla rum som städas har en </w:t>
+      </w:r>
+      <w:r w:rsidR="597061AC">
+        <w:t xml:space="preserve">etikett uppsatt av FFSS </w:t>
+      </w:r>
+      <w:r w:rsidR="1DDAF63B">
+        <w:t xml:space="preserve">där vilken </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55873">
+        <w:t>vec</w:t>
+      </w:r>
+      <w:r w:rsidR="004D35CF">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidR="1DDAF63B">
+        <w:t>dag som städning utförs är markerad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF66F87" w14:textId="0DE5957C" w:rsidR="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t xml:space="preserve">Dialyssalar där hantering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t>hemodialysvätskor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F00CD5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">med </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> sker torkas 1 gång/dag med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="68B2A4B9" w:rsidRPr="00563BF5">
+      <w:r w:rsidR="68B2A4B9">
         <w:t>för</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563BF5">
+      <w:r>
         <w:t>fuktad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F00CD5">
-[...5 lines deleted...]
-      <w:r w:rsidR="715D72DA" w:rsidRPr="00563BF5">
+      <w:r>
+        <w:t xml:space="preserve"> duk/mopp (så kallad fuktig metod). Använd duk/mopp får inte återfuktas, dvs man får inte doppa använd duk/mopp i hink med rengöringsmedel och vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="715D72DA">
         <w:t xml:space="preserve"> eller på annat sätt återfukta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B217D76" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="34B037D7" w14:textId="5AB88FCA" w:rsidR="739FCBFD" w:rsidRDefault="739FCBFD" w:rsidP="2B5282E9">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0EE7B186" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-106)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="27A0139A" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="776050DF" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-110)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="78E0B89D" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0C405F1D" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-114)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="7FF178C5" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0EF698B3" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-118)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="29CA46DA" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="1FCB620A" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-123)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798BBB66" w14:textId="394C2E2A" w:rsidR="739FCBFD" w:rsidRDefault="739FCBFD" w:rsidP="2B5282E9">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="11891DB0" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-124)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="704EA87D" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="4E05FF6D" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-126)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4B15A8EF" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="6EED9ABE" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1(K644-132)</w:t>
+      </w:r>
+      <w:r w:rsidR="409B851C" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="5263C0E7" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(K644-133)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="068490D3" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R13</w:t>
+      </w:r>
+      <w:r w:rsidR="355CF0B9" w:rsidRPr="2B5282E9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>((L544-310A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B217D76" w14:textId="74090A9C" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Behandlingsrummet 1 gång/dag  </w:t>
+      <w:r>
+        <w:t>Behandlingsrummet 1 gång/dag </w:t>
+      </w:r>
+      <w:r w:rsidR="4F011207">
+        <w:t>(K644-103)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179617FC" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="098CECAE">
+    <w:p w14:paraId="179617FC" w14:textId="547E1D59" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beredningsrum/läkemedelsrum 1 gång/dag (vardagar) </w:t>
       </w:r>
+      <w:r w:rsidR="327FA112">
+        <w:t>(K644-131)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7422CD39" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="7422CD39" w14:textId="72C23F67" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t xml:space="preserve">Skölj PD+ HD 1 gång/dag </w:t>
+      </w:r>
+      <w:r w:rsidR="46A6B0DA">
+        <w:t>(L544-354)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76280A20" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Toaletter 2 gånger/dag </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791968BB" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="791968BB" w14:textId="1ACB8F2E" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="66B48ED2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Korridor 7 dagar/vecka (var av 1 dag med maskin) </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Korridor </w:t>
+      </w:r>
+      <w:r w:rsidR="004D35CF">
+        <w:t>1 gång/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dag (varav 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="3411923F">
+        <w:t>gång per vecka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med maskin) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1539FCB8" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PD mottagning behandlingsrum 1 gång/dag (vardagar) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA0C9ED" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">PD expedition 1 gång/vecka </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6F73F1" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Njursviktsmottagning behandlingsrum 1 gång/dag (vardagar) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BFE5A8" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Njursviktsmottagning expedition 1 gång/vecka </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DA104F" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">VEC expedition 1 gång/vecka </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1690A7B2" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="1690A7B2" w14:textId="13DCB794" w:rsidR="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Förråd 1 gång/vecka (HD 3st, PD </w:t>
+      <w:r>
+        <w:t>Förråd 1 gång/vecka (HD 3st</w:t>
+      </w:r>
+      <w:r w:rsidR="562ED435">
+        <w:t xml:space="preserve"> (L544-353D, L544-353, K </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">2 </w:t>
+      <w:r w:rsidR="562ED435">
+        <w:t>644-105</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="562ED435">
+        <w:t>, K644-119)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, PD 2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD41C93" w14:textId="77777777" w:rsidR="00D839FE" w:rsidRPr="00F00CD5" w:rsidRDefault="00D839FE" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467E1FE5" w14:textId="33884590" w:rsidR="00F00CD5" w:rsidRPr="00D839FE" w:rsidRDefault="00F00CD5" w:rsidP="40C71DFD">
+    <w:p w14:paraId="467E1FE5" w14:textId="519BF6F5" w:rsidR="00F00CD5" w:rsidRPr="00D839FE" w:rsidRDefault="00F00CD5" w:rsidP="6B950BDB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D839FE">
+      <w:r w:rsidRPr="6B950BDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Övrigt städ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="763E38E2" w:rsidRPr="00D839FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="763E38E2" w:rsidRPr="6B950BDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FFSS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D839FE">
+      <w:r w:rsidR="4CD55730" w:rsidRPr="6B950BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utför regelmässig städning enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="342A107E" w:rsidRPr="6B950BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:r w:rsidR="5C9E7FC6" w:rsidRPr="6B950BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4CD55730" w:rsidRPr="6B950BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>leveransbeskrivning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B950BDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9A71ED" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Toaletter och handfat 2 gånger/dag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131173DB" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Damning av fria ytor (fönsterbrädor, skrivbord </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -861,312 +1324,386 @@
       </w:r>
       <w:r w:rsidR="009D62CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F00CD5" w:rsidRPr="008B2CD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E5EE33" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Punktstädning vid akutspill. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EFE9F4" w14:textId="2AD585F4" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="24EFE9F4" w14:textId="245B6478" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="021C2130">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t>Patientnära städ efter behandling/besök (dialysmaskin, säng</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Patientnära städ </w:t>
+      </w:r>
+      <w:r w:rsidR="62AE9596">
+        <w:t>med desinfektion</w:t>
+      </w:r>
+      <w:r w:rsidR="2E4931DB">
+        <w:t>smedel</w:t>
+      </w:r>
+      <w:r w:rsidR="62AE9596">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efter behandling/besök (dialysmaskin, säng</w:t>
       </w:r>
       <w:r w:rsidR="002A5A26">
         <w:t>, madrass</w:t>
       </w:r>
       <w:r w:rsidR="004771BD">
         <w:t>, kudde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F00CD5">
+      <w:r>
         <w:t xml:space="preserve">/stol/brits patientbord/uppdukningsbord, stickvagn, blodtrycksmanschett och stetoskop)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EEFDCC" w14:textId="18C805FA" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="3EDBE6E8" w14:textId="41A8BCA4" w:rsidR="3A0D1C9D" w:rsidRDefault="3A0D1C9D" w:rsidP="021C2130">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Golvet i behandlingsrum städas efter CDK-inläggning av undersköterska eller ekonomibiträde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EEFDCC" w14:textId="5BB92DDA" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2B5282E9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t>Rum för centraldistribution av dialyskoncentrat, vattenreningsrum, teknikerrum, förråd, kök, patientmatsal och personalrum städas av undersköterska eller ekonomibiträde 1gång/vecka. Spolning av golvbrunn 1 gång/vecka</w:t>
+      <w:r>
+        <w:t>Rum för centraldistribution av dialyskoncentrat</w:t>
+      </w:r>
+      <w:r w:rsidR="0BD983AB">
+        <w:t>(L544-352)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vattenreningsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="5511A818">
+        <w:t>(L544-363)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, teknikerrum</w:t>
+      </w:r>
+      <w:r w:rsidR="704ED93C">
+        <w:t>(K644-102)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, förråd, kök, patientmatsal och personalrum städas av undersköterska eller ekonomibiträde 1gång/vecka. Spolning av golvbrunn 1 gång/vecka</w:t>
       </w:r>
       <w:r w:rsidR="00DC295F">
-        <w:t xml:space="preserve"> (obs! </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC295F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(obs! </w:t>
       </w:r>
       <w:r w:rsidR="00F82709">
-        <w:t>Städning får inte utföras i teknikerrumme</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> om någon dialysmaskin står öppen med synlig elektronik</w:t>
+        <w:t>Städning får inte utföras i teknikerrummet om någon dialysmaskin står öppen med synlig elektronik</w:t>
       </w:r>
       <w:r w:rsidR="00A50029">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458B51E0" w14:textId="775F2F43" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="0CD0E541" w14:textId="6DD2D62B" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
-        <w:t>Behandlingsrum efter CDK-inläggning städas av undersköterska eller ekonomibiträde</w:t>
+        <w:t>CDS uttag + avlopp 1 gång/vecka</w:t>
+      </w:r>
+      <w:r w:rsidR="00036C6A">
+        <w:t xml:space="preserve"> signeras på Q Di </w:t>
+      </w:r>
+      <w:r w:rsidR="006A111A">
+        <w:t>321</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84B0B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E36FB">
+        <w:t xml:space="preserve"> lokal </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6F67">
+        <w:t>skrivs</w:t>
+      </w:r>
+      <w:r w:rsidR="006E36FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00253E38">
+        <w:t>Rum och CDS uttag</w:t>
       </w:r>
       <w:r w:rsidR="009B76E2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD0E541" w14:textId="6DD2D62B" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="44F7B126" w14:textId="405DFA30" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="49A702EE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Damning av </w:t>
+      </w:r>
+      <w:r w:rsidR="02E74AC9">
+        <w:t>ljus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ramp på patientrum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemodialysen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 gång/vecka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F7B126" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="76E11E69" w14:textId="77777777" w:rsidR="00387F29" w:rsidRDefault="00F00CD5" w:rsidP="00387F29">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Damning av ramp på patientrum </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1 gång/vecka. </w:t>
+        <w:t>Skölj HD+PD (ej golv) 1 gång/dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E11E69" w14:textId="77777777" w:rsidR="00387F29" w:rsidRDefault="00F00CD5" w:rsidP="00387F29">
+    <w:p w14:paraId="537457EE" w14:textId="105F2060" w:rsidR="00387F29" w:rsidRDefault="00387F29" w:rsidP="4028FDF1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t>Skölj HD+PD (ej golv) 1 gång/dag.</w:t>
+      <w:r>
+        <w:t>Personalrum 2 gånger/vecka</w:t>
+      </w:r>
+      <w:r w:rsidR="27E52A88">
+        <w:t xml:space="preserve"> golv </w:t>
+      </w:r>
+      <w:r w:rsidR="004F036E">
+        <w:t>våt/torrmetod</w:t>
+      </w:r>
+      <w:r w:rsidR="00841E57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="27E52A88">
+        <w:t>samt bänkytor</w:t>
+      </w:r>
+      <w:r w:rsidR="00841E57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16E64">
+        <w:t xml:space="preserve">och bord </w:t>
+      </w:r>
+      <w:r w:rsidR="00841E57">
+        <w:t xml:space="preserve">torkas med </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A2C">
+        <w:t>rengöringsmedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16E64">
+        <w:t xml:space="preserve"> och vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="27E52A88">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537457EE" w14:textId="77777777" w:rsidR="00387F29" w:rsidRDefault="00387F29" w:rsidP="00387F29">
+    <w:p w14:paraId="2028B290" w14:textId="00F0EE9A" w:rsidR="00A27172" w:rsidRPr="00F00CD5" w:rsidRDefault="00A27172" w:rsidP="40D81A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Personalrum 2 gånger/vecka </w:t>
+      <w:r>
+        <w:t>Förråd källaren (PD)</w:t>
+      </w:r>
+      <w:r w:rsidR="1234D53A">
+        <w:t>, HD Koncentrat(L541-219)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 gång/vecka </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2028B290" w14:textId="45ED5965" w:rsidR="00A27172" w:rsidRPr="00F00CD5" w:rsidRDefault="00A27172" w:rsidP="00387F29">
+    <w:p w14:paraId="11B36923" w14:textId="21B6A4E8" w:rsidR="00387F29" w:rsidRDefault="00F00CD5" w:rsidP="00387F29">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Förråd källaren (PD) 1 gång/vecka </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00387F29" w:rsidRPr="00F00CD5">
+        <w:t xml:space="preserve">Kök 1 gång/dag </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B36923" w14:textId="21B6A4E8" w:rsidR="00387F29" w:rsidRDefault="00F00CD5" w:rsidP="00387F29">
+    <w:p w14:paraId="6D53E408" w14:textId="031D24FB" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00387F29" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Kök 1 gång/dag </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Matsal 5 gånger/vecka </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D53E408" w14:textId="031D24FB" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00387F29" w:rsidP="00F00CD5">
+    <w:p w14:paraId="465FEFF5" w14:textId="2EFEB160" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="121E9D54" w:rsidP="433F253F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Matsal 5 gånger/vecka </w:t>
+        <w:t>Stors</w:t>
+      </w:r>
+      <w:r w:rsidR="00624A04">
+        <w:t>täd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F00CD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="391729E5">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00CD5">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="10DAC4F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00CD5">
+        <w:t>säng och behandling</w:t>
+      </w:r>
+      <w:r w:rsidR="00036C6A">
+        <w:t>splats x 1/månad</w:t>
+      </w:r>
+      <w:r w:rsidR="5BE48DEF">
+        <w:t xml:space="preserve"> med rengöringsmedel och vatten därefter desinfektion</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00CD5">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465FEFF5" w14:textId="1A7AAF71" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="698556F4" w14:textId="2D86ACDB" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
-        <w:t>”</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Damning vattenreningsrum och teknikerrum som sker minst 1 gång/månad (utförs av undersköterska eller tekniker) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698556F4" w14:textId="2D86ACDB" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
+    <w:p w14:paraId="3B65BD63" w14:textId="228A0AF4" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="098CECAE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F00CD5">
-        <w:t xml:space="preserve">Damning vattenreningsrum och teknikerrum som sker minst 1 gång/månad (utförs av undersköterska eller tekniker) </w:t>
+      <w:r>
+        <w:t>Damning av skrivbord</w:t>
+      </w:r>
+      <w:r w:rsidR="00040D33">
+        <w:t>, mus och tangentbord</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A48E8">
+        <w:t>var 14:e dag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B65BD63" w14:textId="228A0AF4" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="098CECAE">
+    <w:p w14:paraId="472C292F" w14:textId="5B8B5194" w:rsidR="008A5607" w:rsidRPr="00056595" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t xml:space="preserve">Damning av förrådsgarderober 1 gång/6 månader </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472C292F" w14:textId="77777777" w:rsidR="008A5607" w:rsidRDefault="008A5607" w:rsidP="00F00CD5">
+    <w:p w14:paraId="4F8B0BF1" w14:textId="05E54246" w:rsidR="00F00CD5" w:rsidRPr="007179FF" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007179FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signering: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24560694" w14:textId="62B81D49" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2E39CB51">
+    <w:p w14:paraId="24560694" w14:textId="589D061C" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="2E39CB51">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Efter avslutad golvstädning, spolning av golvbrunnar och veckostäd av CD</w:t>
       </w:r>
       <w:r w:rsidR="0008502E">
         <w:t>S</w:t>
       </w:r>
       <w:r>
-        <w:t>-uttag, avlopp och damning av ramp sker signering på särskilt protokoll (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>-uttag, avlopp och damning av ramp sker signering på särskilt protokoll (Q</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>QDi</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 321 checklista städrutiner) av den som städat. Protokollen är placerad i anslutning till rummet. </w:t>
+        <w:t xml:space="preserve">Di 321 checklista städrutiner) av den som städat. Protokollen är placerad i anslutning till rummet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13471012" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00CD5">
         <w:t>Undersköterska ansvarar för att nya protokoll sätts upp och samlar in de ifyllda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28402DC6" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4128D75A" w14:textId="77777777" w:rsidR="00F00CD5" w:rsidRPr="00F00CD5" w:rsidRDefault="00F00CD5" w:rsidP="00F00CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -1182,215 +1719,216 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00F00CD5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="777433A8" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46">
+    <w:p w14:paraId="0778C9D0" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4220C395" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46">
+    <w:p w14:paraId="008F2B93" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45693185" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46">
+    <w:p w14:paraId="5453D825" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1419,51 +1957,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1497,73 +2035,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="204027DA" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46"/>
+    <w:p w14:paraId="40860AB2" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01D8B977" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46">
+    <w:p w14:paraId="6850AD71" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A21C3EC" w14:textId="77777777" w:rsidR="009E5C46" w:rsidRDefault="009E5C46">
+    <w:p w14:paraId="6E92CD87" w14:textId="77777777" w:rsidR="00CD76FE" w:rsidRDefault="00CD76FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1641,51 +2179,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1851,51 +2389,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3939,637 +4477,956 @@
   <w:num w:numId="13" w16cid:durableId="804129948">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2044089913">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="329799258">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1985086559">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="519198980">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="295455010">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1248805305">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013B1C"/>
     <w:rsid w:val="00013BCA"/>
+    <w:rsid w:val="00016625"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00033291"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00036C6A"/>
+    <w:rsid w:val="0004036B"/>
     <w:rsid w:val="00040D33"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00056595"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000618C5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="0006745A"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007698D"/>
     <w:rsid w:val="00080FEC"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000843E5"/>
     <w:rsid w:val="0008502E"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00092F29"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00095625"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A79BE"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B637D"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1220"/>
     <w:rsid w:val="000D3799"/>
+    <w:rsid w:val="000D7D15"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F3850"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="001025FB"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00104AD7"/>
+    <w:rsid w:val="00111399"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00127CBB"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00147083"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155E28"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="001601E9"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001620DD"/>
+    <w:rsid w:val="00162973"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="0016500C"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00167539"/>
+    <w:rsid w:val="00172183"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00183B31"/>
+    <w:rsid w:val="001847DE"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A2DB4"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A5867"/>
     <w:rsid w:val="001A5F50"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7C56"/>
+    <w:rsid w:val="001C0BA6"/>
+    <w:rsid w:val="001C2DBE"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D0571"/>
+    <w:rsid w:val="001F4E9E"/>
     <w:rsid w:val="001F4EB3"/>
+    <w:rsid w:val="00204A1D"/>
+    <w:rsid w:val="00206A80"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00217373"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220E5D"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0023658B"/>
     <w:rsid w:val="002374FF"/>
+    <w:rsid w:val="00237E04"/>
+    <w:rsid w:val="00237FF5"/>
+    <w:rsid w:val="0024079E"/>
+    <w:rsid w:val="002505FD"/>
+    <w:rsid w:val="00250D48"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253E38"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002615C3"/>
     <w:rsid w:val="00262CB2"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00277D40"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00285A02"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00292C6D"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A04AA"/>
     <w:rsid w:val="002A5A26"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B21EF"/>
+    <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3800"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0042"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F5785"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00315680"/>
+    <w:rsid w:val="00317C8B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="0032273A"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0032708A"/>
+    <w:rsid w:val="00327BDF"/>
+    <w:rsid w:val="00330F4E"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00354A64"/>
+    <w:rsid w:val="0036061F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00371FF2"/>
+    <w:rsid w:val="00374B08"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00387F29"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003963D4"/>
+    <w:rsid w:val="00396C00"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A0985"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A5955"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6F0A"/>
+    <w:rsid w:val="003C3059"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D4B81"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E7F6F"/>
+    <w:rsid w:val="003F001B"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F1F9E"/>
+    <w:rsid w:val="003F244E"/>
+    <w:rsid w:val="00400231"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00443019"/>
+    <w:rsid w:val="0044375F"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00454F3E"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462A30"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0046744A"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004725CA"/>
     <w:rsid w:val="004771BD"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00486F9A"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
+    <w:rsid w:val="00492646"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C262B"/>
+    <w:rsid w:val="004C6FCA"/>
+    <w:rsid w:val="004C71DC"/>
+    <w:rsid w:val="004D35CF"/>
     <w:rsid w:val="004D445F"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E5EBC"/>
+    <w:rsid w:val="004E68FE"/>
+    <w:rsid w:val="004F036E"/>
+    <w:rsid w:val="004F2DFB"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F7ED5"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00516305"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00546261"/>
+    <w:rsid w:val="005511B1"/>
+    <w:rsid w:val="00554647"/>
+    <w:rsid w:val="0055731D"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00563BF5"/>
+    <w:rsid w:val="00563CA5"/>
     <w:rsid w:val="00565129"/>
+    <w:rsid w:val="00565B57"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567695"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00581F42"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A199A"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0B93"/>
+    <w:rsid w:val="005B0E25"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C21F5"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D2974"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F1BD7"/>
+    <w:rsid w:val="005F6AC7"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624A04"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006371D5"/>
+    <w:rsid w:val="006512FF"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655D57"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675F65"/>
     <w:rsid w:val="00686D65"/>
+    <w:rsid w:val="00687901"/>
     <w:rsid w:val="006A111A"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A48E8"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6428"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7BD0"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4FEE"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B793B"/>
+    <w:rsid w:val="006C2312"/>
+    <w:rsid w:val="006C28B6"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C66B1"/>
+    <w:rsid w:val="006C6798"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2F58"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E2308"/>
     <w:rsid w:val="006E36FB"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="0071620A"/>
     <w:rsid w:val="007179FF"/>
+    <w:rsid w:val="007204EE"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00725598"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735405"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074059F"/>
     <w:rsid w:val="00743566"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765867"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767373"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00775CED"/>
     <w:rsid w:val="007829CE"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A0374"/>
+    <w:rsid w:val="007A0F20"/>
     <w:rsid w:val="007A3158"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1A61"/>
+    <w:rsid w:val="007E21D3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00802A67"/>
     <w:rsid w:val="00810E97"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00841E57"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00846C33"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085571B"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="0086542C"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870C22"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873E81"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A2FCF"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A5607"/>
     <w:rsid w:val="008A6B74"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B1257"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B2CD7"/>
+    <w:rsid w:val="008C3E21"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C671B"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D6E21"/>
     <w:rsid w:val="008E1B36"/>
+    <w:rsid w:val="008E2E46"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F1B07"/>
+    <w:rsid w:val="008F3B06"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F5B13"/>
     <w:rsid w:val="008F640A"/>
+    <w:rsid w:val="0090396D"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092508E"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="00930D30"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00940EA4"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00982AC0"/>
+    <w:rsid w:val="00986383"/>
     <w:rsid w:val="009928DC"/>
+    <w:rsid w:val="009B1D26"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B35BB"/>
     <w:rsid w:val="009B76E2"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C68BB"/>
+    <w:rsid w:val="009D0306"/>
+    <w:rsid w:val="009D1078"/>
     <w:rsid w:val="009D4266"/>
     <w:rsid w:val="009D62CB"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E15AA"/>
+    <w:rsid w:val="009E306E"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5C46"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1AC4"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A02652"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A25FEA"/>
     <w:rsid w:val="00A26160"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A27172"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
+    <w:rsid w:val="00A408BE"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A50029"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A71F5B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8359E"/>
+    <w:rsid w:val="00A84023"/>
     <w:rsid w:val="00A84B0B"/>
+    <w:rsid w:val="00A87B63"/>
+    <w:rsid w:val="00A9012E"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A94D48"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA231C"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC3145"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE39BE"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE79BF"/>
     <w:rsid w:val="00AE7EFD"/>
+    <w:rsid w:val="00AF0839"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF673A"/>
+    <w:rsid w:val="00AF743C"/>
+    <w:rsid w:val="00B012B0"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B05AF1"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B157F0"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B175B0"/>
     <w:rsid w:val="00B24AEB"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B513E1"/>
     <w:rsid w:val="00B54981"/>
     <w:rsid w:val="00B571FB"/>
+    <w:rsid w:val="00B57B55"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B62347"/>
+    <w:rsid w:val="00B63A3D"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B71B99"/>
+    <w:rsid w:val="00B7347C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B90AED"/>
+    <w:rsid w:val="00B91F50"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95F76"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB61AF"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC4FEC"/>
+    <w:rsid w:val="00BD043F"/>
+    <w:rsid w:val="00BD4E9A"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C21FB4"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C44AAE"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
+    <w:rsid w:val="00C5503F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C617D1"/>
+    <w:rsid w:val="00C62237"/>
     <w:rsid w:val="00C63B5C"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB0928"/>
+    <w:rsid w:val="00CB1509"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB3082"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD08C7"/>
+    <w:rsid w:val="00CD3EF7"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD71BA"/>
+    <w:rsid w:val="00CD76FE"/>
+    <w:rsid w:val="00CD774C"/>
+    <w:rsid w:val="00CE3707"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF3504"/>
+    <w:rsid w:val="00CF3D01"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12DF6"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D1502C"/>
+    <w:rsid w:val="00D26DB0"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D606EF"/>
     <w:rsid w:val="00D676E0"/>
+    <w:rsid w:val="00D75D61"/>
+    <w:rsid w:val="00D834D9"/>
     <w:rsid w:val="00D839FE"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA0ECF"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA7057"/>
     <w:rsid w:val="00DC295F"/>
+    <w:rsid w:val="00DD0143"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD6E83"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE5EAF"/>
+    <w:rsid w:val="00DE7202"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF2F0E"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E03594"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E16E64"/>
+    <w:rsid w:val="00E2795E"/>
+    <w:rsid w:val="00E301CC"/>
     <w:rsid w:val="00E40247"/>
+    <w:rsid w:val="00E40E1C"/>
+    <w:rsid w:val="00E4792E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
+    <w:rsid w:val="00E55873"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61EC8"/>
+    <w:rsid w:val="00E7054D"/>
+    <w:rsid w:val="00E718A2"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9171E"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA06A8"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC4292"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED070C"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF6F67"/>
     <w:rsid w:val="00F00CD5"/>
+    <w:rsid w:val="00F03A65"/>
+    <w:rsid w:val="00F1756C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F30A2C"/>
+    <w:rsid w:val="00F33FB0"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F45BB3"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F66A20"/>
     <w:rsid w:val="00F70C52"/>
+    <w:rsid w:val="00F72FD4"/>
     <w:rsid w:val="00F777B4"/>
     <w:rsid w:val="00F82709"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA4D0A"/>
     <w:rsid w:val="00FA5E34"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6714"/>
+    <w:rsid w:val="00FC1203"/>
+    <w:rsid w:val="00FC143D"/>
+    <w:rsid w:val="00FC4464"/>
+    <w:rsid w:val="00FC7FB3"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD7A6D"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="021C2130"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02E74AC9"/>
+    <w:rsid w:val="0348C49E"/>
     <w:rsid w:val="0423779F"/>
+    <w:rsid w:val="068490D3"/>
     <w:rsid w:val="08262262"/>
     <w:rsid w:val="093AE601"/>
     <w:rsid w:val="098CECAE"/>
+    <w:rsid w:val="0AAF5737"/>
+    <w:rsid w:val="0ACCC8A8"/>
+    <w:rsid w:val="0ADCF757"/>
+    <w:rsid w:val="0B3070F1"/>
+    <w:rsid w:val="0BD983AB"/>
+    <w:rsid w:val="0C405F1D"/>
+    <w:rsid w:val="0ED0EE46"/>
+    <w:rsid w:val="0EE7B186"/>
+    <w:rsid w:val="0EF698B3"/>
+    <w:rsid w:val="10DAC4F8"/>
+    <w:rsid w:val="11891DB0"/>
+    <w:rsid w:val="120E0A9B"/>
+    <w:rsid w:val="121E9D54"/>
+    <w:rsid w:val="1234D53A"/>
+    <w:rsid w:val="167186E1"/>
+    <w:rsid w:val="1865116E"/>
+    <w:rsid w:val="1DAA3076"/>
+    <w:rsid w:val="1DDAF63B"/>
     <w:rsid w:val="1E2C6636"/>
+    <w:rsid w:val="1FCB620A"/>
+    <w:rsid w:val="20168F15"/>
+    <w:rsid w:val="223E26ED"/>
+    <w:rsid w:val="22D740E0"/>
+    <w:rsid w:val="245875A5"/>
+    <w:rsid w:val="26D5F7AB"/>
+    <w:rsid w:val="2796A8C4"/>
+    <w:rsid w:val="27A0139A"/>
+    <w:rsid w:val="27E52A88"/>
+    <w:rsid w:val="28A25902"/>
     <w:rsid w:val="295BC24B"/>
+    <w:rsid w:val="29CA46DA"/>
+    <w:rsid w:val="2B5282E9"/>
     <w:rsid w:val="2E39CB51"/>
+    <w:rsid w:val="2E4931DB"/>
+    <w:rsid w:val="2E6D1B29"/>
     <w:rsid w:val="2F03C1B3"/>
+    <w:rsid w:val="318B3F3E"/>
+    <w:rsid w:val="327E529F"/>
+    <w:rsid w:val="327FA112"/>
+    <w:rsid w:val="3411923F"/>
+    <w:rsid w:val="342A107E"/>
+    <w:rsid w:val="34F1AC0C"/>
+    <w:rsid w:val="355CF0B9"/>
+    <w:rsid w:val="391729E5"/>
     <w:rsid w:val="39783D1F"/>
+    <w:rsid w:val="39C560B8"/>
+    <w:rsid w:val="3A0D1C9D"/>
+    <w:rsid w:val="3B7C613D"/>
+    <w:rsid w:val="3D2B2FD2"/>
+    <w:rsid w:val="4028FDF1"/>
     <w:rsid w:val="406F46F9"/>
+    <w:rsid w:val="409B851C"/>
     <w:rsid w:val="40C71DFD"/>
+    <w:rsid w:val="40D81A7F"/>
+    <w:rsid w:val="41AFF182"/>
+    <w:rsid w:val="423CE80E"/>
+    <w:rsid w:val="433F253F"/>
+    <w:rsid w:val="45C4172F"/>
+    <w:rsid w:val="46A6B0DA"/>
+    <w:rsid w:val="49A702EE"/>
+    <w:rsid w:val="4B15A8EF"/>
+    <w:rsid w:val="4CD55730"/>
+    <w:rsid w:val="4E05FF6D"/>
+    <w:rsid w:val="4F011207"/>
+    <w:rsid w:val="501405C8"/>
+    <w:rsid w:val="5263C0E7"/>
+    <w:rsid w:val="52D6D1F3"/>
+    <w:rsid w:val="5511A818"/>
+    <w:rsid w:val="562ED435"/>
+    <w:rsid w:val="57878ED2"/>
+    <w:rsid w:val="597061AC"/>
+    <w:rsid w:val="5A37F5A8"/>
+    <w:rsid w:val="5BE48DEF"/>
+    <w:rsid w:val="5C9E7FC6"/>
+    <w:rsid w:val="5E387737"/>
+    <w:rsid w:val="5EFEA7D5"/>
     <w:rsid w:val="5F590B8F"/>
+    <w:rsid w:val="62AE9596"/>
+    <w:rsid w:val="62BF9D1D"/>
+    <w:rsid w:val="62C25F06"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65082E19"/>
+    <w:rsid w:val="66B48ED2"/>
     <w:rsid w:val="68B2A4B9"/>
     <w:rsid w:val="69F93EE8"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B950BDB"/>
+    <w:rsid w:val="6EED9ABE"/>
+    <w:rsid w:val="704EA87D"/>
+    <w:rsid w:val="704ED93C"/>
+    <w:rsid w:val="70FC708B"/>
     <w:rsid w:val="715D72DA"/>
+    <w:rsid w:val="739FCBFD"/>
     <w:rsid w:val="763E38E2"/>
+    <w:rsid w:val="776050DF"/>
+    <w:rsid w:val="7788A1EF"/>
+    <w:rsid w:val="779EE308"/>
+    <w:rsid w:val="78E0B89D"/>
+    <w:rsid w:val="79741CC7"/>
+    <w:rsid w:val="79B24BFD"/>
+    <w:rsid w:val="7D36451C"/>
+    <w:rsid w:val="7EBF35A5"/>
+    <w:rsid w:val="7FF178C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{D1D52D0A-9F35-404D-8010-B1904B352A71}"/>
+  <w15:docId w15:val="{FB33EFC8-09B5-4777-93FA-75BDDDD98AC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7023,51 +7880,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F640A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmn">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F640A"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7435,56 +8292,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>513</Words>
-  <Characters>2724</Characters>
+  <Words>516</Words>
+  <Characters>3721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3231</CharactersWithSpaces>
+  <CharactersWithSpaces>4229</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Städrutin Dialysmott NÄL GMP Q Di 301</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anna Bäck</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
+  <revision>129</revision>
+  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>