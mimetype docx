--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -105,77 +105,83 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Q Di 26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361535E9" w14:textId="0497129B" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="006D1D22">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37637C90" w14:textId="77777777" w:rsidR="00B06F26" w:rsidRDefault="00B06F26" w:rsidP="006D1D22">
       <w:pPr>
         <w:ind w:left="1382"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C20AA7" w14:textId="7EAE6CF6" w:rsidR="006D1D22" w:rsidRDefault="00B06F26" w:rsidP="00B06F26">
+    <w:p w14:paraId="66C20AA7" w14:textId="2675E092" w:rsidR="006D1D22" w:rsidRDefault="00B06F26" w:rsidP="00B06F26">
       <w:r>
         <w:t>Ett</w:t>
       </w:r>
       <w:r w:rsidR="006D1D22">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D1D22">
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:t>emplar</w:t>
       </w:r>
       <w:r w:rsidR="006D1D22">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="006D1D22">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">orginalpärm. </w:t>
+      <w:r w:rsidR="00DF12EC">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>avdelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pärm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1F8ECC" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="006D1D22">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB5F1AF" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2505D504" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
@@ -393,63 +399,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utifrån</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>labvärde</w:t>
-[...6 lines deleted...]
-        <w:t>/provsvar.</w:t>
+        <w:t>labvärde/provsvar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46779ED4" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Planera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>och</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -493,60 +491,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>teambesök</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> avdelningens rutiner.</w:t>
+      <w:r>
+        <w:t>enl avdelningens rutiner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761501EE" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
+    <w:p w14:paraId="761501EE" w14:textId="6BCFA328" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Efter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>läkares</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ordination</w:t>
       </w:r>
       <w:r>
@@ -561,59 +554,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ansvara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">dialysbehandling, </w:t>
-[...7 lines deleted...]
-        <w:t>, HDF, HF, PF).</w:t>
+        <w:t>dialysbehandling, (HD, HDF, HF, PF).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF809EA" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>behov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -651,63 +636,55 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vårdenhet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>med</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mobil </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>vattenrenare</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>vattenrenare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA112A0" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -832,98 +809,104 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>samt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CDS- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>anläggning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515801E5" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
+    <w:p w14:paraId="515801E5" w14:textId="10D60ACF" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hantera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>driftstörningar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>på</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CWP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>CDS</w:t>
+      </w:r>
+      <w:r w:rsidR="003610C6">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384D83C3" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Provtagning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>av</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> dialysmaskiner.</w:t>
       </w:r>
     </w:p>
@@ -1462,111 +1445,135 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fattade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> beslut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA83571" w14:textId="77777777" w:rsidR="00B06F26" w:rsidRDefault="00B06F26" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EE69C82" w14:textId="476C8E9F" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Utvidgat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ansvar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sjuksköterska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>S-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>HD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000F0D35" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
+    <w:p w14:paraId="1B76EED5" w14:textId="77777777" w:rsidR="00A61BB6" w:rsidRDefault="006D1D22" w:rsidP="00A61BB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hembesök</w:t>
       </w:r>
+      <w:r w:rsidR="0A8FFBD7">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C7A65E5" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
+    <w:p w14:paraId="4BFC57FE" w14:textId="0D4E9A02" w:rsidR="00473862" w:rsidRDefault="001F3F82" w:rsidP="00A61BB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7644">
+        <w:t>nsvar att utbilda</w:t>
+      </w:r>
+      <w:r w:rsidR="004727E2">
+        <w:t xml:space="preserve"> patienter i självdialys HDF</w:t>
+      </w:r>
+      <w:r w:rsidR="009D569D">
+        <w:t xml:space="preserve"> på klinik</w:t>
+      </w:r>
+      <w:r w:rsidR="48B73AD0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7A65E5" w14:textId="4257B2FF" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="00B06F26">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>Planera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>HHD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1587,149 +1594,152 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patienten,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dialystekniker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>samt hemkommunen</w:t>
+      </w:r>
+      <w:r w:rsidR="7D78F66F">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA3F282" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="006D1D22">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529B576B" w14:textId="77777777" w:rsidR="006D1D22" w:rsidRDefault="006D1D22" w:rsidP="006D1D22">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="37B39EA9" w14:textId="47C585AF" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="001A1045"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00B43AD9">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CDCF880" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91">
+    <w:p w14:paraId="4A3C1D7D" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CCB2C89" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91">
+    <w:p w14:paraId="71B40127" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08308C6B" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91">
+    <w:p w14:paraId="27DE8635" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
@@ -1936,61 +1946,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3896DB0E" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91"/>
+    <w:p w14:paraId="0C31D7CE" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5860CD27" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91">
+    <w:p w14:paraId="3C52A6C2" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="050E03DE" w14:textId="77777777" w:rsidR="00BF7B91" w:rsidRDefault="00BF7B91">
+    <w:p w14:paraId="6B7DE1BD" w14:textId="77777777" w:rsidR="00A20716" w:rsidRDefault="00A20716">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DA70265" w14:textId="77777777" w:rsidR="003F76FA" w:rsidRPr="00DA65C4" w:rsidRDefault="003F76FA" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="634C7D87" wp14:editId="08788321">
               <wp:simplePos x="0" y="0"/>
@@ -5799,555 +5809,595 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="93523552">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="930891282">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1990085440">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="439958285">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="427238679">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1723169428">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000154AC"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000626BB"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00080E1C"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C36D4"/>
+    <w:rsid w:val="000D7644"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00176550"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A1045"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B335B"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001F3F82"/>
     <w:rsid w:val="00211487"/>
+    <w:rsid w:val="00211C6E"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="0022047D"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0026771A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002C067F"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="0034400D"/>
+    <w:rsid w:val="00345CB1"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003610C6"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E446D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F76FA"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00430518"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004727E2"/>
+    <w:rsid w:val="00473862"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00497E10"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C17DD"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533C46"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00562285"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1CB7"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F5520"/>
+    <w:rsid w:val="005F68B5"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="0061301B"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655C57"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B1A60"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1D22"/>
+    <w:rsid w:val="006D224C"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00757777"/>
     <w:rsid w:val="007578A3"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F5351"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00802850"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822E7C"/>
+    <w:rsid w:val="0082516B"/>
     <w:rsid w:val="008256E6"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00837135"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008634BC"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="008A0C0F"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906112"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915AF2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B01DE"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D569D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A149DD"/>
+    <w:rsid w:val="00A20716"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A61BB6"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC71C1"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE0C34"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06F26"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B43AD9"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B81B34"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95ED8"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC2CBA"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE0FFF"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF7B91"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB1FB4"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD00C6"/>
     <w:rsid w:val="00CD01F0"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC3FB8"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF12EC"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4249"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0A8FFBD7"/>
+    <w:rsid w:val="48B73AD0"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6EE9A09F"/>
+    <w:rsid w:val="7BDE42FB"/>
+    <w:rsid w:val="7D78F66F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{77D5DFA7-AF66-4E7A-B2F3-97B2547E4A4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8795,50 +8845,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1089351987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9176,74 +9239,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>211</Words>
-  <Characters>1464</Characters>
+  <Words>212</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1644</CharactersWithSpaces>
+  <CharactersWithSpaces>1735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Arbetsbeskrivning för dialyssjuksköterska HD GMP Q Di 26</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>12</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>20</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>