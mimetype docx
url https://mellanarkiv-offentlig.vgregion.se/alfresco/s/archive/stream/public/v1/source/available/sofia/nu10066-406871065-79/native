--- v0 (2026-01-09)
+++ v1 (2026-09-14)
@@ -6,98 +6,98 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="491D1D87" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00540A1F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="00DB53E8" w:rsidSect="00DB53E8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="44528111" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6491B17A" w14:textId="43F76556" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00540A1F">
+          <w:p w14:paraId="6491B17A" w14:textId="5AEB12CF" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00540A1F">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AC2BE00" wp14:editId="1DBDB579">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
@@ -304,67 +304,58 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_1314629194"/>
             <w:bookmarkStart w:id="1" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00DB53E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Kemisk kontroll av vatten efter Ro Munkedal </w:t>
             </w:r>
-            <w:r w:rsidR="00540A1F">
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidR="005C4435">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Q Di 255</w:t>
+              <w:t>Q Di 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C2E4AA9" w14:textId="5FB32D4C" w:rsidR="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB53E8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett ex i </w:t>
       </w:r>
       <w:r w:rsidR="005C4435">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avdelnings</w:t>
       </w:r>
@@ -374,147 +365,299 @@
         </w:rPr>
         <w:t>pärm</w:t>
       </w:r>
       <w:r w:rsidR="00A26B07">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB53E8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ett ex i Munkedal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153DB4F5" w14:textId="77777777" w:rsidR="008B142B" w:rsidRPr="00DB53E8" w:rsidRDefault="008B142B" w:rsidP="00DB53E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB53547" w14:textId="3F9F42B5" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="12DFB71D" w:rsidP="35EA1DDA">
+    <w:p w14:paraId="5A49B26C" w14:textId="7F398016" w:rsidR="006B4278" w:rsidRDefault="12DFB71D" w:rsidP="35EA1DDA">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="35EA1DDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Provtagnings-anvisningar för</w:t>
       </w:r>
       <w:r w:rsidRPr="35EA1DDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="35EA1DDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">tillredningsvatten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF8464E" w14:textId="126BED5C" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="12DFB71D" w:rsidP="35EA1DDA">
+    <w:p w14:paraId="7BF8464E" w14:textId="7BA619D3" w:rsidR="00DB53E8" w:rsidRDefault="12DFB71D" w:rsidP="35EA1DDA">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="35EA1DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Provtagningskit från Eurofins. Vattnet rinner fritt någon minut före provtagning.</w:t>
+        <w:t xml:space="preserve">Provtagningskit från </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4278">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SGS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35EA1DDA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>. Vattnet rinner fritt någon minut före provtagning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9BB75C" w14:textId="615412B3" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="12DFB71D" w:rsidP="35EA1DDA">
+    <w:p w14:paraId="5703FAD8" w14:textId="77777777" w:rsidR="006B4278" w:rsidRDefault="006B4278" w:rsidP="006B4278">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Transport bokas hos SGS Kundsupport dagen innan tel. 013-254990 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBB02AA" w14:textId="77777777" w:rsidR="006B4278" w:rsidRDefault="006B4278" w:rsidP="006B4278">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>vårt kund nummer är 259332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB6A704" w14:textId="58AA2F52" w:rsidR="0098201F" w:rsidRDefault="0098201F" w:rsidP="006B4278">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Uppge</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15BFF">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kundnummer </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A99">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upphämtnings </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15BFF">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>datum samt upphämtnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50FB9">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adress</w:t>
+      </w:r>
+      <w:r w:rsidR="002235C7">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7762178F" w14:textId="36BE0709" w:rsidR="006B4278" w:rsidRDefault="006B4278" w:rsidP="006B4278">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Upphämtning sker mellan kl </w:t>
+      </w:r>
+      <w:r w:rsidR="003C12CE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>12-</w:t>
+      </w:r>
+      <w:r w:rsidR="0042634C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092EC70F" w14:textId="13E63C53" w:rsidR="006B4278" w:rsidRDefault="006B4278" w:rsidP="006B4278">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Vattenproverna packas i medföljande kylväska från SGS. Frysklampar skall läggas i nätfickorna i väskan</w:t>
+      </w:r>
+      <w:r w:rsidR="002235C7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581E00">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> i den mellanstora väskan så proverna behåller kylan. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739FC681" w14:textId="77777777" w:rsidR="006B4278" w:rsidRPr="00DB53E8" w:rsidRDefault="006B4278" w:rsidP="35EA1DDA">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35EA1DDA">
-[...36 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1A7C3664" w14:textId="0F4F0AE5" w:rsidR="19115FC0" w:rsidRDefault="19115FC0" w:rsidP="19115FC0">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A32AE3A" w14:textId="2A2913A0" w:rsidR="63B9A618" w:rsidRDefault="63B9A618" w:rsidP="4D7E95C0">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D7E95C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
@@ -566,315 +709,310 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4412"/>
         <w:gridCol w:w="4507"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="1E03754B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A3EE620" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Provtagningsansvarig:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A0F0A1B" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Kvalitetsansvarig/Vårdenhetschef</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="1C01D02B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05B77CAA" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frekvens:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3644FF" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
+          <w:p w14:paraId="6B3644FF" w14:textId="2210A719" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00581E00" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB53E8">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 ggr/år </w:t>
+              <w:t>2g</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB53E8" w:rsidRPr="00DB53E8">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gr/år </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="5D0AAB81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C9BB9E5" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Provtagningsställe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D37497A" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Tappställe efter RO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="6C0FB33C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D625A10" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Provtagningskärl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41260EB9" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
+          <w:p w14:paraId="41260EB9" w14:textId="1C98FDC5" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
-              <w:t>Provtagnings kit från Eurofins</w:t>
+              <w:t xml:space="preserve">Provtagnings kit från </w:t>
+            </w:r>
+            <w:r w:rsidR="00696833">
+              <w:t>SGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="54014427" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="315BF172" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Gränsvärden:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4A6494" w14:textId="2C26C481" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t xml:space="preserve">Enligt gällande </w:t>
             </w:r>
             <w:r w:rsidR="00013F02">
               <w:t>föreskrift</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="46380E29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FA06375" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Analys av prov:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="571470CB" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
+          <w:p w14:paraId="571470CB" w14:textId="315F3F04" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00696833" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB53E8">
+            <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>Eurofins</w:t>
+              <w:t>SGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w14:paraId="53A466C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F8422BE" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Provsvar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B35C9C9" w14:textId="14698B38" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>Skickas till dialysmott och kontrolleras,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="198AFA1D" w14:textId="77777777" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00DB53E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB53E8">
               <w:t>signeras av delegerad sjuksköterska.</w:t>
             </w:r>
           </w:p>
@@ -1027,51 +1165,50 @@
     <w:p w14:paraId="613A105C" w14:textId="3DD195F4" w:rsidR="0427828F" w:rsidRDefault="0427828F" w:rsidP="0427828F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="560D7A8B" w14:textId="078647E3" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="3BFD56C9" w:rsidP="00CCE137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CCE137">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Åtgärder vid felaktiga kemiska gränsvärden:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C27917" w14:textId="42F2F15A" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00CCE137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED212B4" w14:textId="436872A2" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="3BFD56C9" w:rsidP="00CCE137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CCE137">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vårdenhetschef/sektionsledare, sakkunnig person, MLA samt ansvarig dialysläkare kontaktas alltid vid avvikande provsvar.</w:t>
@@ -1131,206 +1268,350 @@
     <w:p w14:paraId="4615BFDB" w14:textId="4173CE9A" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="3BFD56C9" w:rsidP="00CCE137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CCE137">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakter med laboratoriet tas av Vårdenhetschef/sektionsledare i samråd med sakkunnig person. Visar även denna provtagningsomgång för höga värden, måste vattenreningsanläggningen åtgärdas av leverantören i samarbete med medicintekniker alternativt bytas ut. Vårdenhetschef/sektionsledare ansvarar för åtgärder i samarbete med leverantör av vattenreningsanläggning och i samråd med medicinskt ledningsansvarig läkare, medicintekniker och sakkunnig person inom deras respektive ansvarsområden.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EE7D65" w14:textId="37146B06" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00CCE137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7636C21A" w14:textId="5DB27C2B" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="3BFD56C9" w:rsidP="00CCE137">
+    <w:p w14:paraId="59BEB40A" w14:textId="09EF0ED7" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CCE137">
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Vi har inlogg till SGS websystem @MIS =”Atmiss” där man beställer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F290B82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om akut omkontroll av någon enskild analys ta kontakt med Eurofins för hjälp med remiss samt provtagningskärl. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CCE137">
-[...8 lines deleted...]
-        <w:t>Kundsupport Environment </w:t>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>extra provmaterial.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CCE137">
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:t>Normal svarstid från Eurofins är 10 arbetsdagar men möjlighet till kortare svarstid, 3 och 5 dagar, finns till en extra kostnad. För mer information se avtal Eurofins, bilaga 2 - priser.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D42C661" w14:textId="463E5894" w:rsidR="00DB53E8" w:rsidRPr="00DB53E8" w:rsidRDefault="00DB53E8" w:rsidP="00CCE137">
+    <w:p w14:paraId="5E4977AF" w14:textId="3FFE6290" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="7F290B82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="369ADCCB" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="7191C2CF" w14:textId="3A656EA4" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Vid behov av akut omkontroll och ny analys har vi en omgång provmaterial på hyllan i teknikerrummet (NÄL). Provet kan hämtas samma dag om vi beställer hämtning före kl 09:30. Ring kundtjänst och be om snabbanalys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07559B67" w14:textId="37BA9E0E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6B2218" w14:textId="08393410" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tel. 013-25 49 90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B74A8A7" w14:textId="7187E42E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uppge:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640E07DD" w14:textId="1D01BF40" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Snabbanalys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023100F4" w14:textId="738D5DE6" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kund nr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>259332)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A943213" w14:textId="14C55328" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hämtningsadress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729E185E" w14:textId="270530D0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hämtningsdatum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C0848D" w14:textId="7C3B7DF0" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Namn och tel. till kontaktperson för bokningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CE8BB6" w14:textId="6A4031DE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A774564" w14:textId="059E356C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="3DD70BDE" w:rsidP="7F290B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F290B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svarstid för snabbanalys är 3 dagar (normalt 10 dagar)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="4246F670" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00DB53E8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E5DB1C" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59">
+    <w:p w14:paraId="2A158E10" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C0539E" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59">
+    <w:p w14:paraId="17EC2EF1" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28FDFF3C" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59">
+    <w:p w14:paraId="32CB8E00" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1360,117 +1641,129 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1499,51 +1792,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1577,73 +1870,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09129DD7" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59"/>
+    <w:p w14:paraId="3496E031" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23EE600C" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59">
+    <w:p w14:paraId="3F29ABA8" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C0087A2" w14:textId="77777777" w:rsidR="00F46B59" w:rsidRDefault="00F46B59">
+    <w:p w14:paraId="0A072E26" w14:textId="77777777" w:rsidR="00FC55E3" w:rsidRDefault="00FC55E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1721,51 +2014,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1931,51 +2224,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4019,52 +4312,52 @@
   <w:num w:numId="13" w16cid:durableId="215623303">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="708531750">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="88040292">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1770156344">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="955258766">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="157818444">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1121414446">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -4079,50 +4372,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000147A"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00011AB3"/>
     <w:rsid w:val="00013F02"/>
     <w:rsid w:val="000168D0"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017DDD"/>
     <w:rsid w:val="00024064"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000575B3"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066EBB"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000713DB"/>
     <w:rsid w:val="0007777B"/>
     <w:rsid w:val="00082320"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B4EB2"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D39B0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F3019"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
@@ -4130,60 +4424,62 @@
     <w:rsid w:val="0012273C"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00135D6F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00153103"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001876D2"/>
     <w:rsid w:val="001916E6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B2DF6"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3A18"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C57C0"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D4013"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00212333"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002235C7"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280965"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002826F7"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291447"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A5015"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D1966"/>
     <w:rsid w:val="002D6023"/>
@@ -4201,70 +4497,75 @@
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00325402"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034053B"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035596C"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365D83"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="0038523B"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00385850"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A47B0"/>
+    <w:rsid w:val="003A60F1"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C12CE"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D467B"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F22BE"/>
     <w:rsid w:val="003F232A"/>
+    <w:rsid w:val="003F31D0"/>
     <w:rsid w:val="00403BB3"/>
     <w:rsid w:val="004040B6"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00417419"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0042634C"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00436A99"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="0044447D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004552DF"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462CD6"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00466E3F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004950FC"/>
     <w:rsid w:val="00495EB2"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C341B"/>
     <w:rsid w:val="004D7BA3"/>
@@ -4273,339 +4574,354 @@
     <w:rsid w:val="004E51E0"/>
     <w:rsid w:val="004F43BF"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0051796B"/>
     <w:rsid w:val="00521F8D"/>
     <w:rsid w:val="0052280D"/>
     <w:rsid w:val="00526382"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053527F"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00540A1F"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="0054483C"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="005665AF"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00581E00"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005829A1"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A2F38"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C0214"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4435"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C534D"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E6369"/>
     <w:rsid w:val="005E7149"/>
     <w:rsid w:val="005F5B0B"/>
     <w:rsid w:val="006014D8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00610871"/>
     <w:rsid w:val="00612F37"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622A81"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006277AD"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063681C"/>
     <w:rsid w:val="00647277"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066253D"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00692A1E"/>
+    <w:rsid w:val="00696833"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4278"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D27AE"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4161"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710608"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00716F30"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="0072453F"/>
     <w:rsid w:val="007251C3"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="007262CF"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00760C3B"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763263"/>
     <w:rsid w:val="00765A34"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A77F0"/>
     <w:rsid w:val="007B75CD"/>
     <w:rsid w:val="007B7DC3"/>
     <w:rsid w:val="007C34CF"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801CC3"/>
     <w:rsid w:val="008172D7"/>
     <w:rsid w:val="00817B79"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00825FE2"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00836759"/>
     <w:rsid w:val="008419EB"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00845FBD"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="0087614C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00890011"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A507D"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1397"/>
     <w:rsid w:val="008B142B"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C2F8F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C797A"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00905646"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00912AB5"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00932553"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="0095036B"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00951321"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009732E9"/>
     <w:rsid w:val="00980251"/>
+    <w:rsid w:val="0098201F"/>
     <w:rsid w:val="00990952"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C46BD"/>
     <w:rsid w:val="009C7F76"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E1617"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A21A6C"/>
     <w:rsid w:val="00A24F94"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A26B07"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A30F4C"/>
     <w:rsid w:val="00A328AD"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54895"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A63B12"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A83D88"/>
     <w:rsid w:val="00A84F99"/>
     <w:rsid w:val="00A858AB"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A93E1F"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC009F"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD2361"/>
     <w:rsid w:val="00AD2850"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE2770"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B01A61"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14BA3"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B31381"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B40123"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B769BB"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B80CD4"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA1071"/>
     <w:rsid w:val="00BA6049"/>
     <w:rsid w:val="00BA73CA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC377D"/>
     <w:rsid w:val="00BC44CD"/>
+    <w:rsid w:val="00BC45FE"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5A2D"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF1B58"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C20D47"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C458CA"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C60C39"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C82508"/>
     <w:rsid w:val="00C83DE3"/>
     <w:rsid w:val="00C857EA"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C96DFD"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CCE137"/>
     <w:rsid w:val="00CD0016"/>
+    <w:rsid w:val="00CD30AF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF40D9"/>
     <w:rsid w:val="00CF5A8B"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D21377"/>
     <w:rsid w:val="00D22F82"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D50FB9"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D564D2"/>
+    <w:rsid w:val="00D576A0"/>
     <w:rsid w:val="00D626AD"/>
     <w:rsid w:val="00D77C6E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93A1B"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA52B6"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB3D20"/>
     <w:rsid w:val="00DB53E8"/>
     <w:rsid w:val="00DD221D"/>
     <w:rsid w:val="00DD227A"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1D3E"/>
     <w:rsid w:val="00E01376"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E26D46"/>
     <w:rsid w:val="00E5237C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
@@ -4615,161 +4931,166 @@
     <w:rsid w:val="00E57DAD"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB2D47"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0625"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC290C"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED135B"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5A96"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF7C5B"/>
     <w:rsid w:val="00F14719"/>
+    <w:rsid w:val="00F15BFF"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41E9A"/>
     <w:rsid w:val="00F46B59"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7258A"/>
     <w:rsid w:val="00F748D0"/>
     <w:rsid w:val="00F765D3"/>
     <w:rsid w:val="00F866F6"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F948A8"/>
     <w:rsid w:val="00FA01A0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7205"/>
     <w:rsid w:val="00FC0A9A"/>
+    <w:rsid w:val="00FC55E3"/>
     <w:rsid w:val="00FD1ADE"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD624E"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE5E7F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0427828F"/>
     <w:rsid w:val="06EEDFDD"/>
     <w:rsid w:val="08771CA6"/>
     <w:rsid w:val="0A16A156"/>
     <w:rsid w:val="0BCD4B48"/>
     <w:rsid w:val="0D08C536"/>
     <w:rsid w:val="0F783FC0"/>
     <w:rsid w:val="10590560"/>
     <w:rsid w:val="107908FD"/>
     <w:rsid w:val="1156936B"/>
     <w:rsid w:val="12DFB71D"/>
     <w:rsid w:val="184BF587"/>
     <w:rsid w:val="19115FC0"/>
     <w:rsid w:val="1C96B00A"/>
     <w:rsid w:val="2EF44BDF"/>
     <w:rsid w:val="32632A05"/>
     <w:rsid w:val="337E1443"/>
     <w:rsid w:val="3499ECE9"/>
     <w:rsid w:val="34CC6231"/>
     <w:rsid w:val="35EA1DDA"/>
     <w:rsid w:val="3968FC83"/>
     <w:rsid w:val="3BFD56C9"/>
+    <w:rsid w:val="3DD70BDE"/>
     <w:rsid w:val="3E7BE004"/>
     <w:rsid w:val="41F4BCD9"/>
     <w:rsid w:val="4458C2C5"/>
     <w:rsid w:val="4D7E95C0"/>
     <w:rsid w:val="4FD12E14"/>
     <w:rsid w:val="528F86B9"/>
     <w:rsid w:val="5CD973AD"/>
     <w:rsid w:val="5D83199D"/>
     <w:rsid w:val="60927C2C"/>
     <w:rsid w:val="612ADC48"/>
     <w:rsid w:val="63B9A618"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="68F8ACE9"/>
     <w:rsid w:val="696B1304"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C6138C5"/>
     <w:rsid w:val="709E3884"/>
     <w:rsid w:val="7188118F"/>
     <w:rsid w:val="746758BB"/>
     <w:rsid w:val="7670BE63"/>
     <w:rsid w:val="7F0F580C"/>
+    <w:rsid w:val="7F290B82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{E75F58A5-740B-4A3C-8161-619210C28D1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7146,81 +7467,226 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CF5A8B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="006B4278"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="006B4278"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="006B4278"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="68159486">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1447627082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1458374658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1090810949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="667095184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="239027688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1750929558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1571766629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1413699586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1488934144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7559,74 +8025,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>498</Words>
-  <Characters>2640</Characters>
+  <Words>516</Words>
+  <Characters>2735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3132</CharactersWithSpaces>
+  <CharactersWithSpaces>3245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kemisk kontroll av vatten efter RO Munkedal GMP Q Di 255</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anna Bäck</lastModifiedBy>
-  <revision>55</revision>
+  <revision>72</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>