--- v1 (2026-02-25)
+++ v2 (2026-10-27)
@@ -170,61 +170,59 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>23547</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -323,93 +321,138 @@
               <w:t xml:space="preserve">CDS byte av </w:t>
             </w:r>
             <w:r w:rsidR="00643782">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>oncentratbehållare GMP</w:t>
             </w:r>
             <w:r w:rsidR="008524E5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">    Q Di 248</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1358EAE2" w14:textId="55C8FBE1" w:rsidR="008524E5" w:rsidRPr="008524E5" w:rsidRDefault="008524E5" w:rsidP="008524E5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52A94978" w14:textId="617E1AC3" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
+    <w:p w14:paraId="52A94978" w14:textId="617E1AC3" w:rsidR="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ex i </w:t>
       </w:r>
       <w:r w:rsidR="008524E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avdelnings</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pärm, 1 ex i pärm CDS rum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470474E4" w14:textId="016C0218" w:rsidR="00DA6708" w:rsidRPr="00CC5328" w:rsidRDefault="00DA6708" w:rsidP="00CC5328">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I denna version </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datum + </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>klockslag för tankväxling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43745796" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6150EAE9" w14:textId="4D60FA85" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En koncentratbehållare </w:t>
       </w:r>
@@ -637,72 +680,94 @@
         <w:t>Q Di 248</w:t>
       </w:r>
       <w:r w:rsidR="00860F71">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i koncentratrum</w:t>
       </w:r>
       <w:r w:rsidR="00505542">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E837D3" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CB2597E" w14:textId="6EEA40A7" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
+    <w:p w14:paraId="2CB2597E" w14:textId="56926E15" w:rsidR="00CC5328" w:rsidRPr="006F7EF5" w:rsidRDefault="00CC5328" w:rsidP="006F7EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fyll i och signera byte av behållare i Loggboken-byte av koncentratbehållare</w:t>
       </w:r>
-      <w:r w:rsidR="0029353F">
+      <w:r w:rsidR="002A7582">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> samt</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7EF5" w:rsidRPr="006F7EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7EF5" w:rsidRPr="006F7EF5">
+        <w:t xml:space="preserve">ange </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0489">
+        <w:t xml:space="preserve">datum och </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7EF5" w:rsidRPr="006F7EF5">
+        <w:t>klockslag för när tankarna växlat över. (står i meddelande)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7582" w:rsidRPr="006F7EF5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51200752" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>När bytet av koncentratbehållare är klart skall för-avluftning utföras enligt Fresenius</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C5B8BE" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
@@ -848,65 +913,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   vilket koncentrat som önskas så vidareförmedlas det till transport som kör upp koncentratbehållare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2668B81F" w14:textId="6DBBC00A" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 010 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> / helg ringer </w:t>
+        <w:t xml:space="preserve"> 010 4410966 / helg ringer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ssk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> själv 010 4410962</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6C3A08" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -983,103 +1034,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4C75C2" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="764E4860" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...51 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCD4ADF" w14:textId="05824EE0" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ABE4F17" w14:textId="56C3321F" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -1210,73 +1208,58 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649C5D95" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Spädes 1+</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">44  </w:t>
+        <w:t xml:space="preserve">Spädes 1+44  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Förvaras i temperatur +5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> C  -  +30</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -1292,2332 +1275,2727 @@
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04685F00" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8289" w:type="dxa"/>
+        <w:tblW w:w="9137" w:type="dxa"/>
         <w:tblInd w:w="-214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1627"/>
-        <w:gridCol w:w="1134"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="1046"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="556E91F1" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="556E91F1" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33112CF6" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="30F6592D" w14:textId="111AF90A" w:rsidR="007E1B7A" w:rsidRDefault="007E1B7A" w:rsidP="007E1B7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk101961269"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ange </w:t>
+            </w:r>
+            <w:r w:rsidR="00F8462B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>datum</w:t>
+            </w:r>
+            <w:r w:rsidR="00571070">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0489">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>klockslag för när tankarna växlat över.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C20682" w14:textId="75C7D535" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="007E1B7A" w:rsidP="007E1B7A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">står i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eddelande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C40624F" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00265111">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ange </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>konc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F6A86B" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="0D083317" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00265111">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>beteckn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> och </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75A7DC8C" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="0E9CAA49" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00265111">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lot nr</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C4D23B" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="2B3D7D73" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00265111">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behållare</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C20682" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...4 lines deleted...]
-              <w:outlineLvl w:val="6"/>
+          <w:p w14:paraId="193E6BED" w14:textId="710270D4" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00265111">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E80AAB3" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="5E80AAB3" w14:textId="3035C11E" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plom-bering</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> på topp-lock</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09219070" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="55687371" w14:textId="48D079AC" w:rsidR="00DC585B" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">           OK</w:t>
+              <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="67AED261" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="09219070" w14:textId="2253B661" w:rsidR="00DC585B" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5328">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AED261" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ny behållare in-kopplad </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C9CE32" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="38C9CE32" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datum/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30F830C7" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F830C7" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avluftning kvitterad på CDS3 sker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C740940" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="3C740940" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 22 vid </w:t>
+              <w:t xml:space="preserve"> 22 vid auto avstängning </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="4A93B69D" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          </w:p>
+          <w:p w14:paraId="4A93B69D" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76B60762" w14:textId="7B078854" w:rsidR="00B32A75" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B60762" w14:textId="7B078854" w:rsidR="00265111" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00CA271F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CA4200" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRDefault="00B32A75" w:rsidP="00CC5328">
+          <w:p w14:paraId="60CA4200" w14:textId="77777777" w:rsidR="00265111" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vilken TANK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EBB599F" w14:textId="32B2DF90" w:rsidR="00CA271F" w:rsidRPr="00CC5328" w:rsidRDefault="00CA271F" w:rsidP="00CC5328">
+          <w:p w14:paraId="3EBB599F" w14:textId="32B2DF90" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A el B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3469FFC1" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="3469FFC1" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dubbel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61856488" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="61856488" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="4C6753C4" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="4C6753C4" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE1B0E8" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="0DE1B0E8" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478343A9" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264C6C68" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="264C6C68" w14:textId="571B25BA" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE78721" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3937E36A" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A83AF5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EEAAFCE" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="3EEAAFCE" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   / </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="2C314664" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="2C314664" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33056F8E" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="33056F8E" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD5B0C5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72955CE5" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="72955CE5" w14:textId="6CDFABFB" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6719B3E0" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60168DC9" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29080CD3" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E0B94B" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="34E0B94B" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="7BB63887" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="7BB63887" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7966437D" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="7966437D" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1C8A68" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63381874" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="63381874" w14:textId="06EBB21C" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F18B1" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3033367D" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13069ADC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F6FB66C" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="7F6FB66C" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="76D1264A" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="76D1264A" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A39772" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="18A39772" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48367B8B" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F5A264" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="56F5A264" w14:textId="74E9CBA5" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2863B617" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="144D4914" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBF0476" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="641AE507" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="641AE507" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="00F49AEE" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="00F49AEE" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B6E289" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="50B6E289" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="061814A9" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131D9324" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="131D9324" w14:textId="3B31F1DA" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A278BC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FEA807" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AED06CC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122A6F18" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="122A6F18" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="2D05E515" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="2D05E515" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42E83A35" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="42E83A35" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDA18F6" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="620DE15D" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="620DE15D" w14:textId="7F9694DF" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498B977C" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3F3CB4" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23065A5A" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45C4E159" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="45C4E159" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="43496B22" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="43496B22" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5632109F" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="5632109F" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D2BF6A" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B4943A" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="59B4943A" w14:textId="5CABE73C" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7678F" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543CC7C4" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D38C0BB" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4546AC36" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="4546AC36" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="106DDC75" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="106DDC75" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729FD72F" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="729FD72F" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02909DE9" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790F0C20" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="790F0C20" w14:textId="71E1E810" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515110C0" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFC6999" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E128E2F" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78E55153" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="78E55153" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="164569C0" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="164569C0" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AF3F5B" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="61AF3F5B" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03535A89" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1E7182" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="1B1E7182" w14:textId="43287D15" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F54DD5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B7DAC4" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121BD730" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="511B1019" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="511B1019" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="1A42C0A0" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="1A42C0A0" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF695FB" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="7FF695FB" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240ADE55" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31E4B6F8" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="31E4B6F8" w14:textId="65E1D73B" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4C1A71" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389F2C6E" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5A48FE" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14AF0AEC" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="14AF0AEC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="3924C57B" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="3924C57B" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE47925" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="0DE47925" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7FFDC6" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11082AB4" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="11082AB4" w14:textId="3A8369D6" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015AFFF4" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B19EED6" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2082CFAC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5565B02E" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="5565B02E" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="3273313D" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="3273313D" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B8C152" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="52B8C152" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23006178" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14DD4520" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="14DD4520" w14:textId="269E53C5" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B1AA68" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E2F9B9" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38495348" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="700CB470" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="700CB470" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="5DBA1D03" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="5DBA1D03" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0834B114" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="0834B114" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671720B0" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6879FD6B" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="6879FD6B" w14:textId="3BF2A7AB" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFBD1B5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A8CC72" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B197660" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADF25CD" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="7ADF25CD" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="52800221" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="52800221" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F7D986" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="47F7D986" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A088180" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A60D6EE" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="0A60D6EE" w14:textId="314548D9" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4022157E" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769F62FA" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D855EC" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="716533C5" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="716533C5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="6E5E39F3" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="6E5E39F3" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DE85AE" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="13DE85AE" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="019F68AA" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABB27F2" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="5ABB27F2" w14:textId="1DC09EF9" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F8508B" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4936D856" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F10475" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A44D9A3" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="6A44D9A3" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E49" w:rsidRPr="00CC5328" w14:paraId="28EF72EC" w14:textId="77777777" w:rsidTr="00CA271F">
+      <w:tr w:rsidR="00265111" w:rsidRPr="00CC5328" w14:paraId="28EF72EC" w14:textId="77777777" w:rsidTr="00DC585B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE20328" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="2FE20328" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458272C2" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9FF452" w14:textId="77777777" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
-[...61 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="0C9FF452" w14:textId="34F8BD49" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6C98A5" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3428EE40" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01105A7C" w14:textId="77777777" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B6BFDAB" w14:textId="0AE13C38" w:rsidR="003A7E49" w:rsidRPr="00CC5328" w:rsidRDefault="003A7E49" w:rsidP="00CC5328">
+          <w:p w14:paraId="6B6BFDAB" w14:textId="0AE13C38" w:rsidR="00265111" w:rsidRPr="00CC5328" w:rsidRDefault="00265111" w:rsidP="00CC5328">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="05189909" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB3A4D2" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
+    <w:p w14:paraId="1BB3A4D2" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C38671E" w14:textId="77777777" w:rsidR="007E1B7A" w:rsidRDefault="007E1B7A" w:rsidP="00CC5328">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143F705C" w14:textId="77777777" w:rsidR="007E1B7A" w:rsidRDefault="007E1B7A" w:rsidP="00CC5328">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE34329" w14:textId="77777777" w:rsidR="007E1B7A" w:rsidRPr="00CC5328" w:rsidRDefault="007E1B7A" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C6C8C1" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4610845B" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
@@ -3796,2447 +4174,2773 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47510E92" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Spädes 1+</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">44  </w:t>
+        <w:t xml:space="preserve">Spädes 1+44  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Förvaras i temperatur +5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> C  -  +30</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5328">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA8C6FE" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E6AA7B" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8714" w:type="dxa"/>
+        <w:tblW w:w="9137" w:type="dxa"/>
         <w:tblInd w:w="-214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1485"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1627"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="1046"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="5F7FA7EE" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="235FD2CF" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="002710F8" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E88E6A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ange datum + klockslag för när tankarna växlat över.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AC586B" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">står i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eddelande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C8C787" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ange </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>konc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C2BD3A" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="0F9B6AE6" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>beteckn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> och </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AE250AF" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="5860BFE9" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lot nr</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673E201D" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="12AF3CFE" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behållare</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5562F0DE" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...4 lines deleted...]
-              <w:outlineLvl w:val="6"/>
+          <w:p w14:paraId="67C38C9A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FBF69E9" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5CFDA" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plom-bering</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> på topp-lock</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4EF3BF" w14:textId="4EFAE7AA" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="1833CB38" w14:textId="77777777" w:rsidR="00352B91" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5328">
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1607E1D6" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58E9DA00" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476F94F3" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ny behållare in-kopplad </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E5D1655" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="1EB20FB0" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datum/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10A372E7" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="003444C9">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30108B82" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avluftning kvitterad på CDS3 sker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697BC79B" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="003444C9">
+          <w:p w14:paraId="05C4D964" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 22 vid </w:t>
+              <w:t xml:space="preserve"> 22 vid auto avstängning </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="35BAF447" w14:textId="77777777" w:rsidR="003444C9" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          </w:p>
+          <w:p w14:paraId="6BD478AA" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-62" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5125F975" w14:textId="77777777" w:rsidR="00352B91" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w14:paraId="5180F0E4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DFE654" w14:textId="77777777" w:rsidR="00352B91" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vilken TANK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D74F4F4" w14:textId="58B89111" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="009402C8" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A el B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AE5EF50" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="493B531A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dubbel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521A8C27" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="03EFD8E1" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="2AA1A9EF" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="64BB3C07" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="544E528F" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2702FA" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A9F801" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789C0744" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC21BC1" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="14CFB1CB" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE47669" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9F86CB" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40AF92DB" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="0C02DBE9" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   / </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="78031365" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="05185895" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="027DCFC1" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFAD632" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF82D75" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF4AD8E" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F97C7A7" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="6EB3086F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65578115" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FFFF15" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CD30F69" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="3FE9BD84" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="6A153B02" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="3D11912C" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="2A20A950" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120B07A0" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C304124" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723FEEDF" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420C3B61" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="19BBD753" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56405DCC" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5B425B" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A4EBF7E" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="0E0DA8CE" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="3044B29E" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="771C7C23" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="707FA5E4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FB1083" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB54F06" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A5866D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0C101D" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="5A22D724" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A46E3A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10255B00" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25D32525" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="0420BDC2" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="486EFFF0" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="2965E89B" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="693ECE31" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3418E" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35869B5C" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0802E9CC" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29792BC2" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="72CFF49F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE87CD6" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2809E7FF" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289071EB" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="1F15FBB4" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="322281D8" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="687BF4AC" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="03BCFECC" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45994F56" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25856598" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09973969" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04879D46" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="098225AC" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EBF79F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57877B2F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A92CA4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="038D8D8C" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="68873DB7" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="3F0BDC6E" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="7EDBBE73" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766648E4" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D074DEF" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C45B473" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F264640" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="09286577" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC936DB" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4A6B57" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A61E47D" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="5104C524" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="7F050D8A" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="2E33B775" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="0D6D8CC4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45144672" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DF5F21" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5551350D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBDF57F" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="276D192D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6BAAF1" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00899FFE" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="187FEF1E" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="3ACB8ED8" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="1C6E4A96" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="56260D35" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="7151A5C6" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1111D148" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73967F76" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA4B691" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6451871A" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="1CFCDDAD" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD0F936" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF54B69" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26B8D91F" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="7F5AB6DC" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="219E027F" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="0688042F" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="0E33B7F6" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD58AB1" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77365302" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B6218" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71250B3E" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="078F21FE" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1917B6B6" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC928C1" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="352D302D" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="692D3646" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="59BE822E" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="50B1DE96" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="4CF0ECA1" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B153001" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DF614A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A4464D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B2A910" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="1329B977" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BCB444" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5C6AB8" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E0CBD14" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="607702C3" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="501AF296" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="1A0E416E" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="489632A2" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B501F9" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0519935D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41370B76" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45215734" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="77BF7BF0" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0802B0BC" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A42CA3A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B1B4460" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="1F54FA2D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="43CDC034" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="4C888E60" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="7471BB15" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF0CB77" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BA580A" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED0603B" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A22FDFA" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="7B08A726" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16015657" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5A130F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7648A5" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="3699FCEB" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="46CF9347" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="2E87776B" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="523B18A4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCACBE6" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FCF3EB" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E267582" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402D27E4" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="4476CEB9" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE56886" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E7A3F0" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F602747" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="7C88FE0F" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="5273854B" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="5E7D5210" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="11B86E85" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFD01FD" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4210A5" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1785333B" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B749DEF" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="6C0B1521" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003683C2" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46696B30" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73DBCDCF" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="5541F5BE" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003444C9" w:rsidRPr="00CC5328" w14:paraId="20DBD76B" w14:textId="77777777" w:rsidTr="0097085F">
+      <w:tr w:rsidR="00352B91" w:rsidRPr="00CC5328" w14:paraId="3BBE6F44" w14:textId="77777777" w:rsidTr="00257B78">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="1F7E8120" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C21A11" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196EA105" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4424020D" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="532C617F" w14:textId="77777777" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
-[...13 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="346F8045" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34989ED9" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E12C51E" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68A519CE" w14:textId="7DCFF02E" w:rsidR="003444C9" w:rsidRPr="00CC5328" w:rsidRDefault="003444C9" w:rsidP="00CC5328">
+          <w:p w14:paraId="11210B62" w14:textId="77777777" w:rsidR="00352B91" w:rsidRPr="00CC5328" w:rsidRDefault="00352B91" w:rsidP="00257B78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC5328">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="64E6AA7B" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2CE3E6B5" w14:textId="77777777" w:rsidR="00CC5328" w:rsidRPr="00CC5328" w:rsidRDefault="00CC5328" w:rsidP="00CC5328">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00CC5328">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="378284C3" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093">
+    <w:p w14:paraId="1EF558B5" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="215A3D4E" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093">
+    <w:p w14:paraId="7A346B35" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64E48A7D" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093">
+    <w:p w14:paraId="0628C6F7" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6277,65 +6981,65 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -6510,61 +7214,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003A7E49">
       <w:t>1(3)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CBD9B53" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093"/>
+    <w:p w14:paraId="5834999A" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="255AFBE3" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093">
+    <w:p w14:paraId="0CD1C63A" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3286D564" w14:textId="77777777" w:rsidR="00982093" w:rsidRDefault="00982093">
+    <w:p w14:paraId="46E12AB5" w14:textId="77777777" w:rsidR="00F55007" w:rsidRDefault="00F55007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -8953,51 +9657,51 @@
   <w:num w:numId="14" w16cid:durableId="1789006574">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="892697309">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="79186205">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1627731632">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1977686128">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1528718263">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9028,479 +9732,510 @@
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A3D35"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100592"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00106D57"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001251EB"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001479B4"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A1BB4"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F7DEF"/>
+    <w:rsid w:val="002019C5"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00221F0E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237BA2"/>
     <w:rsid w:val="00245873"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025593D"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00265111"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029353F"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A0934"/>
+    <w:rsid w:val="002A7582"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C17B5"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C78CE"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="003444C9"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00352B91"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00381BF3"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A7E49"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462C4B"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5A68"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505542"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005152DD"/>
     <w:rsid w:val="0052761B"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00560005"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="0056663C"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00571070"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="005815E8"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C29AF"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1A93"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="006005FC"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006403A9"/>
     <w:rsid w:val="00643782"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066350D"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00691123"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F7EF5"/>
     <w:rsid w:val="00704674"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1B7A"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008524E5"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860F71"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E598E"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009331B2"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0097085F"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00982093"/>
     <w:rsid w:val="009A48D7"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B747F"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A50DD4"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B045B9"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B22329"/>
     <w:rsid w:val="00B32A75"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96E63"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C55E06"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA271F"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5328"/>
     <w:rsid w:val="00CD626E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D60E5C"/>
     <w:rsid w:val="00D65E7D"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA6708"/>
+    <w:rsid w:val="00DC0489"/>
+    <w:rsid w:val="00DC585B"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90B9D"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E91872"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC23B1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F03CCE"/>
     <w:rsid w:val="00F13202"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F55007"/>
     <w:rsid w:val="00F66E20"/>
+    <w:rsid w:val="00F8462B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD120A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1FB1ED19"/>
     <w:rsid w:val="3764C924"/>
+    <w:rsid w:val="43D12B4E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BF3B923"/>
+    <w:rsid w:val="7B66A8EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9862,51 +10597,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00352B91"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
@@ -12303,59 +13038,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>415</Words>
-  <Characters>2204</Characters>
+  <Words>466</Words>
+  <Characters>2473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2614</CharactersWithSpaces>
+  <CharactersWithSpaces>2934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CDS byte av koncentratbehållare GMP Q Di 248</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>33</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>58</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>