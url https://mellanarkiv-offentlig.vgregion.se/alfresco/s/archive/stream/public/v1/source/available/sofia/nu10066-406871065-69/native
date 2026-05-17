--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,993 +1,975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="6E96F0B2" w:rsidRDefault="6E96F0B2" w14:paraId="63F16729" w14:textId="797AF0B2"/>
+    <w:p w14:paraId="63F16729" w14:textId="797AF0B2" w:rsidR="6E96F0B2" w:rsidRDefault="6E96F0B2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5422" w:type="pct"/>
         <w:tblInd w:w="-582" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="1280"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1136"/>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="1414"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidTr="7656E9CE" w14:paraId="14A30188" w14:textId="77777777">
+      <w:tr w:rsidR="00B92EB5" w:rsidRPr="0098657F" w14:paraId="14A30188" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3F0357EE" w14:textId="6A42CE3B">
+          <w:p w14:paraId="3F0357EE" w14:textId="6A42CE3B" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk113968120" w:id="0"/>
-            <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk113968120"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:tab/>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk113966675" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk113966675"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7E511B07" w14:textId="77777777">
+          <w:p w14:paraId="7E511B07" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0886C605" w14:textId="77777777">
+          <w:p w14:paraId="0886C605" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>Kolfiltrering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="356765A4" w14:textId="77777777">
+          <w:p w14:paraId="356765A4" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>Avhärdning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5AB3046A" w14:textId="77777777">
+          <w:p w14:paraId="5AB3046A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>Partikelfilter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00C8360B" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1A8E3ED1" w14:textId="2ACB71E9">
+          <w:p w14:paraId="1A8E3ED1" w14:textId="2ACB71E9" w:rsidR="00C8360B" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">CWP </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00C8360B">
+            <w:r w:rsidR="00C8360B" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00A512F4">
+            <w:r w:rsidR="00A512F4" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00241B7C">
+            <w:r w:rsidR="00241B7C" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00C8360B">
+            <w:r w:rsidR="00C8360B" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CWP</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00A512F4" w14:paraId="20BD4D6C" w14:textId="59DDBC81">
+          <w:p w14:paraId="20BD4D6C" w14:textId="59DDBC81" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00A512F4" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00C8360B">
+            <w:r w:rsidR="00C8360B" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00B92EB5">
+            <w:r w:rsidR="00B92EB5" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00C8360B">
+            <w:r w:rsidR="00C8360B" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00241B7C">
+            <w:r w:rsidR="00241B7C" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00C8360B">
+            <w:r w:rsidR="00C8360B" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="194FE5D4" w14:textId="77777777">
+          <w:p w14:paraId="194FE5D4" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>TESTOMAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2930B555" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2930B555" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1001"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4CA94403" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4CA94403" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1001"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="79DA54D9" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="79DA54D9" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4C7E7B19" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4C7E7B19" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="7656E9CE" w:rsidRDefault="00B92EB5" w14:paraId="2B454CDE" w14:textId="1996B526">
+          <w:p w14:paraId="2B454CDE" w14:textId="1996B526" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="4020F6B2" w:rsidP="7656E9CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7656E9CE" w:rsidR="4020F6B2">
+            <w:r w:rsidRPr="7656E9CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>År månad dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1CA2B1E0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1CA2B1E0" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Klort</w:t>
             </w:r>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>est</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="288E8DF5" w14:textId="77777777">
+          <w:p w14:paraId="288E8DF5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X1/v</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7FE8B097" w14:textId="77777777">
+          <w:p w14:paraId="7FE8B097" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1CCB80BA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1CCB80BA" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Klockor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="46161A64" w14:textId="77777777">
+          <w:p w14:paraId="46161A64" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kolfilter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="58FF385B" w14:textId="77777777">
+          <w:p w14:paraId="58FF385B" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 och 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5221E694" w14:textId="77777777">
+          <w:p w14:paraId="5221E694" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7E330CEF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7E330CEF" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hårdhets</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7997AEB4" w14:textId="30D533DA">
+          <w:p w14:paraId="7997AEB4" w14:textId="30D533DA" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>test</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4B1621A8" w14:textId="77777777">
+          <w:p w14:paraId="4B1621A8" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X1/vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2B160406" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2B160406" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Salt-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="06A5136E" w14:textId="77777777">
+          <w:p w14:paraId="06A5136E" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nivå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="05E70DC0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="05E70DC0" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tryck</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0C07275D" w14:textId="77777777">
+          <w:p w14:paraId="0C07275D" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>efter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="097DDF80" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="097DDF80" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tryck</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3CF3D444" w14:textId="77777777">
+          <w:p w14:paraId="3CF3D444" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>skilln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="71231954" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="71231954" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Filter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6A8FA98B" w14:textId="77777777">
+          <w:p w14:paraId="6A8FA98B" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>byte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00413252" w:rsidP="6E96F0B2" w:rsidRDefault="00B92EB5" w14:paraId="31247705" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="31247705" w14:textId="77777777" w:rsidR="00413252" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="6E96F0B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>KOND</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9565C" w:rsidP="00E9565C" w:rsidRDefault="00D831C7" w14:paraId="0A535505" w14:textId="67C45C56">
+          <w:p w14:paraId="0A535505" w14:textId="67C45C56" w:rsidR="00E9565C" w:rsidRDefault="00D831C7" w:rsidP="00E9565C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F55212" wp14:editId="6C228CD5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-53340</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>45720</wp:posOffset>
@@ -1021,132 +1003,131 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-4.2pt,3.6pt" to="43.8pt,36.6pt" w14:anchorId="1CCC3EC4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcyhBhygEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KMxqgFyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QsGWnRQ5ALQXF3Z3ZmV7vbQStyBB+kNQ2tViUlYLhtpTk09OePh+tP&#10;lITITMuUNdDQEwR6u7/6sOtdDWvbWdWCJwhiQt27hnYxurooAu9As7CyDgwGhfWaRfz0h6L1rEd0&#10;rYp1WW6K3vrWecshBHy9H4N0n/GFAB6/ChEgEtVQ7C3m0+fzJZ3Ffsfqg2euk3xqg72hC82kQdIZ&#10;6p5FRn57+ReUltzbYEVccasLK4TkkDWgmqp8peZ7xxxkLWhOcLNN4f1g+ZfjnXn2aEPvQh3cs08q&#10;BuE1EUq6J5xp1oWdkiHbdpptgyESjo+bcrsp0VyOoY/VtsI74hUjTIJzPsRHsJqkS0OVNEkVq9nx&#10;c4hj6jklPStD+oZub9Y3OStYJdsHqVSK5cWAO+XJkeFI41BNXBdZyKxMSoa8ABPHoi/f4knBSPYN&#10;BJEt6liPdGn1Fob215lBGcxMJQJ7mYvK/xdNuUs3c+Ho6ys9C9vY+5nRmjgXamms/xfrYoYY83EI&#10;F1rT9cW2pzztHMCdynOa9j8t7eV3Ll/+0v0fAAAA//8DAFBLAwQUAAYACAAAACEA/lnST90AAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOUUvDMBSF3wX/Q7iCb1tqJlupTYcIG+Lb6kB8S5u0KWtu&#10;SpN1nb/e65N7PJzDd758O7ueTWYMnUcJT8sEmMHa6w5bCcfP3SIFFqJCrXqPRsLVBNgW93e5yrS/&#10;4MFMZWwZQTBkSoKNccg4D7U1ToWlHwxS1/jRqUhxbLke1YXgruciSdbcqQ7pwarBvFlTn8qzk7Cr&#10;muv3z/7rXTR7YU8fq+NhKhMpHx/m1xdg0czxfwx/+qQOBTlV/ow6sF7CIn2mpYSNAEZ1ulkDqyiu&#10;BPAi57f6xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXMoQYcoBAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lnST90AAAAGAQAADwAA&#10;AAAAAAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00B92EB5">
+            <w:r w:rsidR="00B92EB5" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>RO1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9565C" w:rsidP="6E96F0B2" w:rsidRDefault="00E9565C" w14:paraId="79024103" w14:textId="05E61BC7">
+          <w:p w14:paraId="79024103" w14:textId="05E61BC7" w:rsidR="00E9565C" w:rsidRDefault="00E9565C" w:rsidP="6E96F0B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="00E9565C" w:rsidRDefault="00C8360B" w14:paraId="4ABCF941" w14:textId="39F14C20">
+          <w:p w14:paraId="4ABCF941" w14:textId="39F14C20" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00C8360B" w:rsidP="00E9565C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>RO2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="6E96F0B2" w:rsidRDefault="00B92EB5" w14:paraId="4EB31418" w14:textId="6E992D39">
+          </w:tcPr>
+          <w:p w14:paraId="4EB31418" w14:textId="6E992D39" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="6E96F0B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>KOND</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9565C" w:rsidP="00E9565C" w:rsidRDefault="00D831C7" w14:paraId="46957BCF" w14:textId="0568DA66">
+          <w:p w14:paraId="46957BCF" w14:textId="0568DA66" w:rsidR="00E9565C" w:rsidRDefault="00D831C7" w:rsidP="00E9565C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D313A00" wp14:editId="11568727">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-31116</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>36196</wp:posOffset>
@@ -1180,1188 +1161,1148 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.45pt,2.85pt" to="44.8pt,35.85pt" w14:anchorId="0BC7A74C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhoQnTzQEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2TgrttBosz20KhwQ&#10;VBR+gOuMNxb+km022X/P2NlNVgVxqHqxbM/Me/Oex9ub0WhygBCVsy2tV4wSsMJ1yu5b+vPH/buP&#10;lMTEbce1s9DSI0R6s3v7Zjv4Btaud7qDQBDExmbwLe1T8k1VRdGD4XHlPFgMShcMT3gM+6oLfEB0&#10;o6s1Y1fV4ELngxMQI97eTUG6K/hSgkjfpIyQiG4p9pbKGsr6lNdqt+XNPnDfK3Fqg7+gC8OVRdIZ&#10;6o4nTn4H9ReUUSK46GRaCWcqJ6USUDSgmpo9U/PYcw9FC5oT/WxTfD1Y8fVwax8C2jD42ET/ELKK&#10;UQZDpFb+M75p0YWdkrHYdpxtgzERgZdXjLEPG0oEht7X1zUrtlYTTIbzIaZP4AzJm5ZqZbMq3vDD&#10;l5iQGlPPKflaWzK09Hqz3pSs6LTq7pXWOVYGA251IAeOT5rGOj8hAlxk4UnbnAxlAE4ci76yS0cN&#10;E9l3kER1qGM90eXRWxi6X2cGbTEzl0jsZS5i/y865S7dzIWTr8/0LGxT72dGZ9NcaJR14V+sixly&#10;ykdjLrTm7ZPrjuW1SwBnqnh3mv88tJfnUr780t0fAAAA//8DAFBLAwQUAAYACAAAACEA+2b01t4A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOUUvDMBSF3wX/Q7iCb1u6quvW9XaIsCG+rQ5kb2lz&#10;25Q1SWmyrvPXG5/08XAO3/my7aQ7NtLgWmsQFvMIGJnKytY0CMfP3WwFzHlhpOisIYQbOdjm93eZ&#10;SKW9mgONhW9YgBiXCgTlfZ9y7ipFWri57cmErraDFj7EoeFyENcA1x2Po2jJtWhNeFCipzdF1bm4&#10;aIRdWd9O3/uv97jex+r88XQ8jEWE+PgwvW6AeZr83xh+9YM65MGptBcjHesQZs/rsER4SYCFerVe&#10;AisRkkUCPM/4f/38BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACGhCdPNAQAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPtm9NbeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAJwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00277E4E" w:rsidR="00E9565C">
+            <w:r w:rsidR="00E9565C" w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>RO1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9565C" w:rsidP="00E9565C" w:rsidRDefault="00E9565C" w14:paraId="6FBBA184" w14:textId="41939080">
+          <w:p w14:paraId="6FBBA184" w14:textId="41939080" w:rsidR="00E9565C" w:rsidRDefault="00E9565C" w:rsidP="00E9565C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="00E9565C" w:rsidRDefault="00E9565C" w14:paraId="4716C29F" w14:textId="0C3045AF">
+          <w:p w14:paraId="4716C29F" w14:textId="0C3045AF" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00E9565C" w:rsidP="00E9565C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>RO2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00690BE5" w:rsidR="00B92EB5" w:rsidP="008E2E4F" w:rsidRDefault="00B92EB5" w14:paraId="4F3528CD" w14:textId="03814557">
+          </w:tcPr>
+          <w:p w14:paraId="4F3528CD" w14:textId="03814557" w:rsidR="00B92EB5" w:rsidRPr="00690BE5" w:rsidRDefault="00B92EB5" w:rsidP="008E2E4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="00690BE5" w:rsidR="008E2E4F">
+            <w:r w:rsidR="008E2E4F" w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lor</w:t>
             </w:r>
             <w:r w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00690BE5" w:rsidR="008E2E4F">
+            <w:r w:rsidR="008E2E4F" w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00690BE5" w:rsidR="008E2E4F">
+            <w:r w:rsidR="008E2E4F" w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hårdhet</w:t>
             </w:r>
             <w:r w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00690BE5" w:rsidR="008E2E4F">
+            <w:r w:rsidR="008E2E4F" w:rsidRPr="00690BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="456B0E8C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="456B0E8C" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Drift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3719F50A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3719F50A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Manuella</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="2C285577" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="2C285577" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="47F60F54" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="47F60F54" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="45B6E527" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="45B6E527" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1481E8A1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1481E8A1" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="56C62BB3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="56C62BB3" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0B87493F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0B87493F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6011B9D8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6011B9D8" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="23138A02" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="23138A02" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3FA22FD7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FA22FD7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4C121F06" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4C121F06" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6E3D13CD" w14:textId="3A6234D9">
+          </w:tcPr>
+          <w:p w14:paraId="6E3D13CD" w14:textId="3A6234D9" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="382D8B85" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="382D8B85" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="005A7764" w14:paraId="68C45BBD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="68C45BBD" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="005A7764" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Varje</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00413252" w:rsidP="0098657F" w:rsidRDefault="00413252" w14:paraId="464E4475" w14:textId="3DCE1A6A">
+          <w:p w14:paraId="464E4475" w14:textId="3DCE1A6A" w:rsidR="00413252" w:rsidRPr="0098657F" w:rsidRDefault="00413252" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00413252" w14:paraId="3A5033F2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3A5033F2" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00413252" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Varje</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00413252" w:rsidP="0098657F" w:rsidRDefault="00413252" w14:paraId="43A51FDC" w14:textId="1B70564D">
+          <w:p w14:paraId="43A51FDC" w14:textId="1B70564D" w:rsidR="00413252" w:rsidRPr="0098657F" w:rsidRDefault="00413252" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="30C40F38" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="30C40F38" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Efter ström</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6C889814" w14:textId="77777777">
+          <w:p w14:paraId="6C889814" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>avbrott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4F3F3512" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4F3F3512" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Test</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="46E3CC7B" w14:textId="77777777">
+          <w:p w14:paraId="46E3CC7B" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>stickor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="02174FC9" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="02174FC9" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="22637459" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="22637459" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5C73440F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5C73440F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4D06E976" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4D06E976" w14:textId="7ED52688" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Teststicka</w:t>
+              <w:t>Test</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1D3730EE" w14:textId="77777777">
+            <w:r w:rsidR="006B6CB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RPC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3730EE" w14:textId="3C63B28C" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00562B80" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098657F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>0 ppm</w:t>
+              <w:t>&lt; 0,1m</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="695CE4DD" w14:textId="77777777">
+            <w:r w:rsidR="00FB3DAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>g/L</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695CE4DD" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provkran</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2BC4DA4A" w14:textId="77777777">
+          <w:p w14:paraId="2BC4DA4A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A26</w:t>
             </w:r>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="39F700DB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="39F700DB" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Max 10 min</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="53E89F55" w14:textId="77777777">
+          <w:p w14:paraId="53E89F55" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>skillnad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1E356E8D" w14:textId="77777777">
+          <w:p w14:paraId="1E356E8D" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="02DED591" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="02DED591" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Teststicka</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="39B3D3F3" w14:textId="77777777">
+          <w:p w14:paraId="39B3D3F3" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,3</w:t>
             </w:r>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="42D6D491" w14:textId="77777777">
+          <w:p w14:paraId="42D6D491" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provkran A26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="46A58D80" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="46A58D80" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mellan min och max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="583244A2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="583244A2" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;2,5 </w:t>
+              <w:t>&gt;2,5 bar</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0098657F">
+          </w:p>
+          <w:p w14:paraId="1B7FF297" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>bar</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="168A4860" w14:textId="77777777">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="168A4860" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Värde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="52074338" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="52074338" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt;0,5 </w:t>
+              <w:t>&lt;0,5 bar</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7BAAABF5" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="7BAAABF5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Värde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5D93D66E" w14:textId="77777777">
+          <w:p w14:paraId="5D93D66E" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0B9620B1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0B9620B1" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Med Teknik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1970DAE7" w14:textId="77777777">
+          <w:p w14:paraId="1970DAE7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>el</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -2370,658 +2311,643 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="198A9707" w14:textId="2837CAEF">
+          </w:tcPr>
+          <w:p w14:paraId="198A9707" w14:textId="2837CAEF" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S/cm</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="74D0A97A" w14:textId="77777777">
+          <w:p w14:paraId="74D0A97A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Max </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0402A788" w14:textId="77777777">
+          <w:p w14:paraId="0402A788" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="74E1C9C5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="74E1C9C5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S/cm</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="150681B5" w14:textId="77777777">
+          <w:p w14:paraId="150681B5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Max</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="35AAA90A" w14:textId="77777777">
+          <w:p w14:paraId="35AAA90A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6F23A585" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6F23A585" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>&lt; 0,1 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4591C4B2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4591C4B2" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dH</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0433B15E" w14:textId="77777777">
+          <w:p w14:paraId="0433B15E" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4E280850" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4E280850" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X1/ månad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="70D3C27F" w14:textId="77777777">
+          <w:p w14:paraId="70D3C27F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samt </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="06D96F63" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="06D96F63" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Utgångs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5E92D625" w14:textId="77777777">
+          <w:p w14:paraId="5E92D625" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="422E3796" w14:textId="77777777">
+          <w:p w14:paraId="422E3796" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>X1/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vecka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="5035367A" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="5035367A" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1D99EA01" w14:textId="77777777">
+          <w:p w14:paraId="1D99EA01" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>Må</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00277E4E" w:rsidP="0098657F" w:rsidRDefault="00277E4E" w14:paraId="535C80C6" w14:textId="77777777">
+          <w:p w14:paraId="535C80C6" w14:textId="77777777" w:rsidR="00277E4E" w:rsidRPr="0098657F" w:rsidRDefault="00277E4E" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1EC512F6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1EC512F6" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0975287C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0975287C" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6E9ECA9A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6E9ECA9A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5CCF6091" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5CCF6091" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1AB886CD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1AB886CD" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="34181E12" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="34181E12" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1C4669D7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1C4669D7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="545713A7" w14:textId="6DA10DC2">
+          </w:tcPr>
+          <w:p w14:paraId="545713A7" w14:textId="6DA10DC2" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B5EEDB8" wp14:editId="093BB4C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>489585</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>425450</wp:posOffset>
                       </wp:positionV>
@@ -3054,72 +2980,71 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="38.55pt,33.5pt" to="88.05pt,68.4pt" w14:anchorId="576C0BA4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3hU9PzQEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KV2EgFyzkkSHoI&#10;0qBpP4ChlhZRvkCylvz3XVK2ZCRFDkEvBMndndkZLjfXg1ZkDz5Iaxq6XJSUgOG2lWbX0F8/775c&#10;URIiMy1T1kBDDxDo9fbzp03vaqhsZ1ULniCICXXvGtrF6OqiCLwDzcLCOjAYFNZrFvHod0XrWY/o&#10;WhVVWa6L3vrWecshBLy9HYN0m/GFAB6/CxEgEtVQ7C3m1ef1Ja3FdsPqnWeuk/zYBvtAF5pJg6QT&#10;1C2LjPzx8g2UltzbYEVccKsLK4TkkDWgmmX5Ss1zxxxkLWhOcJNN4f/B8sf9jXnyaEPvQh3ck08q&#10;BuE1EUq6b/imWRd2SoZs22GyDYZIOF6uq6v1Cs3lGLq8vKgusq3FCJPgnA/xHqwmadNQJU1SxWq2&#10;fwgRqTH1lJKulSF9Q7+uqlXOClbJ9k4qlWJ5MOBGebJn+KRxWKYnRICzLDwpk5IhD8CRY9aXd/Gg&#10;YCT7AYLIFnVUI10avZmh/X1iUAYzU4nAXqai8v2iY+7czVQ4+vpKz8w29n5itCZOhVoa6//FOpsh&#10;xnw05kxr2r7Y9pBfOwdwprJ3x/lPQ3t+zuXzL93+BQAA//8DAFBLAwQUAAYACAAAACEANY41oN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb40cB+zgWg6lkFB6ixMIvcnW&#10;2jKxJGMpjtOv7+bU3HZ3htk3+WY2PZtw9J2zApaLCBja2qnOtgKOh+3bGpgP0irZO4sCbuhhUzw/&#10;5TJT7mr3OJWhZRRifSYF6BCGjHNfazTSL9yAlrTGjUYGWseWq1FeKdz0PI6ihBvZWfqg5YCfGutz&#10;eTECtlVz+/ndnb7iZhfr8/fquJ/KSIjXl/njHVjAOfyb4Y5P6FAQU+UuVnnWC0jTJTkFJClVuutp&#10;QoeKhlWyBl7k/LFB8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3hU9PzQEAAO0DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1jjWg3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00EB7A6E" w14:paraId="2B99D080" w14:textId="3F885E93">
+          </w:tcPr>
+          <w:p w14:paraId="2B99D080" w14:textId="3F885E93" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00EB7A6E" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12A34257" wp14:editId="7A592003">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>577850</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6985</wp:posOffset>
                       </wp:positionV>
@@ -3146,51 +3071,51 @@
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3213]" from="45.5pt,-.55pt" to="94.25pt,33.95pt" w14:anchorId="3AFEA651" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhBwwSzQEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcOkgEyzkkSHso&#10;2qCPD2DIpUWUL5CsJf99l5QtuW2QQ9ELwSV3Z3aGy+3taDQ5QIjK2Y42q5oSsNwJZfcd/f7t4c01&#10;JTExK5h2Fjp6hEhvd69fbQffwtr1TgsIBEFsbAff0T4l31ZV5D0YFlfOg8VL6YJhCcOwr0RgA6Ib&#10;Xa3r+qoaXBA+OA4x4un9dEl3BV9K4OmzlBES0R3F3lJZQ1mf8lrttqzdB+Z7xU9tsH/owjBlkXSG&#10;umeJkZ9B/QVlFA8uOplW3JnKSak4FA2opqn/UPO1Zx6KFjQn+tmm+P9g+afDnX0MaMPgYxv9Y8gq&#10;RhkMkVr5D/imRRd2SsZi23G2DcZEOB5eNTfNekMJx6t3b6+bTbG1mmAynA8xvQdnSN50VCubVbGW&#10;HT7GhNSYek7Jx9qSoaM3G8TMYXRaiQeldQnyYMCdDuTA8EnT2OQnRICLLIy0zclQBuDEsegru3TU&#10;MJF9AUmUQB3rie53BvHjzKAtZuYSib3MRfXLRafcpZu5cPK1DPqiZ2Gbej8zOpvmQqOsC8+xLmbI&#10;KR+NudCat09OHMtrlwucqeLdaf7z0F7GpXz5pbtfAAAA//8DAFBLAwQUAAYACAAAACEAuEWoOeAA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3aTiDWNeSkitIi3xoJ422Rf&#10;sqHZ3ZDdpqm/3u3JHocZZr7JN7Pu2USj66xBiJcRMDK1lZ1pEQ5f20UKzHlhpOitIYQLOdgU93e5&#10;yKQ9mz1NpW9ZKDEuEwjK+yHj3NWKtHBLO5AJXmNHLXyQY8vlKM6hXPc8iaIV16IzYUGJgd4V1cfy&#10;pBG2VXP5+d19fyTNLlHHz6fDfiojxMeH+e0VmKfZ/4fhih/QoQhMlT0Z6ViPsI7DFY+wiGNgVz9N&#10;n4FVCKuXNfAi57cHij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIQcMEs0BAADtAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuEWoOeAAAAAI&#10;AQAADwAAAAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="000B0B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52456B2D" wp14:editId="0B5C3F22">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-40640</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-3175</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="619125" cy="438150"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
@@ -3215,72 +3140,71 @@
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-3.2pt,-.25pt" to="45.55pt,34.25pt" w14:anchorId="753F4B84" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhBwwSzQEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcOkgEyzkkSHso&#10;2qCPD2DIpUWUL5CsJf99l5QtuW2QQ9ELwSV3Z3aGy+3taDQ5QIjK2Y42q5oSsNwJZfcd/f7t4c01&#10;JTExK5h2Fjp6hEhvd69fbQffwtr1TgsIBEFsbAff0T4l31ZV5D0YFlfOg8VL6YJhCcOwr0RgA6Ib&#10;Xa3r+qoaXBA+OA4x4un9dEl3BV9K4OmzlBES0R3F3lJZQ1mf8lrttqzdB+Z7xU9tsH/owjBlkXSG&#10;umeJkZ9B/QVlFA8uOplW3JnKSak4FA2opqn/UPO1Zx6KFjQn+tmm+P9g+afDnX0MaMPgYxv9Y8gq&#10;RhkMkVr5D/imRRd2SsZi23G2DcZEOB5eNTfNekMJx6t3b6+bTbG1mmAynA8xvQdnSN50VCubVbGW&#10;HT7GhNSYek7Jx9qSoaM3G8TMYXRaiQeldQnyYMCdDuTA8EnT2OQnRICLLIy0zclQBuDEsegru3TU&#10;MJF9AUmUQB3rie53BvHjzKAtZuYSib3MRfXLRafcpZu5cPK1DPqiZ2Gbej8zOpvmQqOsC8+xLmbI&#10;KR+NudCat09OHMtrlwucqeLdaf7z0F7GpXz5pbtfAAAA//8DAFBLAwQUAAYACAAAACEAXccHY94A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCt3aTaEObZlNEaBFvjQXxtsm+&#10;ZEOzuyG7TVN/vc+TnoZhhpkv382mZxOOvnNWQLyMgKGtnepsK+D0sV+sgfkgrZK9syjghh52xf1d&#10;LjPlrvaIUxlaRiPWZ1KADmHIOPe1RiP90g1oKWvcaGQgO7ZcjfJK46bnSRSl3MjO0oOWA75qrM/l&#10;xQjYV83t6/vw+ZY0h0Sf359Ox6mMhHh8mF+2wALO4a8Mv/iEDgUxVe5ilWe9gEX6TE3SFTCKN3EM&#10;rBKQrlfAi5z/xy9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACEHDBLNAQAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF3HB2PeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAJwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00CF3831" w14:paraId="46E08861" w14:textId="76FBF653">
+          </w:tcPr>
+          <w:p w14:paraId="46E08861" w14:textId="76FBF653" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00CF3831" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E5DEA3" wp14:editId="66EDF806">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-45720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>421640</wp:posOffset>
                       </wp:positionV>
@@ -3295,757 +3219,728 @@
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="619125" cy="438150"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" from="-3.6pt,33.2pt" to="45.15pt,67.7pt" w14:anchorId="33AACBA1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+qeHWpwEAADwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0bxynS9EacXpo0O0w&#10;bAW2/QBGlmwB+gKpxcm/H6VkWbfdhvlAiB9+5Hvk5vHonThoJBtDL9vFUgodVBxsGHv57evzzb0U&#10;lCEM4GLQvTxpko/bt282c+r0Kk7RDRoFgwTq5tTLKefUNQ2pSXugRUw6cNJE9JDZxbEZEGZG965Z&#10;LZd3zRxxSBiVJuLo7pyU24pvjFb5szGks3C95NlytVjtvthmu4FuREiTVZcx4B+m8GADN71C7SCD&#10;+I72LyhvFUaKJi9U9E00xipdOTCbdvkHmy8TJF25sDiUrjLR/4NVnw5P4QVZhjlRR+kFC4ujQS+M&#10;s+kD77Ty4knFscp2usqmj1koDt61D+1qLYXi1Lvb+3ZdZW3OMAUuIeX3OnpRHr10NhRW0MHhI2Vu&#10;zaU/S0o4xGfrXN2MC2Lu5cO6wgPfh3GQuZNPQy8pjFKAG/nwVMaKSNHZofxdcAjH/ZNDcYCy/PqV&#10;fXO338pK6x3QdK6rqUuZCwVG1zO6TPpLpfLax+FUxWuKxyuq6JdzKjfw2uf366Pf/gAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAOXpm3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odm&#10;TLzttsKKLlI2G6NeTExc0XOhIxDplNAui//e8aTHyfvy3jfFbnGDmHEKvScNV2sFAqnxtqdWQ/X2&#10;uLoFEaIhawZPqOEbA+zK87PC5Naf6BXnQ2wFl1DIjYYuxjGXMjQdOhPWfkTi7NNPzkQ+p1bayZy4&#10;3A0yUSqTzvTEC50Z8b7D5utwdBr2H88P6ctcOz/YbVu9W1epp0Try4tlfwci4hL/YPjVZ3Uo2an2&#10;R7JBDBpWNwmTGrJsA4LzrUpB1Myl1xuQZSH/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL6p4danAQAAPAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAOXpm3dAAAACAEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2EDCCED3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2EDCCED3" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="67F74978" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="67F74978" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="289"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="14CA721D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="14CA721D" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="289"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="35887D21" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="35887D21" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="289"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="052768A4" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="052768A4" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1ED2DCBE" w14:textId="77777777">
+          <w:p w14:paraId="1ED2DCBE" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>Ti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00277E4E" w:rsidP="0098657F" w:rsidRDefault="00277E4E" w14:paraId="2477B7D8" w14:textId="77777777">
+          <w:p w14:paraId="2477B7D8" w14:textId="77777777" w:rsidR="00277E4E" w:rsidRPr="0098657F" w:rsidRDefault="00277E4E" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1FD4A4ED" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1FD4A4ED" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3BC7C834" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3BC7C834" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7A583DE4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7A583DE4" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="264B4D37" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="264B4D37" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="31DDF459" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="31DDF459" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2AF3CB1B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2AF3CB1B" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="65C39D4D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="65C39D4D" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1C7692A7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1C7692A7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0BE4D7EE" w14:textId="492CE114">
+          </w:tcPr>
+          <w:p w14:paraId="0BE4D7EE" w14:textId="492CE114" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="653C6EF8" w14:textId="7798563D">
+          </w:tcPr>
+          <w:p w14:paraId="653C6EF8" w14:textId="7798563D" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5A7A120F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5A7A120F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1813ADDB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1813ADDB" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="46016D52" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="46016D52" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3FCBB68F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FCBB68F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="5057500D" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="5057500D" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="53E60324" w14:textId="77777777">
+          <w:p w14:paraId="53E60324" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
               </w:rPr>
               <w:t>On</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3229CB05" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3229CB05" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3A135252" w14:textId="271A2C7F">
+          <w:p w14:paraId="3A135252" w14:textId="271A2C7F" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1249F041" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1249F041" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3992A6A2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3992A6A2" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4A0F7775" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4A0F7775" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4E669ED7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4E669ED7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="51E8880E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="51E8880E" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="60B854C7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="60B854C7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1A995260" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A995260" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00DA70EE" w14:paraId="06F9FEED" w14:textId="4583775C">
+          </w:tcPr>
+          <w:p w14:paraId="06F9FEED" w14:textId="4583775C" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00DA70EE" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28465091" wp14:editId="54FDD705">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>577215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-9525</wp:posOffset>
                       </wp:positionV>
@@ -4078,51 +3973,51 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="45.45pt,-.75pt" to="93.45pt,42.75pt" w14:anchorId="12B8045F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnV8PzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KFymgEyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh+tP&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/Mvhzjx7tGFwoQnu2ScV&#10;o/CaCCXdE75p1oWdkjHbdpxtgzESjpeb8mZTorkcQ3VdfayzrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;HCJSY+o5JV0rQ4aW3tRVnbOCVbJ7kEqlWB4MuFOeHBg+aRzX6QkR4CILT8qkZMgDcOJY9OVdPCqY&#10;yL6BILJDHdVEl0ZvYeh+nRmUwcxUIrCXuaj8f9Epd+lmLpx8faVnYZt6PzNaE+dCLY31/2JdzBBT&#10;PhpzoTVtX2x3zK+dAzhT2bvT/KehvTzn8uWX7v4AAAD//wMAUEsDBBQABgAIAAAAIQBi+W5Q3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviRwXB8f1OpRCQuktbqD0Jltr&#10;y8SSjKU4Tr++yqk5zs4w8zbfzrpnE42uswZhtYyAkamt7EyLcPzaLVJgzgsjRW8NIVzJwbZ4fMhF&#10;Ju3FHGgqfctCiXGZQFDeDxnnrlakhVvagUzwGjtq4YMcWy5HcQnluudxFK25Fp0JC0oM9K6oPpVn&#10;jbCrmuvP7/77I272sTp9vhwPUxkhPj/Nb6/APM3+Pww3/IAORWCq7NlIx3qETbQJSYTFKgF289N1&#10;OFQIaZIAL3J+/0DxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+dXw/MAQAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGL5blDfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00D1603B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7027B34F" wp14:editId="7257CE5C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-33655</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-9525</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="609600" cy="552450"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -4153,426 +4048,411 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.65pt,-.75pt" to="45.35pt,42.75pt" w14:anchorId="3EFE73D3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnV8PzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KFymgEyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh+tP&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/Mvhzjx7tGFwoQnu2ScV&#10;o/CaCCXdE75p1oWdkjHbdpxtgzESjpeb8mZTorkcQ3VdfayzrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;HCJSY+o5JV0rQ4aW3tRVnbOCVbJ7kEqlWB4MuFOeHBg+aRzX6QkR4CILT8qkZMgDcOJY9OVdPCqY&#10;yL6BILJDHdVEl0ZvYeh+nRmUwcxUIrCXuaj8f9Epd+lmLpx8faVnYZt6PzNaE+dCLY31/2JdzBBT&#10;PhpzoTVtX2x3zK+dAzhT2bvT/KehvTzn8uWX7v4AAAD//wMAUEsDBBQABgAIAAAAIQCV/Gdw3gAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9heYK3drcp0RqzKSK0iLfGgnjbZF+y&#10;odm3IbtNU3+960lPwzDDzJdvZ9uzCUffOZKwWgpgSLXTHbUSjh+7xQaYD4q06h2hhCt62Ba3N7nK&#10;tLvQAacytCyOkM+UBBPCkHHua4NW+aUbkGLWuNGqEO3Ycj2qSxy3PU+EeOBWdRQfjBrw1WB9Ks9W&#10;wq5qrl/f+8+3pNkn5vS+Ph6mUkh5fze/PAMLOIe/MvziR3QoIlPlzqQ96yUs0nVsRl2lwGL+JB6B&#10;VRI2aQq8yPl//uIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD51fD8wBAADtAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlfxncN4AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3FB5799A" w14:textId="402E2663">
+          </w:tcPr>
+          <w:p w14:paraId="3FB5799A" w14:textId="402E2663" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3006E8EE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3006E8EE" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1422C017" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1422C017" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="142FECBA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="142FECBA" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0D996228" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0D996228" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="1CF7F323" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="1CF7F323" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="40A6F36A" w14:textId="77777777">
+          <w:p w14:paraId="40A6F36A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2584C1D4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2584C1D4" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5FD50A8A" w14:textId="085E5237">
+          <w:p w14:paraId="5FD50A8A" w14:textId="085E5237" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0B023298" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0B023298" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6E5B9841" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6E5B9841" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="4AECE7CE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4AECE7CE" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7D859CC7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7D859CC7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="09DC816C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="09DC816C" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6B5DBAEA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6B5DBAEA" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="05D88312" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="05D88312" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="5E28F7EB" w14:textId="0AFE332B">
+          </w:tcPr>
+          <w:p w14:paraId="5E28F7EB" w14:textId="0AFE332B" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FDAC78" wp14:editId="78520CC9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-43180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8255</wp:posOffset>
@@ -4606,72 +4486,71 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-3.4pt,.65pt" to="44.6pt,44.15pt" w14:anchorId="2436E6F9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnV8PzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KFymgEyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh+tP&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/Mvhzjx7tGFwoQnu2ScV&#10;o/CaCCXdE75p1oWdkjHbdpxtgzESjpeb8mZTorkcQ3VdfayzrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;HCJSY+o5JV0rQ4aW3tRVnbOCVbJ7kEqlWB4MuFOeHBg+aRzX6QkR4CILT8qkZMgDcOJY9OVdPCqY&#10;yL6BILJDHdVEl0ZvYeh+nRmUwcxUIrCXuaj8f9Epd+lmLpx8faVnYZt6PzNaE+dCLY31/2JdzBBT&#10;PhpzoTVtX2x3zK+dAzhT2bvT/KehvTzn8uWX7v4AAAD//wMAUEsDBBQABgAIAAAAIQCrAKB13QAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NasMwEITvhb6D2EJviVwbgutaDqWQUHqLGwi9ydb6&#10;h1grYymO06fv9tSeltkZZr58u9hBzDj53pGCp3UEAql2pqdWwfFzt0pB+KDJ6MERKrihh21xf5fr&#10;zLgrHXAuQyu4hHymFXQhjJmUvu7Qar92IxJ7jZusDiynVppJX7ncDjKOoo20uide6PSIbx3W5/Ji&#10;Feyq5vb1vT+9x80+7s4fyfEwl5FSjw/L6wuIgEv4C8MvPqNDwUyVu5DxYlCw2jB54H8Cgu30OQZR&#10;8U0TkEUu/+MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPnV8PzAEAAO0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrAKB13QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="64BBDCEB" w14:textId="32D7CF05">
+          </w:tcPr>
+          <w:p w14:paraId="64BBDCEB" w14:textId="32D7CF05" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C2DB1E9" wp14:editId="200EE8E0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8255</wp:posOffset>
@@ -4705,409 +4584,393 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-.15pt,.65pt" to="47.85pt,44.15pt" w14:anchorId="754B7C31" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnV8PzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KFymgEyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh+tP&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/Mvhzjx7tGFwoQnu2ScV&#10;o/CaCCXdE75p1oWdkjHbdpxtgzESjpeb8mZTorkcQ3VdfayzrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;HCJSY+o5JV0rQ4aW3tRVnbOCVbJ7kEqlWB4MuFOeHBg+aRzX6QkR4CILT8qkZMgDcOJY9OVdPCqY&#10;yL6BILJDHdVEl0ZvYeh+nRmUwcxUIrCXuaj8f9Epd+lmLpx8faVnYZt6PzNaE+dCLY31/2JdzBBT&#10;PhpzoTVtX2x3zK+dAzhT2bvT/KehvTzn8uWX7v4AAAD//wMAUEsDBBQABgAIAAAAIQA2OxYl3AAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5PS8NAEMXvgt9hGcFbuzFBjTGbIkKLeGssiLdNdvKH&#10;ZmdDdpumfnrHk54e897jzS/fLHYQM06+d6Tgbh2BQKqd6alVcPjYrlIQPmgyenCECi7oYVNcX+U6&#10;M+5Me5zL0AoeIZ9pBV0IYyalrzu02q/diMRZ4yarA59TK82kzzxuBxlH0YO0uif+0OkRXzusj+XJ&#10;KthWzeXre/f5Fje7uDu+J4f9XEZK3d4sL88gAi7hrwy/+IwOBTNV7kTGi0HBKuEi2yycPt0/gqgU&#10;pGkCssjlf/riBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+dXw/MAQAA7QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADY7FiXcAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="16170874" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="16170874" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0CABFEE5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0CABFEE5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3D5E45DF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3D5E45DF" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="64AB5C11" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="64AB5C11" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="001F5306" w:rsidTr="7656E9CE" w14:paraId="27B70B0E" w14:textId="77777777">
+      <w:tr w:rsidR="001F5306" w:rsidRPr="0098657F" w14:paraId="27B70B0E" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="6F373BF6" w14:textId="77777777">
+          <w:p w14:paraId="6F373BF6" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098657F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fre</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0C1D4572" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0C1D4572" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="350439B0" w14:textId="710C9E2E">
+          <w:p w14:paraId="350439B0" w14:textId="710C9E2E" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="7E25EF5F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7E25EF5F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="105D18EF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="105D18EF" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5E924165" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5E924165" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2BE39EDA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BE39EDA" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="5651DEE5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5651DEE5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="1DE0DEE5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1DE0DEE5" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="56D3B9A7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="56D3B9A7" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="138619EE" w14:textId="31E34131">
+          </w:tcPr>
+          <w:p w14:paraId="138619EE" w14:textId="31E34131" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7648C772" wp14:editId="0FB76DDB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-31115</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>635</wp:posOffset>
@@ -5141,51 +5004,51 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.45pt,.05pt" to="47.05pt,45.05pt" w14:anchorId="3084949A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCacmKHzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815IFyEkFyzkkSHoo&#10;0qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh483&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/OlwZ5492jC40AT37JOK&#10;UXhNhJLuM75p1oWdkjHbdpxtgzESjpeb6mZTo7kcQ/X1ui6zrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;EiJSY+o5JV0rQ4aWfqqrOmcFq2T3IJVKsTwYcKc8OTB80jiu0xMiwEUWnpRJyZAH4MSx6Mu7eFQw&#10;kX0DQWSHOqqJLo3ewtD9OjMog5mpRGAvc1H5/6JT7tLNXDj5+krPwjb1fma0Js6FWhrr/8W6mCGm&#10;fDTmQmvavtjumF87B3Cmsnen+U9De3nO5csv3f0BAAD//wMAUEsDBBQABgAIAAAAIQCHOPX42wAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BasMwEETvhfyD2EBviRQ3lMa1HEohofQWJ1B6ky3Z&#10;MrFWxlIcp1/fzak9DbMzzL5sO7mOjWYIrUcJq6UAZrDyusVGwum4W7wAC1GhVp1HI+FmAmzz2UOm&#10;Uu2veDBjERtGIxhSJcHG2Kech8oap8LS9wYpq/3gVCQ7NFwP6krjruOJEM/cqRbpg1W9ebemOhcX&#10;J2FX1rfvn/3XR1LvE3v+fDodxkJI+Tif3l6BRTPFvzLc8QkdcmIq/QV1YJ2ExXpDzfudUbpZk5ak&#10;YgU8z/h/+vwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmnJih8wBAADtAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhzj1+NsAAAAFAQAADwAA&#10;AAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="646D724B" wp14:editId="1A7EB31D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-33655</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>565150</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="619125" cy="481965"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="32385"/>
@@ -5213,72 +5076,71 @@
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.65pt,44.5pt" to="46.1pt,82.45pt" w14:anchorId="63EC5F87" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcb7KNywEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHS9AYcXpo0e0w&#10;bMXW/QBVpmJh+oKkxc6/HyU7dvaBHopdBFEk3+Mjqf3toBU5gQ/SmoZWq5ISMNy20hwb+v3p4d0N&#10;JSEy0zJlDTT0DIHeHt6+2feuhrXtrGrBEwQxoe5dQ7sYXV0UgXegWVhZBwadwnrNIpr+WLSe9Yiu&#10;VbEuy23RW986bzmEgK/3o5MeMr4QwOMXIQJEohqKtcV8+nw+p7M47Fl99Mx1kk9lsFdUoZk0SDpD&#10;3bPIyE8v/4LSknsbrIgrbnVhhZAcsgZUU5V/qPnWMQdZCzYnuLlN4f/B8s+nO/PosQ29C3Vwjz6p&#10;GITXRCjpPuJMsy6slAy5bee5bTBEwvFxW+2q9YYSjq73N9Vuu0ltLUaYBOd8iB/AapIuDVXSJFWs&#10;ZqdPIY6hl5D0rAzpG7rbIGYyg1WyfZBKZSMtBtwpT04MRxqHauK6ikJmZVIw5AWYOBZ9+RbPCkay&#10;ryCIbFHHeqT7naH9cWFQBiNTisBa5qTy5aQpdqlmThz7mhd90bOwjbVfGK2Jc6KWxvp/sS7NEGM8&#10;DuFKa7o+2/acp50duFN5TtP+p6W9tnP68ksPvwAAAP//AwBQSwMEFAAGAAgAAAAhAJT9eiXfAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAUhd8F/0O4gm9baqZjrU2HCBvi2+pAfEubtClr&#10;bkqTdZ2/3uuTPl7Ox7nfybez69lkxtB5lPCwTIAZrL3usJVw/NgtNsBCVKhV79FIuJoA2+L2JleZ&#10;9hc8mKmMLaMSDJmSYGMcMs5DbY1TYekHg5Q1fnQq0jm2XI/qQuWu5yJJ1typDumDVYN5taY+lWcn&#10;YVc116/v/eebaPbCnt5Xx8NUJlLe380vz8CimeMfDL/6pA4FOVX+jDqwXsLiaUWkhE1KkyhPhQBW&#10;Ebd+TIEXOf8/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXG+yjcsBAADtAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlP16Jd8AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="1A9D8645" w14:textId="366B5EDB">
+          </w:tcPr>
+          <w:p w14:paraId="1A9D8645" w14:textId="366B5EDB" w:rsidR="00B92EB5" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5022D033" wp14:editId="0ACCC4A5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-33020</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>635</wp:posOffset>
@@ -5312,396 +5174,382 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.6pt,.05pt" to="45.4pt,43.55pt" w14:anchorId="51896547" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnV8PzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KFymgEyzkkSHIo&#10;2qCPD2CopUWUL5CsJf99l5QtGWnRQ5ALQXJ3Z3aGy+3tqBU5gA/SmpauVyUlYLjtpNm39OePh+tP&#10;lITITMeUNdDSIwR6u7v6sB1cA5XtrerAEwQxoRlcS/sYXVMUgfegWVhZBwaDwnrNIh79vug8GxBd&#10;q6Iqy00xWN85bzmEgLf3U5DuMr4QwONXIQJEolqKvcW8+ry+pLXYbVmz98z1kp/aYG/oQjNpkHSG&#10;umeRkd9e/gWlJfc2WBFX3OrCCiE5ZA2oZl2+UvO9Zw6yFjQnuNmm8H6w/Mvhzjx7tGFwoQnu2ScV&#10;o/CaCCXdE75p1oWdkjHbdpxtgzESjpeb8mZTorkcQ3VdfayzrcUEk+CcD/ERrCZp01IlTVLFGnb4&#10;HCJSY+o5JV0rQ4aW3tRVnbOCVbJ7kEqlWB4MuFOeHBg+aRzX6QkR4CILT8qkZMgDcOJY9OVdPCqY&#10;yL6BILJDHdVEl0ZvYeh+nRmUwcxUIrCXuaj8f9Epd+lmLpx8faVnYZt6PzNaE+dCLY31/2JdzBBT&#10;PhpzoTVtX2x3zK+dAzhT2bvT/KehvTzn8uWX7v4AAAD//wMAUEsDBBQABgAIAAAAIQB1i7pD3QAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrtBQJvGqRBSK8StoRLi5sRO&#10;HDVeR7Gbpnw92xM9zs5o5m22mVzHRjOE1qOExVwAM1h53WIj4fC1nS2BhahQq86jkXAxATb5/V2m&#10;Uu3PuDdjERtGJRhSJcHG2Kech8oap8Lc9wbJq/3gVCQ5NFwP6kzlruOJEC/cqRZpwarevFtTHYuT&#10;k7At68vP7+77I6l3iT1+Ph32YyGkfHyY3tbAopnifxiu+IQOOTGV/oQ6sE7C7Dmh5PXOyF0J+qOU&#10;sHxdAM8zfkuf/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPnV8PzAEAAO0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1i7pD3QAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2834D17F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2834D17F" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="0D55B31B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0D55B31B" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="2BC4CE9A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BC4CE9A" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00B92EB5" w:rsidP="0098657F" w:rsidRDefault="00B92EB5" w14:paraId="3836C1D6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3836C1D6" w14:textId="77777777" w:rsidR="00B92EB5" w:rsidRPr="0098657F" w:rsidRDefault="00B92EB5" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidTr="7656E9CE" w14:paraId="62D5CB56" w14:textId="77777777">
+      <w:tr w:rsidR="009C4526" w:rsidRPr="0098657F" w14:paraId="62D5CB56" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="21DFD6E1" w14:textId="3598EFD1">
+          <w:p w14:paraId="21DFD6E1" w14:textId="3598EFD1" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LÖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="234330A2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="234330A2" w14:textId="77777777" w:rsidR="009C4526" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="63AD87D9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="63AD87D9" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="1341773C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1341773C" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="518805BF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="518805BF" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="6A515F21" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6A515F21" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="4EBB60A9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4EBB60A9" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="05780DE9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="05780DE9" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="69BA674D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="69BA674D" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="2F19F600" w14:textId="1294189D">
+          </w:tcPr>
+          <w:p w14:paraId="2F19F600" w14:textId="1294189D" w:rsidR="009C4526" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="613FD6DE" wp14:editId="44C8B48F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-31116</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>447040</wp:posOffset>
@@ -5732,72 +5580,71 @@
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-2.45pt,35.2pt" to="46.3pt,70.15pt" w14:anchorId="5772D669" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqVR5zzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTdAacXpo0e0w&#10;bMW6/QBVpmJh+oKkxc6/HyU7dvaBHopdBFEk3+Mjqd3toBU5gg/SmoZWq5ISMNy20hwa+v3bw7tr&#10;SkJkpmXKGmjoCQK93b99s+tdDWvbWdWCJwhiQt27hnYxurooAu9As7CyDgw6hfWaRTT9oWg96xFd&#10;q2Jdltuit7513nIIAV/vRyfdZ3whgMcvQgSIRDUUa4v59Pl8Tmex37H64JnrJJ/KYK+oQjNpkHSG&#10;umeRkZ9e/gWlJfc2WBFX3OrCCiE5ZA2opir/UPPUMQdZCzYnuLlN4f/B8s/HO/PosQ29C3Vwjz6p&#10;GITXRCjpPuJMsy6slAy5bae5bTBEwvFxW91U6w0lHF1XV++vt5vU1mKESXDOh/gBrCbp0lAlTVLF&#10;anb8FOIYeg5Jz8qQvqE3G8RMZrBKtg9SqWykxYA75cmR4UjjUE1cF1HIrEwKhrwAE8eiL9/iScFI&#10;9hUEkS3qWI90vzO0P84MymBkShFYy5xUvpw0xS7VzIljX/OiL3oWtrH2M6M1cU7U0lj/L9alGWKM&#10;xyFcaE3XZ9ue8rSzA3cqz2na/7S0l3ZOX37p/hcAAAD//wMAUEsDBBQABgAIAAAAIQAlgFhM3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvW2JXpqtNhwgb4tvqQHxLm7Qp&#10;a25Kk3Wdv97rkz5ezsc53823s+vZZMbQeZTwsBTADNZed9hKOH7sFk/AQlSoVe/RSLiaANvi9iZX&#10;mfYXPJipjC2jEgyZkmBjHDLOQ22NU2HpB4OUNX50KtI5tlyP6kLlrueJEGvuVIe0YNVgXq2pT+XZ&#10;SdhVzfXre//5ljT7xJ7eV8fDVAop7+/ml2dg0czxD4ZffVKHgpwqf0YdWC9hkW6IlPAoUmCUb5I1&#10;sIq4VKyAFzn//0DxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpVHnPMAQAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACWAWEzfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="11FF2F9A" w14:textId="62C3AFC2">
+          </w:tcPr>
+          <w:p w14:paraId="11FF2F9A" w14:textId="62C3AFC2" w:rsidR="009C4526" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="083A8F34" wp14:editId="379C2138">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-52071</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-10159</wp:posOffset>
@@ -5831,427 +5678,412 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-4.1pt,-.8pt" to="46.15pt,35.2pt" w14:anchorId="3E8BCC1F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4PhZuywEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCd5eo6R52tXBA&#10;sFrgB3jtcWPhL9mmSf89YydNqgVxQFwsxzPz3rw3k93tYDQ5QojK2ZauVzUlYLkTyh5a+v3bw5sb&#10;SmJiVjDtLLT0BJHe7l+/2vW+gY3rnBYQCILY2PS+pV1KvqmqyDswLK6cB4tB6YJhCT/DoRKB9Yhu&#10;dLWp66uqd0H44DjEiK/3Y5DuC76UwNMXKSMkoluKvaVyhnI+57Pa71hzCMx3ik9tsH/owjBlkXSG&#10;umeJkZ9B/QZlFA8uOplW3JnKSak4FA2oZl2/UPO1Yx6KFjQn+tmm+P9g+efjnX0MaEPvYxP9Y8gq&#10;BhkMkVr5jzjTogs7JUOx7TTbBkMiHB+v3t6sr7eUcAy9217jWLKt1QiT4XyI6QM4Q/KlpVrZrIo1&#10;7PgppjH1nJKftSV9S99vN9uSFZ1W4kFpnWNlMeBOB3JkONI0rCeuiyxk1jYnQ1mAiWPRV27ppGEk&#10;ewJJlEAdm5Eur97CIH6cGbTFzFwisZe5qP570ZS7dDMXjr6+0LOwjb2fGZ1Nc6FR1oU/sS5myDEf&#10;h3ChNV+fnTiVaZcA7lSZ07T/eWkvv0v58pfufwEAAP//AwBQSwMEFAAGAAgAAAAhANpmSGbfAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFqwzAQRO+F/oPYQG+JFKekqWM5lEJC6S1uoPQmW2vL&#10;xFoZS3Gcfn3VU3sahhlmXrabbMdGHHzrSMJyIYAhVU631Eg4feznG2A+KNKqc4QSbuhhl9/fZSrV&#10;7kpHHIvQsDhCPlUSTAh9yrmvDFrlF65HilntBqtCtEPD9aCucdx2PBFiza1qKT4Y1eOrwepcXKyE&#10;fVnfvr4Pn29JfUjM+X11Oo6FkPJhNr1sgQWcwl8ZfvEjOuSRqXQX0p51EuabJDajLtfAYv6crICV&#10;Ep7EI/A84//58x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+D4WbssBAADtAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2mZIZt8AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="05D1D302" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="05D1D302" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="5D989FB5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5D989FB5" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="4333D47F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4333D47F" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="009C4526" w:rsidP="0098657F" w:rsidRDefault="009C4526" w14:paraId="366BDBA3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="366BDBA3" w14:textId="77777777" w:rsidR="009C4526" w:rsidRPr="0098657F" w:rsidRDefault="009C4526" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidTr="7656E9CE" w14:paraId="3E1F9932" w14:textId="77777777">
+      <w:tr w:rsidR="00620DF8" w:rsidRPr="0098657F" w14:paraId="3E1F9932" w14:textId="77777777" w:rsidTr="7656E9CE">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00BD42F2" w14:paraId="7DB1485A" w14:textId="4E6373C2">
+          <w:p w14:paraId="7DB1485A" w14:textId="4E6373C2" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00BD42F2" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00620DF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="1531AE57" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1531AE57" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="2DFA0D02" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2DFA0D02" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="6CD1D18D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6CD1D18D" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="48610788" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="48610788" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="4D6AC93E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4D6AC93E" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="14B72B63" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="14B72B63" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="520842F7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="520842F7" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="21FDDAF2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="21FDDAF2" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="22C527E5" w14:textId="6AE29C53">
+          </w:tcPr>
+          <w:p w14:paraId="22C527E5" w14:textId="6AE29C53" w:rsidR="00620DF8" w:rsidRPr="00277E4E" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00277E4E" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00D1603B" w14:paraId="00983597" w14:textId="7BB33350">
+          </w:tcPr>
+          <w:p w14:paraId="00983597" w14:textId="7BB33350" w:rsidR="00620DF8" w:rsidRPr="00277E4E" w:rsidRDefault="00D1603B" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24C47954" wp14:editId="7EB665C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-42546</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-17145</wp:posOffset>
@@ -6285,288 +6117,285 @@
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Rak koppling 1" style="position:absolute;flip:x;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-3.35pt,-1.35pt" to="46.9pt,35.4pt" w14:anchorId="3EF13C19" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFATSpzAEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+xkTdoacXpo0e0w&#10;bEW3/QBVpmJh+oKkxc6/HyU7dtYVOwy7CKJIvsdHUtu7XityAB+kNTVdLkpKwHDbSLOv6fdvj5c3&#10;lITITMOUNVDTIwR6t7t4t+1cBSvbWtWAJwhiQtW5mrYxuqooAm9Bs7CwDgw6hfWaRTT9vmg86xBd&#10;q2JVlpuis75x3nIIAV8fBifdZXwhgMcvQgSIRNUUa4v59Pl8SWex27Jq75lrJR/LYP9QhWbSIOkE&#10;9cAiIz+9/ANKS+5tsCIuuNWFFUJyyBpQzbJ8peZryxxkLdic4KY2hf8Hyz8f7s2TxzZ0LlTBPfmk&#10;ohdeE6Gk+4gzzbqwUtLnth2ntkEfCcfHzfub5fWaEo6uq83merVObS0GmATnfIgfwGqSLjVV0iRV&#10;rGKHTyEOoaeQ9KwM6Wp6u0acZAarZPMolcpGWgy4V54cGI409suR6ywKmZVJwZAXYOSY9eVbPCoY&#10;yJ5BENmgjtVA9ztD8+PEoAxGphSBtUxJ5d+Txti5milx6Gte9FnPzDbUfmK0Jk6JWhrr32KdmyGG&#10;eBzCmdZ0fbHNMU87O3Cn8pzG/U9Le27n9PmX7n4BAAD//wMAUEsDBBQABgAIAAAAIQCUY7Gr3gAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviRQHktSxHEohofQWN1B6ky3Z&#10;MrFWxlIcp1/f7ak5DcsMs2+y3eQ6NpohtB4lLOYCmMHK6xYbCafP/WwDLESFWnUejYSbCbDLHx8y&#10;lWp/xaMZi9gwKsGQKgk2xj7lPFTWOBXmvjdIXu0HpyKdQ8P1oK5U7jqeCLHiTrVIH6zqzZs11bm4&#10;OAn7sr59/xy+3pP6kNjzx/J0HAsh5fPT9LoFFs0U/8Pwh0/okBNT6S+oA+skzFZrSpImpOS/LGlJ&#10;KWEtNsDzjN/z578AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxQE0qcwBAADtAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlGOxq94AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="6A4C9A93" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6A4C9A93" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="17D2E680" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="17D2E680" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="10E18D6D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="10E18D6D" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0098657F" w:rsidR="00620DF8" w:rsidP="0098657F" w:rsidRDefault="00620DF8" w14:paraId="37FB48AB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="37FB48AB" w14:textId="77777777" w:rsidR="00620DF8" w:rsidRPr="0098657F" w:rsidRDefault="00620DF8" w:rsidP="0098657F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00F14D1A" w:rsidRDefault="00307C77" w14:paraId="76B9F95B" w14:textId="38E971D2">
+    <w:p w14:paraId="76B9F95B" w14:textId="38E971D2" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00307C77" w:rsidP="00F14D1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00332CAF">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>Vid avvikande värde ska MT kontaktas</w:t>
       </w:r>
       <w:r w:rsidR="00332CAF">
         <w:t xml:space="preserve">                                                                          </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00652E12">
         <w:t>Kond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A53EE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA544C" w:rsidR="2178FD0D">
+      <w:r w:rsidR="2178FD0D" w:rsidRPr="00CA544C">
         <w:t xml:space="preserve">Avläses </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA544C" w:rsidR="00CA544C">
+      <w:r w:rsidR="00CA544C" w:rsidRPr="00CA544C">
         <w:t>i vattenrum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA544C" w:rsidR="2178FD0D">
+      <w:r w:rsidR="2178FD0D" w:rsidRPr="00CA544C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00332CAF">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00BC0BDB">
         <w:t xml:space="preserve">Vita rutor </w:t>
       </w:r>
       <w:r w:rsidR="00332CAF">
         <w:t>skall fyllas i.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00DC4B3C">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00DC4B3C">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="1A519588" w14:textId="77777777">
+    <w:p w14:paraId="276B441B" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="6FEF08A0" w14:textId="77777777">
+    <w:p w14:paraId="5106FA3F" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="43BE95CA" w14:textId="77777777">
+    <w:p w14:paraId="0C413DA2" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -6581,183 +6410,183 @@
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00457BD5" w:rsidRDefault="00457BD5" w14:paraId="47BD2091" w14:textId="73A4C089">
+      <w:p w14:paraId="47BD2091" w14:textId="73A4C089" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00457BD5" w:rsidP="00457BD5">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">                                                                                                                                                                                                                              Bilaga</w:t>
         </w:r>
         <w:r w:rsidR="002E3E54">
           <w:t xml:space="preserve"> 1</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> Q Di </w:t>
         </w:r>
         <w:r w:rsidR="002E3E54">
           <w:t xml:space="preserve">234 </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="002E3E54">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>(2)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="1B8E8E1F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="1B8E8E1F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -6789,239 +6618,260 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00DC4B3C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC4B3C" w:rsidP="00A97A5F" w:rsidRDefault="00DC4B3C" w14:paraId="5CDFC6AF" w14:textId="7AFA5EDC">
+  <w:p w14:paraId="5CDFC6AF" w14:textId="5C594AD6" w:rsidR="00DC4B3C" w:rsidRDefault="00DC4B3C" w:rsidP="00A97A5F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1725"/>
         <w:tab w:val="left" w:pos="10260"/>
         <w:tab w:val="left" w:pos="11595"/>
         <w:tab w:val="right" w:pos="13278"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
+      <w:t>Bilaga 1 till Q Di 234</w:t>
     </w:r>
-    <w:r w:rsidR="00A97A5F">
-      <w:tab/>
+    <w:r w:rsidR="00E35121">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-      <w:t>Bilaga 1 till Q Di 234</w:t>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00794FAF">
+      <w:t>Dokument -ID</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00794FAF">
+      <w:t>: NU10066-</w:t>
+    </w:r>
+    <w:r w:rsidR="00823686">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0095473E">
+      <w:t>406871065-68</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A97A5F">
       <w:t xml:space="preserve"> sid1(</w:t>
     </w:r>
     <w:r w:rsidR="008239E0">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00A97A5F">
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00A97A5F">
       <w:tab/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="331F5137" w14:textId="77777777"/>
+    <w:p w14:paraId="77DBA3F2" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="41DD3DE8" w14:textId="77777777">
+    <w:p w14:paraId="29551C9E" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0065117E" w:rsidRDefault="0065117E" w14:paraId="19CF819F" w14:textId="77777777">
+    <w:p w14:paraId="0C7A4FA9" w14:textId="77777777" w:rsidR="00B74125" w:rsidRDefault="00B74125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FB4C49D" w14:textId="77777777" w:rsidR="00E35121" w:rsidRDefault="00E35121">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="008A4EB9" w:rsidP="00233F05" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="6179035D">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="6179035D" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -7032,122 +6882,122 @@
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7183,2554 +7033,2554 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00233F05">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="0AD34195" w14:textId="77777777">
+  <w:p w14:paraId="0AD34195" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="22A83E9E" w14:textId="77777777">
+  <w:p w14:paraId="22A83E9E" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="7F3BDBBA" w14:textId="77777777">
+  <w:p w14:paraId="7F3BDBBA" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="0386CDCE" w14:textId="77777777">
+  <w:p w14:paraId="0386CDCE" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="2E083667" w14:textId="77777777">
+  <w:p w14:paraId="2E083667" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="20D4F694" w14:textId="77777777">
+  <w:p w14:paraId="20D4F694" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="337BAB56" w14:textId="77777777">
+  <w:p w14:paraId="337BAB56" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="134E8920" w14:textId="77777777">
+  <w:p w14:paraId="134E8920" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="630ED6E2" w14:textId="77777777">
+  <w:p w14:paraId="630ED6E2" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="535B5DA8" w14:textId="77777777">
+  <w:p w14:paraId="535B5DA8" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="66335096" w14:textId="77777777">
+  <w:p w14:paraId="66335096" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="0A053169" w14:textId="77777777">
+  <w:p w14:paraId="0A053169" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="702AA64F" w14:textId="77777777">
+  <w:p w14:paraId="702AA64F" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="09939439" w14:textId="77777777">
+  <w:p w14:paraId="09939439" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="7DACBC0C" w14:textId="77777777">
+  <w:p w14:paraId="7DACBC0C" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="15BB0627" w14:textId="77777777">
+  <w:p w14:paraId="15BB0627" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="517E8172" w14:textId="77777777">
+  <w:p w14:paraId="517E8172" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="079344B1" w14:textId="77777777">
+  <w:p w14:paraId="079344B1" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="35A5DB15" w14:textId="77777777">
+  <w:p w14:paraId="35A5DB15" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="45CA6D9D" w14:textId="77777777">
+  <w:p w14:paraId="45CA6D9D" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="6CA6B3B8" w14:textId="77777777">
+  <w:p w14:paraId="6CA6B3B8" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="6C852895" w14:textId="77777777">
+  <w:p w14:paraId="6C852895" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="10B7D7D7" w14:textId="77777777">
+  <w:p w14:paraId="10B7D7D7" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="66DF8584" w14:textId="77777777">
+  <w:p w14:paraId="66DF8584" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="57ACB89A" w14:textId="77777777">
+  <w:p w14:paraId="57ACB89A" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="6F6FFAF7" w14:textId="77777777">
+  <w:p w14:paraId="6F6FFAF7" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="15DB6B26" w14:textId="77777777">
+  <w:p w14:paraId="15DB6B26" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="2846AD1D" w14:textId="77777777">
+  <w:p w14:paraId="2846AD1D" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="5C736543" w14:textId="77777777">
+  <w:p w14:paraId="5C736543" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="7F7588B1" w14:textId="77777777">
+  <w:p w14:paraId="7F7588B1" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00233F05" w:rsidP="00233F05" w:rsidRDefault="00233F05" w14:paraId="0D165EF2" w14:textId="77777777">
+  <w:p w14:paraId="0D165EF2" w14:textId="77777777" w:rsidR="00233F05" w:rsidRDefault="00233F05" w:rsidP="00233F05">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="10875"/>
       </w:tabs>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1215117801">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1541014463">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1913655558">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1506752107">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="270892084">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1598715715">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2102868885">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="942802672">
@@ -9751,132 +9601,134 @@
   <w:num w:numId="13" w16cid:durableId="1962606716">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1425227962">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1268391915">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1000892541">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="528447039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2082478875">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1691181063">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00063D63"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0B8B"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C5B16"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00141810"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001467F9"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3F82"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F5306"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00233F05"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00241B7C"/>
@@ -9958,180 +9810,189 @@
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7F71"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D4D5B"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550B31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00562B80"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="005670A0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7764"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620DF8"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065117E"/>
     <w:rsid w:val="00652E12"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656F49"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00671135"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675D05"/>
     <w:rsid w:val="00690BE5"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B6CB1"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00705AB9"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00714517"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="007630E3"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00794FAF"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D1F25"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E01CA"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00823686"/>
     <w:rsid w:val="008239E0"/>
     <w:rsid w:val="00825030"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00850A23"/>
     <w:rsid w:val="00851017"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861DFE"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0089254D"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2570"/>
+    <w:rsid w:val="008E1952"/>
     <w:rsid w:val="008E2E4F"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009157F6"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0095473E"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098657F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2467"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C4526"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
@@ -10152,50 +10013,51 @@
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA0DB5"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB734B"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C14"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B61E13"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B74125"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B92EB5"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC0BDB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC7E15"/>
     <w:rsid w:val="00BD0218"/>
     <w:rsid w:val="00BD42F2"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF343D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
@@ -10220,255 +10082,258 @@
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF3831"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D1603B"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D46517"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D831C7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA70EE"/>
     <w:rsid w:val="00DC4B3C"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE5E04"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E35121"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E705C7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80A3C"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9565C"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7A6E"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F14D1A"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F24109"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53EE2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9714D"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB3DAD"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0A811FBD"/>
     <w:rsid w:val="0B59799C"/>
     <w:rsid w:val="15972E79"/>
     <w:rsid w:val="15B056D6"/>
     <w:rsid w:val="178FEF36"/>
     <w:rsid w:val="2178FD0D"/>
     <w:rsid w:val="250544D5"/>
     <w:rsid w:val="2D1056BA"/>
     <w:rsid w:val="3B9297A9"/>
     <w:rsid w:val="4020F6B2"/>
     <w:rsid w:val="4ED44C40"/>
     <w:rsid w:val="562A384F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E96F0B2"/>
     <w:rsid w:val="7656E9CE"/>
     <w:rsid w:val="7F7B3514"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10493,75 +10358,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10596,57 +10461,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10704,700 +10569,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -11461,609 +11326,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12072,94 +11937,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12168,496 +12033,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -12724,66 +12589,66 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12811,58 +12676,58 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -13147,53 +13012,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>145</Words>
+  <Characters>774</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>918</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Driftsprotokoll bilaga 1 Förbehandling och CWP 1,2 GMP Q Di 234</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>72</revision>
+  <revision>82</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>