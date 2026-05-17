--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -48,51 +48,51 @@
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="476ABEEA" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C73A35" w:rsidRPr="00C73A35" w14:paraId="3D0473E2" w14:textId="77777777" w:rsidTr="009C4929">
+      <w:tr w:rsidR="00C73A35" w:rsidRPr="00C73A35" w14:paraId="3D0473E2" w14:textId="77777777" w:rsidTr="00290CDA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="652AFBA2" w14:textId="1BF5C46B" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -440,62 +440,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="196363FF" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Se anslag uppsatt på CWP 1 och CWP 2 i vattenrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FFEC6E" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="391DF3AE" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Daglig drift se bilaga 1 i loggbok på hyllan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1A2B22" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
@@ -595,218 +583,285 @@
       </w:pPr>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Byte av partikelfilter bilaga 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490BAB24" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C73A35">
+      <w:r w:rsidRPr="1BDEB258">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Hårdhetstest av vatten efter avhärdningsfilter bilaga 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB16AF4" w14:textId="201F9826" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="29169596" w14:textId="2E9B5832" w:rsidR="3DB65712" w:rsidRDefault="3DB65712" w:rsidP="1BDEB258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1BDEB258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003241FF">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Klorkontroll av vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="0B7F8AF3" w:rsidRPr="1BDEB258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med PRC sticka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BDEB258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t>drag ur manual)</w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>efter avhärdningsfi</w:t>
+      </w:r>
+      <w:r w:rsidR="49004926" w:rsidRPr="1BDEB258">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BDEB258">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidR="4142BBC1" w:rsidRPr="1BDEB258">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilaga 15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3460FB8B" w14:textId="35A3CFBF" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="5FB16AF4" w14:textId="201F9826" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Klormätare bilaga 8 (u</w:t>
+        <w:t>Hårdhetsmätare bilaga 7 (u</w:t>
       </w:r>
       <w:r w:rsidR="003241FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>drag ur manual)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079EC25D" w14:textId="29EC27F2" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="3460FB8B" w14:textId="35A3CFBF" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73A35">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Klormätare bilaga 8 (u</w:t>
+      </w:r>
+      <w:r w:rsidR="003241FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73A35">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>drag ur manual)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079EC25D" w14:textId="271B92BF" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62E49410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003241FF">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klinikpanel Larmhänvisning bilaga 9 </w:t>
+      </w:r>
+      <w:r w:rsidR="04B0E70B" w:rsidRPr="730A147B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(utdrag ur </w:t>
+      </w:r>
+      <w:r w:rsidR="003241FF" w:rsidRPr="62E49410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003241FF" w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>manual</w:t>
+      </w:r>
+      <w:r w:rsidR="04B0E70B" w:rsidRPr="718B52A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00432B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="6CD619FC" w:rsidRPr="718B52A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62E49410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vid larmåterställning dokumentera åtgärd på protokoll i dagligdrift pärm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70932C78" w14:textId="63C532CC" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73A35">
         <w:rPr>
           <w:b/>
@@ -906,51 +961,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D23B5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00246D26" w:rsidRPr="00246D26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ilaga 13</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743E0B57" w14:textId="5C9B799D" w:rsidR="0032367D" w:rsidRPr="00246D26" w:rsidRDefault="0032367D" w:rsidP="00C73A35">
+    <w:p w14:paraId="743E0B57" w14:textId="5C9B799D" w:rsidR="0032367D" w:rsidRPr="00380CD2" w:rsidRDefault="0032367D" w:rsidP="00C73A35">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dokumentation och handhavande</w:t>
@@ -1014,292 +1069,708 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14</w:t>
       </w:r>
       <w:r w:rsidR="000C1725">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC3F55B" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A89EF1" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="08AAA135" w14:textId="29E3C343" w:rsidR="00536A5A" w:rsidRPr="00130C4A" w:rsidRDefault="00C73A35" w:rsidP="7142273F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Signering av utförda moment på checklista,</w:t>
+      </w:r>
+      <w:r w:rsidR="00381441" w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilaga 1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyllan</w:t>
+      </w:r>
+      <w:r w:rsidR="37518B26" w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="383CA88F" w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C58EF" w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>attenrummet.</w:t>
+      </w:r>
+      <w:r w:rsidR="6AFA94B2" w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AE65931" w14:textId="20FF884D" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="3C2E0BB5" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00130C4A" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130C4A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ansvarig den som är först på plats av HD personalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB09C32" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C73A35">
+    </w:p>
+    <w:p w14:paraId="7596C951" w14:textId="77777777" w:rsidR="007C6645" w:rsidRDefault="007C6645" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Signering av utförda moment på checklista,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00381441">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4958D038" w14:textId="77777777" w:rsidR="007C6645" w:rsidRDefault="007C6645" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bilaga 1,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C73A35">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C5F62A" w14:textId="77777777" w:rsidR="007C6645" w:rsidRDefault="007C6645" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hyllan i vattenrummet.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F89E3D" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="60FF1746" w14:textId="77777777" w:rsidR="007C6645" w:rsidRDefault="007C6645" w:rsidP="00C73A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C73A35">
+    </w:p>
+    <w:p w14:paraId="1129D6F0" w14:textId="77777777" w:rsidR="007C6645" w:rsidRPr="00C73A35" w:rsidRDefault="007C6645" w:rsidP="00C73A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ansvarig den som är först på plats av HD personalen.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DB8AA9" w14:textId="77777777" w:rsidR="00C73A35" w:rsidRPr="00C73A35" w:rsidRDefault="00C73A35" w:rsidP="00C73A35">
+    <w:p w14:paraId="5D5BB660" w14:textId="69EB3DD4" w:rsidR="00130C4A" w:rsidRDefault="005B1707" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Åtgärder vid otillräcklig hetdesinfektion av slinga</w:t>
+      </w:r>
+      <w:r w:rsidR="00130C4A" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B97B52" w14:textId="77777777" w:rsidR="0016056C" w:rsidRPr="008E1573" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1573">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indikation och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BCBE1A" w14:textId="746B6AAC" w:rsidR="0016056C" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om blå lampa på ljusindikatorn i korridoren lyser och klinikpanelen visar informationssignal</w:t>
+      </w:r>
+      <w:r w:rsidR="37EC6C86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>29 Otillräcklig desinfektion av distribution</w:t>
+      </w:r>
+      <w:r w:rsidR="38EE40B3" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>slinga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED59F98" w14:textId="41B1E513" w:rsidR="0016056C" w:rsidRDefault="47089350" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontrollera genom att trycka på larmlistknappen</w:t>
+      </w:r>
+      <w:r w:rsidR="2E5C4B8E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(se </w:t>
+      </w:r>
+      <w:r w:rsidR="4A5B8230">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ilaga 9 Q Di 234) om informationssignalen även har förekommit vid föregående hetdesinfektion av slingan. För att se när hetdesinfektion av slingan utförts, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71207D65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loop </w:t>
+      </w:r>
+      <w:r w:rsidR="3A4B9EF3" w:rsidRPr="71207D65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71207D65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">isinfection </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="1FBD380E">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="494A3B9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12 Q Di 234, för respektive CWP i vattenrummet.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016056C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458743F" w14:textId="06BF499F" w:rsidR="0016056C" w:rsidRPr="009974FA" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Åtgärd vid enbart 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C434E7" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>otillräcklig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hetdesinfektion av slingan</w:t>
+      </w:r>
+      <w:r w:rsidR="53E5A1F5" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20704944" w14:textId="77777777" w:rsidR="0016056C" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Normal dialysbehandling kan utföras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00696">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB767E9" w14:textId="2166E10E" w:rsidR="0016056C" w:rsidRPr="009974FA" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Åtgärd vid 2 eller fler i </w:t>
+      </w:r>
+      <w:r w:rsidR="006B54C5" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>föl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C434E7" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C434E7" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>otillräckli</w:t>
+      </w:r>
+      <w:r w:rsidR="00660EFE" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hetdesinfektioner av slingan</w:t>
+      </w:r>
+      <w:r w:rsidR="6B7F119A" w:rsidRPr="5639254B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F6F3F0" w14:textId="77777777" w:rsidR="00443A81" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00696">
+        <w:t>Gå över till HD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00696">
+        <w:noBreakHyphen/>
+        <w:t>drift på dialysmaskiner kopplade till den berörda slingan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D19FD95" w14:textId="285714F7" w:rsidR="0016056C" w:rsidRPr="00E00696" w:rsidRDefault="00443A81" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Priming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och avslut sker med </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE01CF">
+        <w:t>koksalt (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00242528">
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00242528">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59220FD9" w14:textId="1CB44258" w:rsidR="0016056C" w:rsidRPr="00E00696" w:rsidRDefault="0016056C" w:rsidP="000554CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00696">
+        <w:t>Informera medicinskt ansvarig för tillverkning, dialysansvarig överläkare, VEC/sektionsledare, driftansvarig för teknik samt sakkunnig person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC6E60E" w14:textId="77777777" w:rsidR="0016056C" w:rsidRPr="00E00696" w:rsidRDefault="0016056C" w:rsidP="00652EFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00696">
+        <w:t>Nyckelpersoner fattar beslut om fortsatt behandlingstyp och eventuella åtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23868202" w14:textId="77777777" w:rsidR="006D6699" w:rsidRPr="00907CA7" w:rsidRDefault="006D6699" w:rsidP="00130C4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4FC54101" w14:textId="77777777" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C73A35">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E9878B" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0">
+    <w:p w14:paraId="727B1275" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11160B15" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0">
+    <w:p w14:paraId="297A4597" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F343875" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0">
+    <w:p w14:paraId="0982DB16" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1475,61 +1946,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009B5B13">
       <w:t>1(1)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FA13E46" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0"/>
+    <w:p w14:paraId="1F6DD6E5" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="606D5D40" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0">
+    <w:p w14:paraId="655B5CCA" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2124CC42" w14:textId="77777777" w:rsidR="00DD2FD0" w:rsidRDefault="00DD2FD0">
+    <w:p w14:paraId="0F08F877" w14:textId="77777777" w:rsidR="007A728F" w:rsidRDefault="007A728F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59D157E4" w14:textId="77777777" w:rsidR="00E474CA" w:rsidRDefault="00E474CA">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
@@ -2451,50 +2922,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="172E7A71"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38BC1294"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2564,51 +3184,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2677,51 +3297,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +3437,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2931,51 +3551,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3044,51 +3664,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3185,51 +3805,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3298,51 +3918,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3412,70 +4032,70 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550027AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A28844C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -3552,51 +4172,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3665,51 +4285,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B17811"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA3A8CDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BCE7D90"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E6C6482"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3778,51 +4696,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3891,51 +4809,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4005,614 +4923,875 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="419956040">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1851555019">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="697320115">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1127356986">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="386731990">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2041397663">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2137915856">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="446899696">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="573129599">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1192299426">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1200163105">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="823156206">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="409275909">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="875240061">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="441924810">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1031876455">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="906695291">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="4483548">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1952282037">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="848984795">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="124126387">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1985968138">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="848984795">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23" w16cid:durableId="722682215">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="0000085F"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013042"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00016EB3"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000554CD"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084413"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00097EFC"/>
+    <w:rsid w:val="000A2F16"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A7D78"/>
+    <w:rsid w:val="000A7F77"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B57E8"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1725"/>
+    <w:rsid w:val="000C7D94"/>
+    <w:rsid w:val="000D55D2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F3DD8"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="001008C8"/>
+    <w:rsid w:val="00102719"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001171F3"/>
+    <w:rsid w:val="00123D11"/>
+    <w:rsid w:val="00130C4A"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001472BB"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156F02"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="0016056C"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00176721"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019330C"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A5219"/>
+    <w:rsid w:val="001A6228"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C523D"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D41D2"/>
+    <w:rsid w:val="001E116A"/>
+    <w:rsid w:val="001F348B"/>
     <w:rsid w:val="00206BB8"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00212764"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00224677"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00242528"/>
+    <w:rsid w:val="002443C9"/>
     <w:rsid w:val="00246D26"/>
+    <w:rsid w:val="00247323"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00255970"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026064F"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263E46"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265E37"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290CDA"/>
+    <w:rsid w:val="00290EB1"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A117E"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B193E"/>
+    <w:rsid w:val="002B2F03"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C13C3"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D5BA6"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D633E"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F727F"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="0030234E"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00317CBB"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="0032367D"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="003241FF"/>
+    <w:rsid w:val="003260B7"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00380CD2"/>
     <w:rsid w:val="00381441"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="00384EBE"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003920A9"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B42C6"/>
+    <w:rsid w:val="003B481A"/>
+    <w:rsid w:val="003B7400"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E622D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414AAA"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00432B3D"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00440DF2"/>
+    <w:rsid w:val="00443A81"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00454887"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00461FB9"/>
     <w:rsid w:val="0046349F"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00477283"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C58EF"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E52F0"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00506318"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005254D2"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00536838"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00544ABD"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055153E"/>
     <w:rsid w:val="00556954"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0059353F"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B1707"/>
+    <w:rsid w:val="005B7FEC"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E4866"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00606FCB"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622DDB"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00630275"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006510AF"/>
+    <w:rsid w:val="00652EFA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00660EFE"/>
+    <w:rsid w:val="00663067"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672E12"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00697254"/>
+    <w:rsid w:val="00697C1D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B54C5"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2D46"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D6699"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E2DF2"/>
+    <w:rsid w:val="006E3FCD"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6545"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00707490"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00723FCE"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007578C8"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007813A8"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A728F"/>
+    <w:rsid w:val="007B7868"/>
     <w:rsid w:val="007C55D0"/>
+    <w:rsid w:val="007C6645"/>
+    <w:rsid w:val="007C6F9F"/>
+    <w:rsid w:val="007D35B9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D566D"/>
+    <w:rsid w:val="007D6AE6"/>
+    <w:rsid w:val="007D7725"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F27FF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="0080216A"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00901B37"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00907CA7"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00915690"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009242DA"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009450B5"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00961F97"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00975F72"/>
+    <w:rsid w:val="009769AD"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B5B13"/>
+    <w:rsid w:val="009B62FB"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E4137"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1FE7"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A02EED"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A134DF"/>
+    <w:rsid w:val="00A1668D"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
+    <w:rsid w:val="00A4239E"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A42622"/>
+    <w:rsid w:val="00A443D6"/>
+    <w:rsid w:val="00A46FD8"/>
+    <w:rsid w:val="00A50091"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A5231D"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A808AF"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A849FE"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A965FD"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD1330"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B07FEC"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B368C1"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4226F"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B90BA5"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB17E6"/>
+    <w:rsid w:val="00BB228A"/>
+    <w:rsid w:val="00BB3D19"/>
+    <w:rsid w:val="00BB4774"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC3197"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC68F6"/>
+    <w:rsid w:val="00BE01CF"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF2EA3"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10F20"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C434E7"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46AD4"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
+    <w:rsid w:val="00C51D5E"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73A35"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C877BD"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA54FD"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB682D"/>
+    <w:rsid w:val="00CC0637"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11595"/>
+    <w:rsid w:val="00D127BA"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D23B5D"/>
+    <w:rsid w:val="00D342F6"/>
+    <w:rsid w:val="00D34853"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D407EE"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D51229"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB5EF4"/>
+    <w:rsid w:val="00DB7A68"/>
     <w:rsid w:val="00DC3171"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD2FD0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF1D2C"/>
+    <w:rsid w:val="00DF5CCE"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E23902"/>
+    <w:rsid w:val="00E240C4"/>
+    <w:rsid w:val="00E32782"/>
+    <w:rsid w:val="00E45F25"/>
+    <w:rsid w:val="00E46F09"/>
     <w:rsid w:val="00E474CA"/>
+    <w:rsid w:val="00E509F0"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E56852"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E74EDE"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E8562B"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA13B7"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA7722"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED25E4"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3C6C"/>
+    <w:rsid w:val="00EE4B0D"/>
+    <w:rsid w:val="00EF7817"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F22987"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F25C88"/>
+    <w:rsid w:val="00F30993"/>
+    <w:rsid w:val="00F31C2F"/>
+    <w:rsid w:val="00F35A36"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F54CE6"/>
+    <w:rsid w:val="00F606A5"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F908DF"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC611A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE247C"/>
+    <w:rsid w:val="00FE331B"/>
+    <w:rsid w:val="00FF61C4"/>
+    <w:rsid w:val="00FF6CE8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="024240E4"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="04336DC5"/>
+    <w:rsid w:val="0452121C"/>
+    <w:rsid w:val="04B0E70B"/>
+    <w:rsid w:val="04F688C9"/>
+    <w:rsid w:val="083CCBDB"/>
+    <w:rsid w:val="09B4BA74"/>
+    <w:rsid w:val="09BF656B"/>
+    <w:rsid w:val="0B7F8AF3"/>
+    <w:rsid w:val="0F7A3365"/>
+    <w:rsid w:val="17FA1BDC"/>
+    <w:rsid w:val="19CC9777"/>
+    <w:rsid w:val="1BDEB258"/>
+    <w:rsid w:val="1CCC700D"/>
+    <w:rsid w:val="1E110C34"/>
+    <w:rsid w:val="1FBD380E"/>
+    <w:rsid w:val="226EE89B"/>
+    <w:rsid w:val="263F6C56"/>
+    <w:rsid w:val="2A96ED81"/>
+    <w:rsid w:val="2E229BA8"/>
+    <w:rsid w:val="2E5C4B8E"/>
+    <w:rsid w:val="2F804D14"/>
+    <w:rsid w:val="2F8270E3"/>
+    <w:rsid w:val="3096FC69"/>
+    <w:rsid w:val="3269F9DD"/>
+    <w:rsid w:val="37518B26"/>
+    <w:rsid w:val="37EC6C86"/>
+    <w:rsid w:val="383CA88F"/>
+    <w:rsid w:val="38EE40B3"/>
+    <w:rsid w:val="3A4B9EF3"/>
+    <w:rsid w:val="3B75F678"/>
+    <w:rsid w:val="3DB65712"/>
+    <w:rsid w:val="4142BBC1"/>
+    <w:rsid w:val="4226B37D"/>
+    <w:rsid w:val="47089350"/>
+    <w:rsid w:val="483854BB"/>
+    <w:rsid w:val="48984455"/>
+    <w:rsid w:val="49004926"/>
+    <w:rsid w:val="494472AE"/>
+    <w:rsid w:val="494A3B9D"/>
+    <w:rsid w:val="4A5B8230"/>
+    <w:rsid w:val="4BB82764"/>
+    <w:rsid w:val="503CEDE8"/>
+    <w:rsid w:val="506320C3"/>
+    <w:rsid w:val="52078863"/>
+    <w:rsid w:val="53C36638"/>
+    <w:rsid w:val="53E5A1F5"/>
+    <w:rsid w:val="5639254B"/>
+    <w:rsid w:val="56F832BB"/>
+    <w:rsid w:val="58596704"/>
+    <w:rsid w:val="5AB83102"/>
+    <w:rsid w:val="5AC6579A"/>
+    <w:rsid w:val="5B7D3B27"/>
+    <w:rsid w:val="5C27F4FD"/>
+    <w:rsid w:val="5D786A03"/>
+    <w:rsid w:val="5EBB2B13"/>
+    <w:rsid w:val="61A482E5"/>
+    <w:rsid w:val="62E49410"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65E12DFA"/>
+    <w:rsid w:val="674022F6"/>
+    <w:rsid w:val="69D0E43E"/>
+    <w:rsid w:val="6AFA94B2"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B7F119A"/>
+    <w:rsid w:val="6BBC3A84"/>
+    <w:rsid w:val="6CD619FC"/>
+    <w:rsid w:val="6DB1B1A3"/>
+    <w:rsid w:val="6F54CC27"/>
+    <w:rsid w:val="71207D65"/>
+    <w:rsid w:val="7142273F"/>
+    <w:rsid w:val="718B52A0"/>
+    <w:rsid w:val="730A147B"/>
+    <w:rsid w:val="76153A65"/>
+    <w:rsid w:val="7772DF5C"/>
+    <w:rsid w:val="7C9F5A77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{59EF3CCF-4F13-436F-9921-3DF074AADE4F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7396,74 +8575,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>893</Characters>
+  <Pages>2</Pages>
+  <Words>302</Words>
+  <Characters>1825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1049</CharactersWithSpaces>
+  <CharactersWithSpaces>2123</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CWP1 o CWP2 Baxter  instruktion GMP Q Di 234</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>101</revision>
+  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>