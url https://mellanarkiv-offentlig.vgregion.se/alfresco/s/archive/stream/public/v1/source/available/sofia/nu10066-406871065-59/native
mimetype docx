--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08601A73" w14:textId="77777777" w:rsidR="00D55C35" w:rsidRDefault="00D55C35" w:rsidP="00D55C35">
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="52C08807" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F79047" w14:textId="0441A373" w:rsidR="00D116C0" w:rsidRDefault="00D116C0" w:rsidP="00D116C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -62,108 +62,76 @@
     </w:p>
     <w:p w14:paraId="503C3E31" w14:textId="77777777" w:rsidR="00D116C0" w:rsidRDefault="00D116C0" w:rsidP="00D116C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A559174" w14:textId="77777777" w:rsidR="00D116C0" w:rsidRDefault="00D116C0" w:rsidP="00D116C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490A56A0" w14:textId="77777777" w:rsidR="00D116C0" w:rsidRDefault="00D116C0" w:rsidP="00D837C2">
-[...25 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="6D5B8471" w14:textId="77777777" w:rsidTr="7C885654">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3680BF8F" w14:textId="77777777" w:rsidR="00D116C0" w:rsidRDefault="00D116C0" w:rsidP="00D55C35">
-[...3 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1499DA61" w14:textId="1858FD59" w:rsidR="00D55C35" w:rsidRPr="00D55C35" w:rsidRDefault="00D837C2" w:rsidP="00D55C35">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CD5768E" wp14:editId="5E7988DD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1244600" cy="222885"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Textruta 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -388,125 +356,148 @@
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve"> kontroll av </w:t>
             </w:r>
             <w:r w:rsidR="00F77153">
               <w:t>tillredningsvatten</w:t>
             </w:r>
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve"> CWP 1 och CWP</w:t>
             </w:r>
             <w:r w:rsidR="00D55C35">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D55C35">
               <w:t>GMP</w:t>
             </w:r>
             <w:r w:rsidR="2ED707FB">
               <w:t xml:space="preserve"> Q Di 207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CA889D9" w14:textId="7889476F" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00F22EE8">
+    <w:p w14:paraId="4CA889D9" w14:textId="2426CCD4" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00F22EE8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 ex i originalpärm</w:t>
+        <w:t xml:space="preserve">1 ex i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E140CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avdelnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D837C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pärm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BD380C" w14:textId="10290EBC" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
+    <w:p w14:paraId="78BD380C" w14:textId="75F3478A" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provtagnings</w:t>
       </w:r>
       <w:r w:rsidR="00CC219F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>anvisningar för ingångsvatten</w:t>
+        <w:t xml:space="preserve">anvisningar </w:t>
       </w:r>
       <w:r w:rsidR="006035C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/ tillrednings vatten</w:t>
+        <w:t>tillredningsvatten</w:t>
       </w:r>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1C2BFC" w14:textId="1B3B5A86" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="035AE250" w:rsidP="00D837C2">
+    <w:p w14:paraId="0E1C2BFC" w14:textId="19B7C5D9" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="035AE250" w:rsidP="00D837C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tappningsmynningen desinfekteras med 70% sprit och vattnet får rinna fritt </w:t>
+        <w:t xml:space="preserve">Tappningsmynningen desinfekteras med 70% sprit och </w:t>
       </w:r>
-      <w:r w:rsidR="14CAE4A0">
-        <w:t>någon minut före provtagningen</w:t>
+      <w:r w:rsidR="00CA6644">
+        <w:t xml:space="preserve">därefter </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1EBF">
+        <w:t>får vattnet rinna fritt någon minut före provtagning</w:t>
       </w:r>
       <w:r w:rsidR="00D837C2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D00D54" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D837C2">
         <w:t xml:space="preserve">Prov för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D837C2">
         <w:t>endotoxin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D837C2">
         <w:t xml:space="preserve"> och mikrobiologi skickas till mikrobiologen SU. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C44DA" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -528,216 +519,222 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Arkivering av provsvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D00245" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dialysmottagningen arkiverar alla provsvar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4494A6DA" w14:textId="7FF5854B" w:rsidR="00732142" w:rsidRPr="00405AF0" w:rsidRDefault="00847449" w:rsidP="00D837C2">
+    <w:p w14:paraId="4494A6DA" w14:textId="7FF5854B" w:rsidR="00732142" w:rsidRDefault="00847449" w:rsidP="00D837C2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00405AF0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provsvar skannas in och lagras på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00405AF0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sharepointytan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00405AF0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4130D94E" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
+    <w:p w14:paraId="2E581FF2" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00405AF0" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
       <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B545230" w14:textId="2636F914" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
+    <w:p w14:paraId="30C63F9B" w14:textId="4A12FFB4" w:rsidR="3F431E6A" w:rsidRPr="0000208A" w:rsidRDefault="62063937" w:rsidP="3F431E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D837C2">
+      <w:r w:rsidRPr="3F431E6A">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroll mikrobiologi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D837C2">
+      <w:r w:rsidRPr="3F431E6A">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>endotoxin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D837C2">
+      <w:r w:rsidRPr="3F431E6A">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4462"/>
         <w:gridCol w:w="4457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="2D3F5D82" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="2D3F5D82" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CE1D08F" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Provtagningsansvarig:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E0ABE9C" w14:textId="33154E8C" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve">Kvalitetsansvarig </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D837C2">
               <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D837C2">
               <w:t>/Vårdenhetschef</w:t>
             </w:r>
             <w:r w:rsidR="00080056">
               <w:t>, Tekniker</w:t>
             </w:r>
             <w:r w:rsidR="00AD5E58">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="2990A2AC" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="2990A2AC" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72F3215C" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Frekvens:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BB2E88F" w14:textId="3CEF3C16" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="007371B4" w:rsidP="003542B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00D837C2" w:rsidRPr="00D837C2">
               <w:t xml:space="preserve"> gånger per år </w:t>
             </w:r>
             <w:r>
               <w:t>(varje månad)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="0DC7F99A" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="0DC7F99A" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CBD6977" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Provtagningsställe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A67F9FA" w14:textId="56E3427B" w:rsidR="008753C2" w:rsidRDefault="008753C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
@@ -750,587 +747,17662 @@
             <w:r>
               <w:t>RO1</w:t>
             </w:r>
             <w:r w:rsidR="00AC3B4C">
               <w:t xml:space="preserve"> kran/uttag</w:t>
             </w:r>
             <w:r w:rsidR="008755ED">
               <w:t xml:space="preserve"> nr 8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5484B958" w14:textId="76F905FF" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Efter CWP 1</w:t>
             </w:r>
             <w:r w:rsidR="497CD3B0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="6676A659">
               <w:t>Första tappställe R13 1:1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50F2CDA4" w14:textId="4C5564C9" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="003542B3">
+          <w:p w14:paraId="42DA3068" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="003542B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sal 6 </w:t>
             </w:r>
             <w:r w:rsidR="5031F205">
               <w:t xml:space="preserve">sista </w:t>
             </w:r>
             <w:r>
               <w:t>tappställe 1:11</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Efter CWP 2: </w:t>
             </w:r>
             <w:r w:rsidR="46B0EB0C">
               <w:t xml:space="preserve">Första tappställe </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="46B0EB0C">
               <w:t>Behrum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="46B0EB0C">
               <w:t xml:space="preserve"> 2:1 </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Rum 4 </w:t>
             </w:r>
             <w:r w:rsidR="699598A2">
               <w:t xml:space="preserve">sista </w:t>
             </w:r>
             <w:r>
               <w:t>tappställe 2:17</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="48BF2B18" w14:textId="7DAE8CEC" w:rsidR="00A33823" w:rsidRDefault="5131B279" w:rsidP="003542B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Övriga tappställen</w:t>
+            </w:r>
+            <w:r w:rsidR="20151602">
+              <w:t xml:space="preserve"> prov</w:t>
+            </w:r>
+            <w:r w:rsidR="454714CD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="20151602">
+              <w:t xml:space="preserve">tas 4 ggr per </w:t>
+            </w:r>
+            <w:r w:rsidR="4D1C00FE">
+              <w:t xml:space="preserve">år </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F2CDA4" w14:textId="4F943146" w:rsidR="008E796D" w:rsidRPr="00D837C2" w:rsidRDefault="20151602" w:rsidP="003542B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>se schema</w:t>
+            </w:r>
+            <w:r w:rsidR="4D1C00FE">
+              <w:t xml:space="preserve"> bilaga</w:t>
+            </w:r>
+            <w:r w:rsidR="06DA09B4">
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="092FDC33">
+              <w:t>,3,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="79F3D783" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="79F3D783" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BBF476F" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Provtagningskärl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="042459E6" w14:textId="05531F0C" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="7B9BC026" w:rsidP="00D837C2">
+          <w:p w14:paraId="042459E6" w14:textId="1F7989F0" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="7B9BC026" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Steril flaska 100</w:t>
+              <w:t xml:space="preserve">Steril flaska </w:t>
+            </w:r>
+            <w:r w:rsidR="008C28AD">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00</w:t>
             </w:r>
             <w:r w:rsidR="00D837C2">
               <w:t xml:space="preserve"> ml för mikrobiologi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0199879A" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve">Rör 6 ml för </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D837C2">
               <w:t>endotoxiner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="1558B196" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="1558B196" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A9FC21E" w14:textId="2E36EB92" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Gränsvärden:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DE6ABC5" w14:textId="3D1403FD" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t xml:space="preserve">Enligt gällande </w:t>
             </w:r>
             <w:r w:rsidR="007371B4">
               <w:t>föreskrift</w:t>
             </w:r>
             <w:r w:rsidR="00080795">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="007371B4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D837C2">
               <w:t>vatten</w:t>
             </w:r>
             <w:r w:rsidR="0081228F">
               <w:t xml:space="preserve"> för tillredning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="1C87C1E8" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="1C87C1E8" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06A17547" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Analys av prov:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B1CD797" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Mikrobiologen SU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="13A3799A" w14:textId="77777777" w:rsidTr="7C885654">
+      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="13A3799A" w14:textId="77777777" w:rsidTr="3F431E6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F26931C" w14:textId="77777777" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="00D837C2" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D837C2">
               <w:t>Kontroll av:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25E66AFF" w14:textId="4B040C76" w:rsidR="00D837C2" w:rsidRPr="00D837C2" w:rsidRDefault="36A03852" w:rsidP="00D837C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Totala </w:t>
             </w:r>
             <w:r w:rsidR="60590504">
               <w:t>mikroorganismer</w:t>
             </w:r>
             <w:r w:rsidR="00D837C2">
               <w:t xml:space="preserve"> och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D837C2">
               <w:t>endotoxiner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D837C2">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D837C2" w:rsidRPr="00D837C2" w14:paraId="51629F29" w14:textId="77777777" w:rsidTr="7C885654">
-[...94 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54B437D4" w14:textId="5229699B" w:rsidR="00503AE4" w:rsidRDefault="001F5902" w:rsidP="00405AF0">
+    <w:p w14:paraId="54B437D4" w14:textId="2E078622" w:rsidR="00503AE4" w:rsidRDefault="3E31F6C1" w:rsidP="00405AF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Till detta dokument finns en bilaga</w:t>
+        <w:t>Till detta dokument finns bilaga</w:t>
       </w:r>
-      <w:r w:rsidR="00503AE4">
+      <w:r w:rsidR="6F3E95E8">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="74E10A47">
         <w:t xml:space="preserve"> Q Di 207</w:t>
       </w:r>
-      <w:r w:rsidR="00207864">
+      <w:r w:rsidR="2D8F4CB1">
         <w:t xml:space="preserve"> Kontrollprogram </w:t>
       </w:r>
-      <w:r w:rsidR="00C077FE">
+      <w:r w:rsidR="49FB96D4">
         <w:t>Vatten</w:t>
       </w:r>
-      <w:r w:rsidR="00503AE4">
+      <w:r w:rsidR="74E10A47">
         <w:t>kvalité</w:t>
       </w:r>
-      <w:r w:rsidR="00C077FE" w:rsidRPr="3EBD98B3">
+      <w:r w:rsidR="49FB96D4" w:rsidRPr="3F431E6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C077FE">
+      <w:r w:rsidR="49FB96D4">
         <w:t>Tillredningsvatten</w:t>
       </w:r>
-      <w:r w:rsidR="37F7B00F">
+      <w:r w:rsidR="0A0F9968">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00145650">
+      <w:r w:rsidR="62A98155">
         <w:t xml:space="preserve"> Här ska provtagningen signeras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C0AB91" w14:textId="77777777" w:rsidR="00503AE4" w:rsidRDefault="00503AE4" w:rsidP="00405AF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4775A800" w14:textId="77777777" w:rsidR="00145650" w:rsidRDefault="00D837C2" w:rsidP="00405AF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D837C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Åtgärder vid överskridna mikrobiologiska gränsvärden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="2BFEBD85" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00D837C2" w:rsidP="00405AF0">
+    <w:p w14:paraId="76B9F95B" w14:textId="2BFEBD85" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="62063937" w:rsidP="00405AF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Kontakta vårdenhetschef</w:t>
       </w:r>
-      <w:r w:rsidR="0E1DBB90">
+      <w:r w:rsidR="432ED133">
         <w:t xml:space="preserve"> som </w:t>
       </w:r>
-      <w:r w:rsidR="00C90553">
+      <w:r w:rsidR="593AB6C8">
         <w:t>informerar sakkunnig person</w:t>
       </w:r>
-      <w:r w:rsidR="11B1DA0D">
+      <w:r w:rsidR="3ED940A8">
         <w:t xml:space="preserve"> samt m</w:t>
       </w:r>
-      <w:r w:rsidR="00A4548D">
+      <w:r w:rsidR="00216751">
         <w:t>edicin</w:t>
       </w:r>
-      <w:r w:rsidR="2FF0635C">
+      <w:r w:rsidR="7A8CBE8B">
         <w:t xml:space="preserve">sk </w:t>
       </w:r>
-      <w:r w:rsidR="00A4548D">
+      <w:r w:rsidR="00216751">
         <w:t>teknik</w:t>
       </w:r>
-      <w:r w:rsidR="29586421">
+      <w:r w:rsidR="0924D917">
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="00A4548D">
+      <w:r w:rsidR="00216751">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C90553">
+      <w:r w:rsidR="593AB6C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E42F6">
+      <w:r w:rsidR="48F561B6">
         <w:t>De tar t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">illsammans med </w:t>
       </w:r>
-      <w:r w:rsidR="003C77D2">
+      <w:r w:rsidR="6F1439AF">
         <w:t>lednings</w:t>
       </w:r>
-      <w:r w:rsidR="00535D6F">
+      <w:r w:rsidR="48771D2D">
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:t>svarig läkare</w:t>
       </w:r>
-      <w:r w:rsidR="00535D6F">
+      <w:r w:rsidR="48771D2D">
         <w:t>, ansvarig dialysläkare</w:t>
       </w:r>
-      <w:r w:rsidR="00777A05">
+      <w:r w:rsidR="0A4A04F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>beslut om vidare åtgärder.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D837C2">
+    <w:p w14:paraId="4F067E68" w14:textId="0B523A38" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A7089F" w14:textId="148C9566" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2596"/>
+        <w:gridCol w:w="1650"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1471"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1471"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="14"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5C0EA2AB" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF15551" w14:textId="3343F90B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provtagningsschema tappställe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC92BC4" w14:textId="7A8CDC14" w:rsidR="3F431E6A" w:rsidRPr="00F34569" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F34569">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>bilaga 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="038AF3BF" w14:textId="5C9AA206" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F03F781" w14:textId="06858F46" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5B025CDD" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2F7410" w14:textId="472A3671" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Månad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAD4F29" w14:textId="6ABE9FE0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Jan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25843498" w14:textId="037C5D61" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>April</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53736000" w14:textId="3E062D9D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Juli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8D0651" w14:textId="05BFA91B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Okt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="6B06BEA7" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="345B89D3" w14:textId="27BCD6BE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="509B51BE" w14:textId="16881DC2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Mikro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="005B1507" w14:textId="7357371B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Mikro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="786437BA" w14:textId="01CA8859" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Mikro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10139C7D" w14:textId="5E9B8F9F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="43505865" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5445EFFC" w14:textId="156AC894" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7C06">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 1</w:t>
+            </w:r>
+            <w:r w:rsidR="000E0C7C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FA3C07" w14:textId="26AF7856" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1C70F0" w14:textId="04068977" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1423BF3F" w14:textId="1A4008B8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F12649" w14:textId="25BAAF5A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="73CC0BC9" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71905791" w14:textId="19547696" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>R 13 1:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF70A70" w14:textId="65BC8546" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D46D2F" w14:textId="12267792" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6398E0" w14:textId="4F62164B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9221F7" w14:textId="47C58AB7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="37215F25" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3592F4A9" w14:textId="299EB8F1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>R 13 1:5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E2BC0A" w14:textId="5FE5C7CB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="183124FD" w14:textId="3055E323" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C209F7" w14:textId="7182D447" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD33A6E" w14:textId="3261F21C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7EE316A8" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A383AC8" w14:textId="454386BB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 8 1:8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE952C5" w14:textId="597CBA00" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23246879" w14:textId="7C029F74" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="528BA65F" w14:textId="7D8126DF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49930ABC" w14:textId="79A08902" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7F2CE18E" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="644284C3" w14:textId="3E165B71" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Verkstad 1:12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE0120F" w14:textId="0CABAC18" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB318E7" w14:textId="3700D533" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA8FEE8" w14:textId="0FADD386" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0DC433" w14:textId="16E261E7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5C534E48" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2062FA" w14:textId="1B36DD43" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Verkstad 1:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7941DE39" w14:textId="2211CA60" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1028D3" w14:textId="1F63EEA1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BBB68A" w14:textId="5E8D142F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="091A58D2" w14:textId="608BEB40" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="76011E5D" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3134826F" w14:textId="285AE94D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0954171C" w14:textId="592FC2D9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFB240B" w14:textId="7FB9F674" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A628E1" w14:textId="2FB441D6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADC3F51" w14:textId="0ABA236F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="63FB9C93" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="337CBAFF" w14:textId="0E7395EF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BEC228" w14:textId="4D9C5D54" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C2AC54" w14:textId="6D6BA6CB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C9150B" w14:textId="22EC1788" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A7394" w14:textId="76A63166" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="33234E66" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="660B590F" w14:textId="29C8B7E7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5184BDA8" w14:textId="7B29D90C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="762E397E" w14:textId="057DE86B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D54BFFE" w14:textId="5F1D1763" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA0506B" w14:textId="461FB6B1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="2B7F4C87" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="160EE661" w14:textId="085C8887" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="094B6A72" w14:textId="45393057" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="437C9B09" w14:textId="79BDA6CD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C00D006" w14:textId="7F0632CD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="658E063D" w14:textId="2CCD31AB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="45F47A4B" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5948C2EA" w14:textId="6C76E6B5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="329BE927" w14:textId="07833FCF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E96FEB6" w14:textId="2F61789E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F10C111" w14:textId="71B4E5B1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D093F4" w14:textId="347C5C15" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mikro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="72E64F4F" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="769FBEB6" w14:textId="3C9D8306" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="005F14F9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E0C7C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB7B95" w14:textId="2CA9EB9E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C97D9C3" w14:textId="6C42A2C4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA60AC2" w14:textId="4DEA590D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D6B762" w14:textId="2CC9148B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="2BFF87D6" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A94F69" w14:textId="3EEC8B31" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 1 2:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D946DF" w14:textId="565DAC44" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3DFB16" w14:textId="7D94BB14" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="231E828E" w14:textId="22557042" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F14446B" w14:textId="6032AB4E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="38129C02" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="226B0909" w14:textId="1B346B92" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 1 2:5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1A601E" w14:textId="6E212436" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E3D620" w14:textId="7CB3525A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="393E1A50" w14:textId="2C6DF342" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76086B5C" w14:textId="316BAF72" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="0B8D7501" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2BAD3D" w14:textId="08477166" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 2 2:8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ECA05E" w14:textId="590F95A7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F51B664" w14:textId="09226733" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A843D4" w14:textId="445E5688" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF9C799" w14:textId="24B80A81" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="32FA43BF" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65117DD0" w14:textId="5C40859A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 3 2:11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67037E42" w14:textId="0A3F4CE5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25057349" w14:textId="2F6249CC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C52074" w14:textId="5733D3DB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A835AA7" w14:textId="75D29674" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="719C945B" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="027272C4" w14:textId="743B22AD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="575BC121" w14:textId="51603382" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07109F6D" w14:textId="078AD7C5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC13FCE" w14:textId="4E63EA8C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2262D732" w14:textId="0CD343A4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="421FA3CB" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B337D03" w14:textId="0AA85F2A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63476235" w14:textId="4DEF9869" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="287F3920" w14:textId="08600C09" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="151FBD63" w14:textId="5532FA73" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29812E49" w14:textId="45D9A98B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4C8D3AF8" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="285F2AB8" w14:textId="01B84BEF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Varje månad</w:t>
+            </w:r>
+            <w:r w:rsidR="000E0C7C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F64DE6" w14:textId="596E603A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BD0AB2" w14:textId="4E2726C3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="667CE5C6" w14:textId="4EC58272" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2925DC11" w14:textId="64A5885D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4B8C6C7E" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3EE87D" w14:textId="1628D071" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6165">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 1 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="698BF886" w14:textId="700A04AA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE24DF9" w14:textId="0CCC452F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B3C468" w14:textId="173599D1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="482ED411" w14:textId="34DB0D1F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="73FAFAEA" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3285904E" w14:textId="1001D3BF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 13 1:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A88F270" w14:textId="4460B17E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E3B47A" w14:textId="67587783" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3169B425" w14:textId="4A92077B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5150E7" w14:textId="5E9E096B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="64689878" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C35675" w14:textId="1645BFA2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 6 1:11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3994C3A5" w14:textId="1AF1B507" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2792C29D" w14:textId="348289C1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="557A4BD2" w14:textId="550A21B6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB4B4F5" w14:textId="2ED1367B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="08975F32" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="673F4008" w14:textId="10B4C07E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C9B530" w14:textId="5810B0DF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6906AB25" w14:textId="58F82B82" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE9E8A8" w14:textId="31A73AEE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B7AE1" w14:textId="6BAE526C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="71C9DD9D" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EC9CEF" w14:textId="6FC38FB0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="000E0C7C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="465A878C" w14:textId="0B272279" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C396362" w14:textId="5CBEABB4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50165CB6" w14:textId="10E6AB07" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19613E78" w14:textId="03870805" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7FD4E232" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61787E22" w14:textId="46F12202" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rum 2:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A177A9E" w14:textId="32A91BDE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A232F4F" w14:textId="7548B6AB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A743ACC" w14:textId="07EB6D6F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="172281AC" w14:textId="1218BA1A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="0DD58A84" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AB276F" w14:textId="0D48E30F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2443FFD5" w14:textId="57310AE0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3E5F0C" w14:textId="63FD0000" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D02D23" w14:textId="4EDCBE38" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B4959C" w14:textId="49A90493" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7B51B78A" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ACDC59" w14:textId="200CDBA3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1590B186" w14:textId="767CC3B1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C458DE7" w14:textId="556CF2F9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FB37F3" w14:textId="1440B2A3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BBE61A" w14:textId="3C3AE71C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="561EEED1" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A81444" w14:textId="171F557D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="576A3FE7" w14:textId="1F7E9201" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8E5C34" w14:textId="002429C8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37070068" w14:textId="3D8D1D65" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1CE7FB" w14:textId="33BC6747" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="07F49BD6" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="634A5886" w14:textId="5892B177" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Kem SGS x 2 per år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB5BAAC" w14:textId="428BDDAC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9E77C" w14:textId="49C724A4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7697CDDB" w14:textId="71BD93AA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="226D8267" w14:textId="5A1789DF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="62733ADE" w14:textId="77777777" w:rsidTr="00BC6165">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F879D25" w14:textId="0F0E9E78" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>mars/apr   aug/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>sept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F54747A" w14:textId="36631D72" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A226267" w14:textId="15173F42" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="312B2C31" w14:textId="3269A0EE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4DF688" w14:textId="7E87CED9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763392D8" w14:textId="38DACE8E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092BC95A" w14:textId="2A0F3AE5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AEF31F" w14:textId="7022207C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134D6BD1" w14:textId="4B4A6A95" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DFA3D7" w14:textId="649005D2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27298781" w14:textId="33DC6BC6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4642EB90" w14:textId="1F14BB02" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032E1820" w14:textId="020FD0F3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E85189" w14:textId="47E9A45B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7672E6" w14:textId="22ECD629" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9051" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2527"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1576"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1591"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="1771"/>
+        <w:gridCol w:w="14"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="578E6896" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E94EF87" w14:textId="6E63ADE5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provtagningsschema tappställe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A63F63" w14:textId="2CE7A601" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>bilaga 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50492381" w14:textId="6987E813" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C8B1FE" w14:textId="51BADC77" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3469C1C4" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1FD67A" w14:textId="424DB3E9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Månad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C70AEE2" w14:textId="7333FDC8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Feb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53144727" w14:textId="30EEB185" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Maj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0438B51B" w14:textId="4D50131F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="623128A6" w14:textId="2E1EF6D7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Nov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="6D234C20" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C833E2" w14:textId="7543A293" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD5DC45" w14:textId="28EE3BA2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="566E9836" w14:textId="04EA592F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C7A981" w14:textId="23B1567B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E29D7A" w14:textId="5E6C0F49" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="0CD7D369" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A949704" w14:textId="12C3701A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="008972B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="008972B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008972B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="352E8E08" w14:textId="07C5EDDA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ACFD2C" w14:textId="78EC1B01" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="073CF641" w14:textId="32A47B50" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="101839BE" w14:textId="2898ACC8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="09EBC055" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8563DB" w14:textId="7E327ADF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 13 1:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="225DD473" w14:textId="368F5961" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0099F1F6" w14:textId="6BAFBC0D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6418D5E5" w14:textId="4043F4AE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EF55D3" w14:textId="5AC0A2F5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="21243DB8" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E97EDF" w14:textId="79CA52C8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 12 1:6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7B51C0" w14:textId="6D7E6B7B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="039770A2" w14:textId="5D77C9E1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33993C43" w14:textId="6BB2A0C7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA199D9" w14:textId="3CD97232" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="32C4D8C8" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C40FAEB" w14:textId="2EFC9708" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 8 1:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7534926A" w14:textId="120B9E2C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="290EDE09" w14:textId="645C170C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="787E0556" w14:textId="0610A484" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC0CC0C" w14:textId="7CC430F3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="31951B40" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="780222B1" w14:textId="2A659882" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Verkstad 1:13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37ED10D8" w14:textId="1A05E295" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0658DAD5" w14:textId="2E272143" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="746F126F" w14:textId="418C6AC5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04465193" w14:textId="5566BF75" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="02041104" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6CCF01" w14:textId="5AAC5E16" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Verkstad 1:16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA07B05" w14:textId="2EB9B723" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2721F869" w14:textId="6E66AB8B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B16A1B2" w14:textId="5144A9FC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="090A0A3E" w14:textId="23A0D91B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="146DD988" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEB48EF" w14:textId="12958560" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0518C1" w14:textId="59F09E14" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A08EC7" w14:textId="00B69DFC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE9C356" w14:textId="7925BB3A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC12E7E" w14:textId="62333859" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="49019E91" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="091E50B1" w14:textId="5D394279" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="402FBB43" w14:textId="4DE0AE3B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3706016F" w14:textId="371D3F68" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF72EF0" w14:textId="29874A8E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2749AD" w14:textId="5F29D6B5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="23B4B1DE" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1D53D7" w14:textId="5F0B07C8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28665D09" w14:textId="3E891D89" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7348AAFD" w14:textId="1216F410" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5622C7" w14:textId="043154CE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8583DC" w14:textId="60E41333" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="39468E33" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="547CA40A" w14:textId="4001D202" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6AA3D4" w14:textId="72744AF8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEBDF7F" w14:textId="1207766A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F2B58B" w14:textId="485061A2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1854581A" w14:textId="36B474AF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="6ED0EC2A" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10202B91" w14:textId="6897CB07" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20076B32" w14:textId="1AF346D3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F29C2F2" w14:textId="2C6BD155" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2B8690" w14:textId="644B344C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="051F88D1" w14:textId="332560A6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="316C1CF8" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BFD93A" w14:textId="604E3FB3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="008972B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2</w:t>
+            </w:r>
+            <w:r w:rsidR="008972B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="658CB414" w14:textId="50B30DE2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3F094E" w14:textId="19B4AD0C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F567852" w14:textId="779072FA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A6666A" w14:textId="1B2EB758" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="70457F67" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C348F2B" w14:textId="73B0339D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 1 2:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF017E7" w14:textId="438D9C93" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C09970C" w14:textId="566D2CF5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B0C60B" w14:textId="581C44FF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E577BB" w14:textId="169C0C23" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="313604DB" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE7C0AB" w14:textId="1C2D05F6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 2 2:6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD846E0" w14:textId="0609DBE5" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BB0CA0" w14:textId="1F4D3D1A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D71667" w14:textId="48129EB3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E558AE" w14:textId="27B4E4AA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="286EAEB1" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32906912" w14:textId="7626A931" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 2 2:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="484905AF" w14:textId="6BF921E6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B391005" w14:textId="77F00338" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0A3E5F" w14:textId="77DDCDD8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E1F395" w14:textId="2C21D369" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="0892EDE2" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EA84FB" w14:textId="18AE2D3A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 3 2:12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="029970BC" w14:textId="3F0BC91C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9F9DEE" w14:textId="7EE00795" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D826B24" w14:textId="07AB8C36" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AE5A0D" w14:textId="3551EB31" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="2687B195" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FC7A41" w14:textId="4CB0AFF4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7396BFDD" w14:textId="4AA0940E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C69B48D" w14:textId="28316BBB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB16090" w14:textId="3A66126D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4613AE4A" w14:textId="6D35F6D9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3C32343E" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F37F19" w14:textId="5C5378E0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA6AA47" w14:textId="2E8CDE99" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DED9B6" w14:textId="3C19ECCF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C061DAB" w14:textId="333297AD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="704BBE4D" w14:textId="4453C727" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="281F25DD" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7800ADC5" w14:textId="33E3F9BE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Varje månad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B57DDCC" w14:textId="3773EFA4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B021C4" w14:textId="069B9807" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23248F42" w14:textId="55E9E457" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D937338" w14:textId="7503E643" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="22910B75" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3BAACF" w14:textId="13EAB9CA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 1 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4078F489" w14:textId="2A50D1BB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C94F01" w14:textId="54E23065" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="135524F4" w14:textId="38656477" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="553C56D9" w14:textId="1D47D6E8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4ABCC263" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F0177A" w14:textId="47A7961F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 13 1:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="553906A8" w14:textId="52D3C935" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8293DD" w14:textId="65E82412" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5BE1EA" w14:textId="436B97FF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A963AA4" w14:textId="3E3E9F1B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="2B33F406" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70941E21" w14:textId="0EE1817F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rum </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>6  1:11</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F900566" w14:textId="57C29E1F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C9E41" w14:textId="3305AF45" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1283C780" w14:textId="41D3AFB3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D58B5D1" w14:textId="566EA40C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="578CCB3D" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DA73A1" w14:textId="108A41B7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7B038B" w14:textId="522AAC5B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="701189B3" w14:textId="41B1479A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="070BD494" w14:textId="080DBBD8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAB6149" w14:textId="7A20889B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="596E125A" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AEF5A2" w14:textId="508E162E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF87131" w14:textId="35511E9A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3CC8FC" w14:textId="2FB5BF41" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00955C61" w14:textId="26D299D7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7A9A44" w14:textId="6BD3671E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="16DDD839" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="274BC5E7" w14:textId="7EB66CC1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rum 2:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72640683" w14:textId="1C963DFC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7328354F" w14:textId="2AA51B3D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EF745A" w14:textId="6EAC70D1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="530B6F2D" w14:textId="0E2A39C4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="446ADD1A" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4F234D" w14:textId="0A607FD1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0184AFA8" w14:textId="75FCA00F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="408A23BB" w14:textId="5904E87A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C59799F" w14:textId="7C20E8E3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD30E82" w14:textId="75675229" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5C9952A2" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="338BE075" w14:textId="76DA93F6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B1300" w14:textId="200F5041" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="152F1E11" w14:textId="2662FA88" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="200A7979" w14:textId="58B1266D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6613F569" w14:textId="3B9556BE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="33314D36" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C02677" w14:textId="1A97C31B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="755B0D81" w14:textId="764BAE92" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D08C9CB" w14:textId="7F0F8312" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76389B92" w14:textId="7F53DDCE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB186F6" w14:textId="5BC8C353" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3B32577E" w14:textId="77777777" w:rsidTr="00756226">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="8"/>
+          <w:wAfter w:w="6524" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEED348" w14:textId="1BFCB39E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Kem SGS x 2 per år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="56C6B098" w14:textId="77777777" w:rsidTr="00756226">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="8"/>
+          <w:wAfter w:w="6524" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A44702D" w14:textId="00C5C49E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>mars/apr   aug/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>sept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="120DF5A0" w14:textId="2FFF0221" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+    <w:p w14:paraId="779D85F8" w14:textId="6167DE96" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642DF3C3" w14:textId="2C10F513" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50253D4D" w14:textId="1E9B9B6D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FB800C" w14:textId="59F54F21" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FCB025" w14:textId="15645CE2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445CC5DD" w14:textId="0B97375D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002CF2EC" w14:textId="6239D665" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB1EF8D" w14:textId="450AB139" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A1019C" w14:textId="04007C2C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D7871B" w14:textId="56EE8A57" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8978" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2596"/>
+        <w:gridCol w:w="1665"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1583"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="7"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7155B0CF" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="159C3578" w14:textId="75F5B01C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provtagningsschema tappställe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DF4438" w14:textId="22A3A67F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>bilaga 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB2D873" w14:textId="18F7B7B7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2F849E" w14:textId="162A3BB1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="1ACF7DDA" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B79117F" w14:textId="309A36C0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Månad </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="409A8D2E" w14:textId="49DD4FE9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Mars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48376086" w14:textId="671A6557" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Juni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="693B9EA0" w14:textId="48600C5B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Sept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3383971E" w14:textId="56E0BB7B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Dec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5AE785A3" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A0B664" w14:textId="42884D83" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prov </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A76D8" w14:textId="458943A2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECF95BC" w14:textId="71B5A24C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="202347B1" w14:textId="446ECD80" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23098E70" w14:textId="3221B40A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="72F30385" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10117B10" w14:textId="4C8406BB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="303AD2A5" w14:textId="1F265B6A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="188818FA" w14:textId="2B5B430F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="393700C9" w14:textId="2ED8660F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCFE23F" w14:textId="3EBD4EB6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="0C24F528" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1851FFC3" w14:textId="1F83A632" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 13 1:4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB293EA" w14:textId="0B2E1AF9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36631ACE" w14:textId="32745958" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="589E49D1" w14:textId="64F2DE6B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDA0FFB" w14:textId="2752EAEE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="27D0F3A3" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E8CCC2" w14:textId="51DD3E52" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 11 1:7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A08254" w14:textId="0493B7DF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D731B72" w14:textId="1FECE9DC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BD063C" w14:textId="756B7145" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="657D6A77" w14:textId="5B3DC560" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="1E66C8DC" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="715860EE" w14:textId="13921C67" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 7 1:10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CAD728" w14:textId="372ECD3F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="102DC685" w14:textId="738D0202" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D69AF3" w14:textId="35B2A5EF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3C59A7" w14:textId="57BF613F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="1874F498" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D47EA87" w14:textId="3E975CEA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Verkstad 1:14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EF7820" w14:textId="26190FB3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32476E3E" w14:textId="1EB45C46" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFD927E" w14:textId="16B7F93E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFDEB11" w14:textId="73F3C289" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="68B10EA7" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C8F7B6" w14:textId="12FBFCBB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4581D8A8" w14:textId="38446CA1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDEA454" w14:textId="1E011CE9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8F555F" w14:textId="18C60F62" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="553C37AD" w14:textId="234C6BF9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7754F8EE" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E381007" w14:textId="28BAC4C3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="177AB152" w14:textId="32384A7E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7FAECB" w14:textId="2B7EC109" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B793BE" w14:textId="15AD496D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C22311F" w14:textId="49204602" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4D95BB7E" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="452233F5" w14:textId="56D77393" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF84310" w14:textId="06AC7637" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F14A24" w14:textId="310D9494" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B47DB7E" w14:textId="3EA3A7E3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20938684" w14:textId="2FFEF2B4" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7ED4E851" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC38D27" w14:textId="59D2CF28" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5524720F" w14:textId="68CDA7CC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B75D668" w14:textId="4CE2928B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C95E1C" w14:textId="1587E368" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0126F700" w14:textId="563DF8D9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3361E4FB" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49811074" w14:textId="6058A920" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3C751D" w14:textId="1A3EED52" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6C944A" w14:textId="4730A98D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC5DBD2" w14:textId="5AD8F65C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D759C4" w14:textId="55BBE951" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3F34150C" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E63B69" w14:textId="66896C05" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Prov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C5DDEE" w14:textId="566452BE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="420F5F3D" w14:textId="4F9480BF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3555E1A4" w14:textId="71F5161F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB8CC73" w14:textId="2A1D65EE" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Endo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Mikro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="011CCF0D" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ACA128" w14:textId="10A7316F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Tappställe C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF2F28D" w14:textId="519C4C68" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F293EA" w14:textId="5C15EF10" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4530CFA7" w14:textId="15402E18" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="644C6618" w14:textId="7D6E70BD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="2BE14C2C" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="392697B3" w14:textId="1D1F9AB8" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 1 2:4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D910CE6" w14:textId="2F69ED20" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49078B34" w14:textId="5B7644F3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C7D4A5" w14:textId="4E346E1C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C4ECB6" w14:textId="478729DB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="3AB727E0" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="671C3F0B" w14:textId="0E24C40E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 2 2:7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5069E7A0" w14:textId="0BD2F6FC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30D3D0" w14:textId="7BFD8FFC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48885C3F" w14:textId="607CB7D9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1C1417" w14:textId="14865429" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="5A733E99" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1D4100" w14:textId="6DE11B18" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 3 2:10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F1C4C6" w14:textId="140CA7FF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="032EF462" w14:textId="29419998" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D98569" w14:textId="05384574" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="784592FD" w14:textId="2D4BD419" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="184F8B71" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BBE987" w14:textId="0879884D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 3 2:13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6210AD21" w14:textId="31DBC610" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C93F97" w14:textId="05C59A35" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D249E34" w14:textId="6E1C1BC3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="372EF8E7" w14:textId="05DC7A1B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="1A04B146" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C5674A" w14:textId="4FB18E8F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCB57B6" w14:textId="26321427" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B5B510" w14:textId="2E34321E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="795D09BC" w14:textId="160E2BBB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2100AC71" w14:textId="09972427" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="491FD771" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A82A78" w14:textId="43B39E54" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C0024C" w14:textId="30ED4CFD" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7607FF20" w14:textId="78030372" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D67ED0" w14:textId="44ED9C2E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7D1B83" w14:textId="5EAC7A76" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7A825F92" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F116558" w14:textId="0DD5AB08" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Varje månad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="690249A7" w14:textId="6A34FFB1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="796EFBD5" w14:textId="0DD4E212" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7212FADC" w14:textId="4736C4A7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A8DB77" w14:textId="2E3B1C4B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="7C5AAB56" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F9433B" w14:textId="5F1DC667" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 1 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EC25CE" w14:textId="75297B8F" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02ECCF1A" w14:textId="7A976559" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59401F45" w14:textId="377969D3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DADA08" w14:textId="7D8C683C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="30D127A2" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="456BA6D8" w14:textId="5DC307F7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 13 1:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDCE800" w14:textId="70B7C704" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DA0248" w14:textId="3FE4FC37" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4743B805" w14:textId="1A1996B2" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E6055F" w14:textId="45104390" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="55EE77BE" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A813F6" w14:textId="7676AAE3" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rum </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>6  1:11</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB0607" w14:textId="0356AC09" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A0E598" w14:textId="43AEAF8A" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BC8B9D" w14:textId="2B8801E7" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE1DF2A" w14:textId="60BFEBA9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="44EE3240" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09777538" w14:textId="06918884" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBED467" w14:textId="5F19EC83" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62204FFD" w14:textId="4E580DC0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB339F" w14:textId="58A20FEB" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C682A7F" w14:textId="70AF6DA9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="092C6ADD" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EECC671" w14:textId="0A9F3234" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00756226">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>P 2 efter RO kran 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6468F86A" w14:textId="5C6BE5AC" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="491DEB9A" w14:textId="3268C45D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75053835" w14:textId="5968E08C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="256FF2B8" w14:textId="15A8C96C" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4E4FFE14" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7EE9EF" w14:textId="1535CED1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rum 2:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E9A50C" w14:textId="14559232" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E06CD9F" w14:textId="43B6C384" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B44F9E1" w14:textId="75952BB9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A865FFB" w14:textId="4D5B3DF1" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="199DE399" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B540EC" w14:textId="61195EBF" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Rum 4 2:17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2840A61B" w14:textId="5986211D" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0DAED3" w14:textId="4387AE74" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36ACC2DD" w14:textId="43F2ACD9" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF77F02" w14:textId="65602764" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="12A65C91" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E224C5" w14:textId="5A7A1FF0" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="732908F0" w14:textId="68D0E83B" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE588F6" w14:textId="582D0824" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1604B7B7" w14:textId="4760F756" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="059EE9CF" w14:textId="21DF1045" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="46D116AB" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57D544" w14:textId="6D824DC6" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B7DDF3" w14:textId="5FCC2276" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF5B29D" w14:textId="5E1BB429" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="413C8E40" w14:textId="4629DE38" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5CF739" w14:textId="3ED7EA39" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="4AD2C5EB" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="8"/>
+          <w:wAfter w:w="6382" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D9BBF2" w14:textId="1BFCB39E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Kem SGS x 2 per år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3F431E6A" w14:paraId="1CD63D0C" w14:textId="77777777" w:rsidTr="00756226">
+        <w:trPr>
+          <w:gridAfter w:val="8"/>
+          <w:wAfter w:w="6382" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F1A16F" w14:textId="00C5C49E" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>mars/apr   aug/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3F431E6A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>sept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763364EF" w14:textId="17E1EC08" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A"/>
+    <w:p w14:paraId="2182BE8D" w14:textId="660A89CA" w:rsidR="3F431E6A" w:rsidRDefault="3F431E6A" w:rsidP="3F431E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="3F431E6A" w:rsidSect="00D837C2">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="182B5A47" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34">
+    <w:p w14:paraId="4A0C552D" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EFC7F71" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34">
+    <w:p w14:paraId="04CFE57E" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D017A8A" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34">
+    <w:p w14:paraId="413636BC" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1338,89 +18410,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="089F448E" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1456,51 +18528,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00574630">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>(2)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1534,73 +18606,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="477B0449" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34"/>
+    <w:p w14:paraId="0A9680B4" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="689E3D15" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34">
+    <w:p w14:paraId="4859F75D" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DD809AF" w14:textId="77777777" w:rsidR="00C11F34" w:rsidRDefault="00C11F34">
+    <w:p w14:paraId="71B95407" w14:textId="77777777" w:rsidR="009D0ABF" w:rsidRDefault="009D0ABF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1678,51 +18750,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1888,51 +18960,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3976,396 +21048,423 @@
   <w:num w:numId="13" w16cid:durableId="1988125030">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1607074845">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="264117754">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420327165">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="778450135">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1952780434">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="737899896">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="0000208A"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00080056"/>
     <w:rsid w:val="00080795"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A21EF"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2AA2"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000E0C7C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F69C8"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00137BE5"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00145650"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00190651"/>
+    <w:rsid w:val="00190C9D"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1EBF"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F5902"/>
     <w:rsid w:val="00207864"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216751"/>
+    <w:rsid w:val="00216C1C"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241EB3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00261845"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003542B3"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3218"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C5C96"/>
     <w:rsid w:val="003C77D2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3261"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405AF0"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D280E"/>
+    <w:rsid w:val="004D2AB8"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E42F6"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00503AE4"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00535D6F"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="005528AA"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00574630"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F14F9"/>
     <w:rsid w:val="005F403F"/>
     <w:rsid w:val="006035C8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="006131B6"/>
+    <w:rsid w:val="00613AC4"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A2A79"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7C06"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00732142"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="007371B4"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00756226"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="0077285C"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00777A05"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0081228F"/>
+    <w:rsid w:val="00813DFE"/>
     <w:rsid w:val="0081700A"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="0082636E"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00847449"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008753C2"/>
     <w:rsid w:val="008755ED"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="008972B9"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C28AD"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E796D"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="009412BE"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009651D4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0098247C"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D0ABF"/>
+    <w:rsid w:val="009D4A7E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A33823"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4548D"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3B4C"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD5E58"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
@@ -4373,228 +21472,289 @@
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B53591"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC4495"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6165"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C077FE"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C11F34"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C811C1"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C90553"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA6644"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC219F"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5461"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD71B0"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D116C0"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D22C9C"/>
+    <w:rsid w:val="00D25AEC"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D55C35"/>
     <w:rsid w:val="00D837C2"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3317"/>
     <w:rsid w:val="00DA44EC"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE3005"/>
     <w:rsid w:val="00DE3D0D"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E140CD"/>
+    <w:rsid w:val="00E37BB9"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81466"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F14433"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22EE8"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F34569"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7166F"/>
     <w:rsid w:val="00F73232"/>
     <w:rsid w:val="00F77153"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F96133"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB5B5F"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="035AE250"/>
+    <w:rsid w:val="0449AF43"/>
     <w:rsid w:val="069544B0"/>
+    <w:rsid w:val="06DA09B4"/>
+    <w:rsid w:val="0761C630"/>
+    <w:rsid w:val="07B42D58"/>
+    <w:rsid w:val="0924D917"/>
+    <w:rsid w:val="092FDC33"/>
+    <w:rsid w:val="0A0F9968"/>
+    <w:rsid w:val="0A4A04F6"/>
+    <w:rsid w:val="0B967E8E"/>
+    <w:rsid w:val="0DA149BA"/>
     <w:rsid w:val="0E1DBB90"/>
     <w:rsid w:val="11B1DA0D"/>
     <w:rsid w:val="13EE7C0A"/>
     <w:rsid w:val="14CAE4A0"/>
     <w:rsid w:val="173A413F"/>
     <w:rsid w:val="1814E5CD"/>
+    <w:rsid w:val="1E8BAB7F"/>
+    <w:rsid w:val="20151602"/>
     <w:rsid w:val="207A65A9"/>
+    <w:rsid w:val="2089E32E"/>
+    <w:rsid w:val="20E896C2"/>
     <w:rsid w:val="21E93313"/>
+    <w:rsid w:val="238C6A55"/>
     <w:rsid w:val="29586421"/>
     <w:rsid w:val="2D04162C"/>
+    <w:rsid w:val="2D546492"/>
+    <w:rsid w:val="2D8F4CB1"/>
+    <w:rsid w:val="2DFF55AF"/>
     <w:rsid w:val="2ED707FB"/>
     <w:rsid w:val="2FE961C1"/>
     <w:rsid w:val="2FF0635C"/>
+    <w:rsid w:val="30C0DDE7"/>
+    <w:rsid w:val="31F435CF"/>
     <w:rsid w:val="3215C2D9"/>
     <w:rsid w:val="368B23C8"/>
     <w:rsid w:val="36A03852"/>
     <w:rsid w:val="37F7B00F"/>
+    <w:rsid w:val="3B8B5403"/>
     <w:rsid w:val="3BF32B58"/>
+    <w:rsid w:val="3D5D7918"/>
+    <w:rsid w:val="3E31F6C1"/>
     <w:rsid w:val="3EBD98B3"/>
+    <w:rsid w:val="3ED940A8"/>
+    <w:rsid w:val="3F431E6A"/>
+    <w:rsid w:val="3F856DC7"/>
+    <w:rsid w:val="3F86F850"/>
+    <w:rsid w:val="3FA3D66D"/>
+    <w:rsid w:val="432ED133"/>
+    <w:rsid w:val="454714CD"/>
     <w:rsid w:val="46B0EB0C"/>
+    <w:rsid w:val="48771D2D"/>
+    <w:rsid w:val="48F561B6"/>
     <w:rsid w:val="497CD3B0"/>
+    <w:rsid w:val="49FB96D4"/>
+    <w:rsid w:val="4D1C00FE"/>
+    <w:rsid w:val="4DF7AD77"/>
     <w:rsid w:val="5031F205"/>
+    <w:rsid w:val="5131B279"/>
+    <w:rsid w:val="51627839"/>
+    <w:rsid w:val="5933F6AE"/>
+    <w:rsid w:val="593AB6C8"/>
     <w:rsid w:val="5A4A460E"/>
+    <w:rsid w:val="5EC82FD7"/>
     <w:rsid w:val="60590504"/>
     <w:rsid w:val="61F9AC40"/>
+    <w:rsid w:val="62063937"/>
+    <w:rsid w:val="62A98155"/>
+    <w:rsid w:val="63B1C83E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6676A659"/>
     <w:rsid w:val="699598A2"/>
+    <w:rsid w:val="69BFC791"/>
+    <w:rsid w:val="69D2AD5A"/>
     <w:rsid w:val="69F21F87"/>
     <w:rsid w:val="6B17F44D"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6EC33467"/>
+    <w:rsid w:val="6F1439AF"/>
+    <w:rsid w:val="6F3E95E8"/>
+    <w:rsid w:val="74E10A47"/>
+    <w:rsid w:val="7A8CBE8B"/>
+    <w:rsid w:val="7B43891D"/>
     <w:rsid w:val="7B9BC026"/>
     <w:rsid w:val="7C72C58A"/>
     <w:rsid w:val="7C885654"/>
     <w:rsid w:val="7E1E067C"/>
     <w:rsid w:val="7E94B9A1"/>
+    <w:rsid w:val="7FA8CC18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7026,51 +24186,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00190651"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00190651"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7448,59 +24608,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1503</Characters>
+  <Pages>4</Pages>
+  <Words>480</Words>
+  <Characters>3256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1702</CharactersWithSpaces>
+  <CharactersWithSpaces>3729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mikrobiologi och Endotoxin kontroll av vatten efter CWP 1 o 2 GMP Q Di 207</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>46</revision>
+  <lastModifiedBy>Anna Bäck</lastModifiedBy>
+  <revision>64</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>