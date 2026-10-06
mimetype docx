--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="113DD51B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRDefault="009550E4" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="009550E4" w:rsidSect="009550E4">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7ACE9F1C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -179,343 +179,340 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
+                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>22303</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
-                    <v:shapetype w14:anchorId="05CD73C9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="05CD73C9">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape id="Textruta 1" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w14:paraId="35DF8A10" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="003D37FD" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+                          <w:p w:rsidRPr="003D37FD" w:rsidR="009550E4" w:rsidP="009550E4" w:rsidRDefault="009550E4" w14:paraId="35DF8A10" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>22303</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hemofiltrationsvätska mikrobiologisk kontroll, endotoxin bestämmning provtagningsanvisning   GMP</w:t>
             </w:r>
             <w:r w:rsidR="00B50AD0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Q Di 20</w:t>
             </w:r>
             <w:r w:rsidR="37E3E516">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43243C98" w14:textId="06F760BD" w:rsidR="009550E4" w:rsidRDefault="001D3AE2" w:rsidP="009550E4">
+    <w:p w14:paraId="43243C98" w14:textId="1007E8D9" w:rsidR="009550E4" w:rsidRDefault="001D3AE2" w:rsidP="009550E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ett ex i o</w:t>
+        <w:t xml:space="preserve">Ett ex i </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC15E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">iginal </w:t>
+        <w:t>avdelnings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001D3AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ärm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A35B273" w14:textId="77777777" w:rsidR="00425B74" w:rsidRDefault="00425B74" w:rsidP="009550E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4730DF03" w14:textId="77777777" w:rsidR="00425B74" w:rsidRDefault="00425B74" w:rsidP="009550E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103DBA07" w14:textId="091F2259" w:rsidR="005E124B" w:rsidRPr="00425B74" w:rsidRDefault="00425B74" w:rsidP="009550E4">
+    <w:p w14:paraId="49BB1BA2" w14:textId="664C5F09" w:rsidR="005E124B" w:rsidRDefault="00425B74" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00054A37" w:rsidRPr="00425B74">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>D</w:t>
+        <w:t xml:space="preserve">enna version </w:t>
       </w:r>
-      <w:r w:rsidR="00054A37" w:rsidRPr="00425B74">
+      <w:r w:rsidR="00351DE8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">enna version lista på dialysmaskiner samt </w:t>
+        <w:t xml:space="preserve">tagit bort </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425B74">
+      <w:r w:rsidR="00AF5806">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>just provtagnings materiel</w:t>
+        <w:t>provtagning</w:t>
       </w:r>
-      <w:r w:rsidR="00054A37" w:rsidRPr="00425B74">
+      <w:r w:rsidR="0059411B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> av </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+      <w:r w:rsidR="00351DE8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Munkedals maskiner.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5806">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 5008</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="268BA75A" w14:textId="77777777" w:rsidR="005E124B" w:rsidRDefault="005E124B" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534AF7BC" w14:textId="77777777" w:rsidR="005E124B" w:rsidRDefault="005E124B" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17702940" w14:textId="77777777" w:rsidR="005E124B" w:rsidRDefault="005E124B" w:rsidP="009550E4">
       <w:pPr>
@@ -737,60 +734,50 @@
     <w:p w14:paraId="6035699C" w14:textId="38444760" w:rsidR="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028718B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mikrobiell kontroll</w:t>
       </w:r>
       <w:r w:rsidRPr="0028718B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDB1AA3" w14:textId="77777777" w:rsidR="004070D0" w:rsidRPr="009550E4" w:rsidRDefault="004070D0" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9001" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -991,259 +978,114 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00BB2C1C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dialysmaskiner se</w:t>
             </w:r>
             <w:r w:rsidR="0000761C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002107BF">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sid 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="52ED87C7" w14:textId="77777777">
-[...157 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="5C597115" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20BBAB78" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provtagningsställe: 6008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AADE5E5" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Röd dialysat koppling</w:t>
+              <w:t xml:space="preserve">Röd </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dialysat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> koppling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="04E1CFAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E542C3C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
@@ -1330,51 +1172,65 @@
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&lt;1</w:t>
             </w:r>
             <w:r w:rsidR="00F015C0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cfu/100ml </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cfu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/100ml </w:t>
             </w:r>
             <w:r w:rsidR="00F015C0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">före slutfilter </w:t>
             </w:r>
             <w:r w:rsidR="005E124B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enl.</w:t>
             </w:r>
             <w:r w:rsidR="000A0836">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F015C0">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>gällande föreskrift</w:t>
             </w:r>
@@ -1410,67 +1266,75 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analys av prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419E5252" w14:textId="23C16841" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bakt</w:t>
             </w:r>
             <w:r w:rsidR="0028718B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>lab, Sahlgrenska</w:t>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Sahlgrenska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="0E3A3E09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="422EE3BB" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
@@ -1493,83 +1357,109 @@
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:t>Skickas till dialysmott. och kontrolleras, signeras av delegerad sjuksköterska.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DCF2137" w14:textId="135F39D3" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="00CD211E" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0230">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provsvar skannas in och lagras på sharepointytan ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
+              <w:t xml:space="preserve">Provsvar skannas in och lagras på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F0230">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sharepointytan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0230">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="02E46D1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B6A86E7" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Endotoxin bestämning:</w:t>
+              <w:t>Endotoxin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bestämning:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C64F7D" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="0EC54982" w14:textId="77777777">
@@ -1663,190 +1553,50 @@
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40DDD3A5" w14:textId="77C92918" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="00A979E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 gång varannan månad. Intervall se ovan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="32E11102" w14:textId="77777777">
-[...138 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="08B45088" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FCF1161" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1856,51 +1606,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DA7480" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Röd dialysat koppling</w:t>
+              <w:t xml:space="preserve">Röd </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dialysat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> koppling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="1D06633D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088238D1" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
@@ -1914,51 +1680,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06CA6160" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sterilt glaströr (gul kork), 6 ml.</w:t>
+              <w:t xml:space="preserve">Sterilt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>glaströr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (gul kork), 6 ml.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009550E4" w:rsidRPr="009550E4" w14:paraId="7ECB9757" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1919D9F4" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009550E4">
@@ -2032,56 +1814,81 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Analys av prov:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57489F90" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009550E4">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bakt. lab, Sahlgrenska</w:t>
+              <w:t>Bakt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009550E4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Sahlgrenska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0230" w:rsidRPr="009F0230" w14:paraId="57B5E0F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6F6760" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009F0230" w:rsidRDefault="009550E4" w:rsidP="009550E4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0230">
@@ -2104,292 +1911,115 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009F0230">
               <w:t>Skickas till dialysmott. och kontrolleras, signeras av delegerad sjuksköterska.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B6A3C6" w14:textId="3A18AF70" w:rsidR="009550E4" w:rsidRPr="009F0230" w:rsidRDefault="00CD211E" w:rsidP="009550E4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0230">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provsvar skannas in och lagras på sharepointytan ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
+              <w:t xml:space="preserve">Provsvar skannas in och lagras på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F0230">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sharepointytan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0230">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F24B942" w14:textId="7A32CBB8" w:rsidR="009550E4" w:rsidRPr="009F0230" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0230">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C2BC30" w14:textId="77777777" w:rsidR="00B310B6" w:rsidRDefault="00B310B6" w:rsidP="009550E4">
+    <w:p w14:paraId="52FF3D22" w14:textId="23C3D3DB" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="0059411B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...161 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="009550E4">
-[...28 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="24D91D37" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384294FB" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D5A3E64" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2410,138 +2040,202 @@
     </w:p>
     <w:p w14:paraId="3A188108" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591AEFBD" w14:textId="5AF39B95" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Om gränsvärde 11-100 cfu/100 ml kan maskinen användas för HD behandling.</w:t>
+        <w:t xml:space="preserve">Om gränsvärde 11-100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cfu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/100 ml kan maskinen användas för HD behandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796C0BB6" w14:textId="52861E69" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Priming och dialysavslut utförs med Na</w:t>
+        <w:t>Priming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och dialysavslut utförs med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na</w:t>
       </w:r>
       <w:r w:rsidR="0011160F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l.</w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410A2E18" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maskinen märks med skylt endast HD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9714A1" w14:textId="082AD6D3" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fyll i protokoll enl sid </w:t>
+        <w:t xml:space="preserve">Fyll i protokoll </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sid </w:t>
       </w:r>
       <w:r w:rsidR="00DE36BF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och sätt på maskinpärmens framsida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FF2A06" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kvalitetsansvarig ssk/ vårdenhetschef ansvarar för att det även framgår på driftsprotokollet att maskinen kan användas för HD behandling samt datum.</w:t>
+        <w:t xml:space="preserve">Kvalitetsansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ vårdenhetschef ansvarar för att det även framgår på driftsprotokollet att maskinen kan användas för HD behandling samt datum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFBF13D" w14:textId="329CFDE0" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om högre gränsvärde än ovan</w:t>
       </w:r>
       <w:r w:rsidR="00927C47">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tas</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
@@ -2576,110 +2270,139 @@
     </w:p>
     <w:p w14:paraId="77060046" w14:textId="0EB2205F" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="32"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>När svar finns med godkända gränsvärden tas skylt samt försättsblad bort och kvalitetsa</w:t>
       </w:r>
       <w:r w:rsidR="008C38A3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>svarig/vårenhetschef skriver i driftprotokoll godkänd för online behandling samt datum.</w:t>
+        <w:t>svarig/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vårenhetschef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skriver i driftprotokoll godkänd för online behandling samt datum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C458520" w14:textId="56D79759" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="32"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om upprepad växt vid ny kontrollodling (x 2) tas maskin ur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5210F4AA" w14:textId="5C3D68B6" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="00C933B5" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="32"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="009550E4" w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rift och lämnas till avd tekniker för genomgång.</w:t>
+        <w:t xml:space="preserve">rift och lämnas till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009550E4" w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009550E4" w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tekniker för genomgång.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F870801" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="32"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4AFDEF" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om växt över gränsvärde i flera maskiner samtidigt vid varannan månads provtagning skall </w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>alla</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> online maskiner odlas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A615DE" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2691,51 +2414,65 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dialysmaskinen skall vara ur drift tills provsvar visar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E9165D" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>&lt; 10 cfu/100ml</w:t>
+        <w:t xml:space="preserve">&lt; 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cfu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/100ml</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190BBF63" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097A5DCF" w14:textId="51518BD5" w:rsidR="00CC68E0" w:rsidRPr="009F0230" w:rsidRDefault="00CC68E0" w:rsidP="00CC68E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
@@ -3012,131 +2749,221 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5A5850" w14:textId="77777777" w:rsidR="0071777D" w:rsidRPr="009550E4" w:rsidRDefault="0071777D" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DFE2DFC" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B37176D" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="7B37176D" w14:textId="77777777" w:rsidR="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8AAC9C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="5ABB0336" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="620C8176" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="19F671E2" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14CF6CD4" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="0A1A4770" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="748EB623" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="239FA389" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EE549A" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="57871650" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F306366" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="043891B6" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E621686" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="292FF13D" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6406DDAE" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="3DE82C59" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5AE736" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6442B606" w14:textId="77777777" w:rsidR="002D5122" w:rsidRPr="009550E4" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8AAC9C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620C8176" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CF6CD4" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748EB623" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EE549A" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F306366" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E621686" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76735597" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE13717" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -3166,50 +2993,51 @@
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397FB7E9" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DIALYSMASKIN . . . . . . . . . . . . . . . . . .. . .</w:t>
       </w:r>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BF4301" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7A63A5" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
@@ -3244,713 +3072,586 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BBF26C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endast HD behandling fom …………… </w:t>
+        <w:t xml:space="preserve">Endast HD behandling </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tills nytt godkänt</w:t>
+        <w:t>fom</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>Provsvar.</w:t>
+        <w:t xml:space="preserve"> …………… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F119FC" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
-[...23 lines deleted...]
-    <w:p w14:paraId="21214210" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="054FFB2B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>PRIMAS OCH AVSLUTAS MED NaCL/</w:t>
+        <w:t xml:space="preserve"> tills nytt godkänt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F02B7E" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="6863639B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>Provsvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F119FC" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077EA8E0" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21214210" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMAS OCH AVSLUTAS MED </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>NaCL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F02B7E" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC145C7" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009550E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                   sign…………..</w:t>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009550E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349EEEA9" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50369D8A" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A46904C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="5A46904C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601A934B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="408406DD" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465CC6A3" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="656105AD" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AF10DD" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D296FB8" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E161B8" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F50151" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECAE942" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA3105F" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CBEFE9" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1656A873" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432BE2A8" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2E53D5" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217C03AA" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38993F13" w14:textId="77777777" w:rsidR="002D5122" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554D17AA" w14:textId="77777777" w:rsidR="002D5122" w:rsidRPr="009550E4" w:rsidRDefault="002D5122" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601A934B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465CC6A3" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703D46BC" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CF8D3C" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A6A2937" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45BBE48B" w14:textId="77777777" w:rsidR="009550E4" w:rsidRPr="009550E4" w:rsidRDefault="009550E4" w:rsidP="009550E4">
+    <w:p w14:paraId="1A4EEAD8" w14:textId="77777777" w:rsidR="00AC24F2" w:rsidRPr="009550E4" w:rsidRDefault="00AC24F2" w:rsidP="009550E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8998" w:type="dxa"/>
-[...245 lines deleted...]
-        <w:tblW w:w="9881" w:type="dxa"/>
+        <w:tblW w:w="16457" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8063"/>
         <w:gridCol w:w="2020"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="5203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031494C" w:rsidRPr="0031494C" w14:paraId="7630E9C4" w14:textId="77777777" w:rsidTr="004475CD">
-[...104 lines deleted...]
-      <w:tr w:rsidR="0031494C" w:rsidRPr="0031494C" w14:paraId="5298885C" w14:textId="77777777" w:rsidTr="004475CD">
+      <w:tr w:rsidR="0031494C" w:rsidRPr="0031494C" w14:paraId="5298885C" w14:textId="77777777" w:rsidTr="002D5122">
         <w:trPr>
           <w:trHeight w:val="1664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="8063" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7923" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1487"/>
               <w:gridCol w:w="2020"/>
               <w:gridCol w:w="1496"/>
               <w:gridCol w:w="2920"/>
             </w:tblGrid>
             <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="0A14983F" w14:textId="77777777" w:rsidTr="00DA08DB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
+                <w:bookmarkEnd w:id="0"/>
                 <w:p w14:paraId="57BC877C" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Dialysmaskiner</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -4271,51 +3972,51 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1AAC31E7" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="70BCE709" w14:textId="77777777" w:rsidTr="00DA08DB">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="70BCE709" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="234FC7BE" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -4369,80 +4070,68 @@
                 <w:p w14:paraId="3127D8C6" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="60B3E74A" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="60B3E74A" w14:textId="36429D0B" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="75EB0259" w14:textId="77777777" w:rsidTr="00DA08DB">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="75EB0259" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="19F8265A" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
@@ -4521,113 +4210,68 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4D073CB4" w14:textId="48F7B65E" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="29B09258" w14:textId="3A8D47D5" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="29B09258" w14:textId="348F84F1" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...42 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="4E74BAA5" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="4E74BAA5" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="53C5FC01" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -4700,80 +4344,68 @@
                 <w:p w14:paraId="52693745" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="297A289C" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="297A289C" w14:textId="00EBD225" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="0464CB1C" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="0464CB1C" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6F291AD7" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -4846,80 +4478,68 @@
                 <w:p w14:paraId="32177ADF" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="49D17AE7" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="49D17AE7" w14:textId="71E97894" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="6DE1E9EB" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="6DE1E9EB" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="29D0A6D2" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -4992,80 +4612,68 @@
                 <w:p w14:paraId="4808600A" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="045938BA" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="045938BA" w14:textId="24C3CD3D" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="1395C3B9" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="1395C3B9" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0ED7DEF9" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -5138,80 +4746,68 @@
                 <w:p w14:paraId="14A65FAB" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="4DB0D2DA" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="4DB0D2DA" w14:textId="06A56BC4" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="2C70993F" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="2C70993F" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="73825177" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -5234,125 +4830,115 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="697C4A73" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Diddi</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1496" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6041004E" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="38B5AB12" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="38B5AB12" w14:textId="1323E013" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="5A11E435" w14:textId="77777777" w:rsidTr="00234B4B">
               <w:trPr>
                 <w:trHeight w:val="345"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="76B3D934" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
@@ -5783,62 +5369,64 @@
                   <w:tcW w:w="2020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5A2B6F9A" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Knytttet</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1496" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4F6549A0" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
@@ -6327,62 +5915,64 @@
                   <w:tcW w:w="2020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="64B5302B" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Trisse</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1496" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1605D3F7" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
@@ -6810,51 +6400,51 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7560A943" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="3C8BD82D" w14:textId="77777777" w:rsidTr="00DA08DB">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="3C8BD82D" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="78AC1000" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -6929,91 +6519,68 @@
                 </w:tcPr>
                 <w:p w14:paraId="142647AC" w14:textId="6963CD82" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="1B984B42" w14:textId="0D46BB70" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="1B984B42" w14:textId="6257F046" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...20 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="5456B13E" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="5456B13E" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5BF10ED6" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7039,130 +6606,120 @@
                 <w:tcPr>
                   <w:tcW w:w="2020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="49D31570" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Drutten</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1496" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="41EA4088" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="52BA68E3" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="52BA68E3" w14:textId="62A9902F" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="350B5B8F" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="350B5B8F" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1CDA7D21" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7239,80 +6796,68 @@
                 <w:p w14:paraId="499B28BA" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="60764A40" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="60764A40" w14:textId="1E0D445A" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="0FA52D99" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="0FA52D99" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0FC43C6B" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7388,80 +6933,68 @@
                 <w:p w14:paraId="3CF439F6" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="00607640" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="00607640" w14:textId="7E03EC09" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="6188EB78" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="6188EB78" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4ED310D6" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7538,80 +7071,68 @@
                 <w:p w14:paraId="4E0DE3A2" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="05E29C0A" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="05E29C0A" w14:textId="77831013" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="17DC317E" w14:textId="77777777" w:rsidTr="00234B4B">
+            <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="17DC317E" w14:textId="77777777" w:rsidTr="002D5122">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5CBE5181" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7688,76 +7209,64 @@
                 <w:p w14:paraId="006B289C" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2920" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
-                  <w:hideMark/>
-[...1 lines deleted...]
-                <w:p w14:paraId="2A018871" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
+                </w:tcPr>
+                <w:p w14:paraId="2A018871" w14:textId="7A0C9E03" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AD508C">
-[...9 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00AD508C" w:rsidRPr="00AD508C" w14:paraId="29218150" w14:textId="77777777" w:rsidTr="00234B4B">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1487" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="756376F7" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="right"/>
@@ -8460,61 +7969,63 @@
                 <w:tcPr>
                   <w:tcW w:w="2020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5948EE24" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00AD508C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Snorkf</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1496" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5DE4B6A4" w14:textId="77777777" w:rsidR="00AD508C" w:rsidRPr="00AD508C" w:rsidRDefault="00AD508C" w:rsidP="00AD508C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -9439,223 +8950,223 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="731E415C" w14:textId="77777777" w:rsidR="004475CD" w:rsidRPr="00536A5A" w:rsidRDefault="004475CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004475CD" w:rsidRPr="00536A5A" w:rsidSect="009550E4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E88F017" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8">
+    <w:p w14:paraId="4D8845AE" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61AB317D" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8">
+    <w:p w14:paraId="35362B8F" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CA4E4F9" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8">
+    <w:p w14:paraId="673067E6" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -9684,51 +9195,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9762,73 +9273,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A629B28" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8"/>
+    <w:p w14:paraId="0C08B7C1" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C6FCD87" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8">
+    <w:p w14:paraId="1061D4F4" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61237F13" w14:textId="77777777" w:rsidR="006343D8" w:rsidRDefault="006343D8">
+    <w:p w14:paraId="1202EECD" w14:textId="77777777" w:rsidR="00D12B73" w:rsidRDefault="00D12B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -9866,91 +9377,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9989,60 +9500,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -10116,51 +9627,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12204,53 +11715,54 @@
   <w:num w:numId="13" w16cid:durableId="1083650877">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="714505687">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1454666192">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1883131006">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1840659883">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1164975298">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="862019387">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -12259,50 +11771,51 @@
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00007533"/>
     <w:rsid w:val="0000761C"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00022283"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00036D71"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00051AB8"/>
     <w:rsid w:val="00054A37"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000613EA"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085782"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="0009659F"/>
     <w:rsid w:val="000A0836"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2B32"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B72EB"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2421"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E794D"/>
@@ -12356,75 +11869,77 @@
     <w:rsid w:val="00234B4B"/>
     <w:rsid w:val="00235554"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00243D45"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263BB3"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="0028718B"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A5014"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D5122"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E2EE4"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F30F4"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00301B71"/>
     <w:rsid w:val="00302A20"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00313927"/>
     <w:rsid w:val="0031494C"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00342777"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00351DE8"/>
     <w:rsid w:val="003547B1"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="00364649"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367626"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384AFD"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C1202"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00400D1B"/>
@@ -12459,56 +11974,58 @@
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B19D9"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C14F7"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F0A4A"/>
     <w:rsid w:val="004F448C"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533061"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546FDD"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00572E77"/>
     <w:rsid w:val="0057553C"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577B0C"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="0059411B"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0180"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3BEC"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E124B"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F01DE"/>
     <w:rsid w:val="006017AB"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="006226B3"/>
     <w:rsid w:val="00623724"/>
@@ -12649,50 +12166,51 @@
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4337E"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A67E8E"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A979E0"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC24F2"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD1129"/>
     <w:rsid w:val="00AD508C"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF54D5"/>
+    <w:rsid w:val="00AF5806"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B02BA5"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B179C5"/>
     <w:rsid w:val="00B310B6"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B3486D"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50AD0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B6676F"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
@@ -12715,191 +12233,198 @@
     <w:rsid w:val="00C121B2"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C76D0C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C933B5"/>
     <w:rsid w:val="00C970E8"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB6DEF"/>
+    <w:rsid w:val="00CC15E5"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC68E0"/>
     <w:rsid w:val="00CD211E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D04A3B"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12B73"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D3659A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42808"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D61695"/>
     <w:rsid w:val="00D658BE"/>
     <w:rsid w:val="00D66214"/>
     <w:rsid w:val="00D80D8A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D8715C"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA08DB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5061"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB642C"/>
     <w:rsid w:val="00DC2BB6"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE36BF"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE49E7"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E45EAA"/>
     <w:rsid w:val="00E474B7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52F69"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED570C"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF287F"/>
     <w:rsid w:val="00EF47C7"/>
     <w:rsid w:val="00F015C0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5244B"/>
     <w:rsid w:val="00F6621B"/>
     <w:rsid w:val="00F70500"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F906C3"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB1A4B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6F43"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF2278"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="076C169F"/>
     <w:rsid w:val="14FA09F2"/>
     <w:rsid w:val="20580CD3"/>
     <w:rsid w:val="2DD846E8"/>
     <w:rsid w:val="37E3E516"/>
     <w:rsid w:val="43AA22DA"/>
     <w:rsid w:val="48689CB7"/>
     <w:rsid w:val="4BE19AC9"/>
     <w:rsid w:val="567CD77A"/>
     <w:rsid w:val="5B13A3DB"/>
+    <w:rsid w:val="5E4B8595"/>
     <w:rsid w:val="5FA488BE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="663972B1"/>
     <w:rsid w:val="6974376F"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C2FE0C9"/>
     <w:rsid w:val="7BF4ABC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{8935C196-8029-452F-BFEE-B803BDDAD361}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15269,51 +14794,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="99105095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1065568121">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15734,56 +15259,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>597</Words>
-  <Characters>3166</Characters>
+  <Words>526</Words>
+  <Characters>2792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3756</CharactersWithSpaces>
+  <CharactersWithSpaces>3312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hemofiltrationsvätska mikrobiologisk kontroll, endotoxin bestämmning provtagningsanvisning Q Di 206</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Anna Bäck</lastModifiedBy>
-  <revision>86</revision>
+  <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
+  <revision>92</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>