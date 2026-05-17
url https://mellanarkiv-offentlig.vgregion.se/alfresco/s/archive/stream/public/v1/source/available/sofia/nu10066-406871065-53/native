--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,96 +6,96 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0885F251" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00DE1F9C" w:rsidSect="00DE1F9C">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w14:paraId="401AD1DB" w14:textId="77777777" w:rsidTr="009C493C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5EC5FC" w14:textId="77777777" w:rsidR="00647D90" w:rsidRDefault="00DE1F9C" w:rsidP="009C493C">
+          <w:p w14:paraId="2010D07B" w14:textId="3FCB09A8" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00496B18">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="457233BA" wp14:editId="680A428A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1244600" cy="222885"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -291,367 +291,600 @@
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00DE1F9C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Ingångsvatten kemisk kontroll</w:t>
+              <w:t xml:space="preserve">Ingångsvatten </w:t>
+            </w:r>
+            <w:r w:rsidR="00496B18">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">mikrobiologisk och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1F9C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>kemisk kontroll</w:t>
             </w:r>
             <w:r w:rsidR="009C493C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00647D90">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>GMP</w:t>
             </w:r>
-            <w:r w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C">
+            <w:r w:rsidRPr="00DE1F9C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00647D90">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Q Di 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C">
+            <w:r w:rsidRPr="00DE1F9C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="009C493C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C493C" w:rsidRPr="00DE1F9C" w14:paraId="6EB93FEC" w14:textId="77777777" w:rsidTr="007308C4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E4D8377" w14:textId="77777777" w:rsidR="009C493C" w:rsidRPr="00DE1F9C" w:rsidRDefault="009C493C" w:rsidP="009C493C">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FF189DC" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+    <w:p w14:paraId="5FF189DC" w14:textId="6E741FFF" w:rsidR="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 ex i originalpärm</w:t>
+        <w:t xml:space="preserve">1 ex i </w:t>
+      </w:r>
+      <w:r w:rsidR="0034749C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avdelnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pärm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68519B49" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33DA0553" w14:textId="7C87F0BE" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Provtagnings-anvisningar  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD9B54" w14:textId="77777777" w:rsidR="00BE30BD" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
-[...15 lines deleted...]
-    <w:p w14:paraId="4E0B0723" w14:textId="7D208E37" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
+    <w:p w14:paraId="4E0B0723" w14:textId="3E7425FC" w:rsidR="00164DE2" w:rsidRDefault="5A236289" w:rsidP="56B0DCBF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="56B0DCBF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Provtagningskit från Eurofins</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE30BD">
+        <w:t>Provtagnings kit</w:t>
+      </w:r>
+      <w:r w:rsidR="00164DE2" w:rsidRPr="56B0DCBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från </w:t>
+      </w:r>
+      <w:r w:rsidR="0034749C" w:rsidRPr="56B0DCBF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>SGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE30BD" w:rsidRPr="56B0DCBF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00164DE2" w:rsidRPr="56B0DCBF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00EB1819">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Se provtagningsinstruktion</w:t>
+      </w:r>
+      <w:r w:rsidR="000557C0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="000557C0" w:rsidRPr="00CF6BE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Analys av dricksvatten, allmän anläggning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000557C0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6BE9">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på SGS hemsida.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="181D9638" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
+    <w:p w14:paraId="228720A9" w14:textId="2DD7E72C" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="6300E8CD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="6300E8CD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Transport bokas hos Eurofins 010-4908110 senast kl 9 om hämtning samma dag.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Transport bokas hos </w:t>
+      </w:r>
+      <w:r w:rsidR="00036BE4" w:rsidRPr="6300E8CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SGS </w:t>
+      </w:r>
+      <w:r w:rsidR="5AF1C14F" w:rsidRPr="6300E8CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kundsupport dagen innan </w:t>
+      </w:r>
+      <w:r w:rsidR="6BDE05B5" w:rsidRPr="6300E8CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidR="5AF1C14F" w:rsidRPr="6300E8CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 013-254990</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6300E8CD">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4218A747" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
+    <w:p w14:paraId="181D9638" w14:textId="644B321F" w:rsidR="00164DE2" w:rsidRDefault="22DFA91F" w:rsidP="36B3EB84">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="36B3EB84">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>vårt kund nummer är 259332</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D62CD4" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
+    <w:p w14:paraId="77361458" w14:textId="138E5D78" w:rsidR="2A9DD9D8" w:rsidRDefault="6BFA5AE6" w:rsidP="7F726DB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Upphämtning</w:t>
+      </w:r>
+      <w:r w:rsidR="2A9DD9D8" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sker mellan kl </w:t>
+      </w:r>
+      <w:r w:rsidR="6CA90B3B" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>13-16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4218A747" w14:textId="583E0165" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="7F726DB7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7F726DB7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Liten box 2-3 st, Stor box 4-6 st. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Vattenproverna</w:t>
+      </w:r>
+      <w:r w:rsidR="000724DF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="155811C4" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>packas i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00702253" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>kylväska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från </w:t>
+      </w:r>
+      <w:r w:rsidR="00702253" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>SGS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>. Frysklampar skall läggas</w:t>
+      </w:r>
+      <w:r w:rsidR="35CB0033" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>nät</w:t>
+      </w:r>
+      <w:r w:rsidR="1020CE91" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ickorna</w:t>
+      </w:r>
+      <w:r w:rsidR="2B619DA9" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i väskan </w:t>
+      </w:r>
+      <w:r w:rsidR="35632E0C" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="6C496EEB" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>mellan</w:t>
+      </w:r>
+      <w:r w:rsidR="2CCB303A" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>stora</w:t>
+      </w:r>
+      <w:r w:rsidR="2B26FD27" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> väskan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>så proverna behåller kylan</w:t>
+      </w:r>
+      <w:r w:rsidR="45FD3341" w:rsidRPr="7F726DB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F726DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21829949" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
+    <w:p w14:paraId="46D62CD4" w14:textId="4ADAF7FC" w:rsidR="00164DE2" w:rsidRDefault="00164DE2" w:rsidP="00164DE2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C6442C" w14:textId="12836237" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00164DE2" w:rsidP="4B39B442">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477ECD1E" w14:textId="77777777" w:rsidR="00164DE2" w:rsidRPr="00DE1F9C" w:rsidRDefault="00164DE2" w:rsidP="00DE1F9C">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="59321E41" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:outlineLvl w:val="0"/>
-[...18 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:t>Provtagningsansvarig:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
-        <w:t>Kvalitetsansvarig ssk/Vårdenhetschef</w:t>
+        <w:t xml:space="preserve">Kvalitetsansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1F9C">
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1F9C">
+        <w:t>/Vårdenhetschef</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BF8E62" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C63F96" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:t>Frekvens:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
@@ -669,114 +902,177 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:t>Provtagningsställe:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
         <w:t xml:space="preserve">Tappställe märkt ingångsvatten i vattenrum </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:br/>
         <w:t xml:space="preserve">                                                                  kran, A4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA187CA" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE35A53" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+    <w:p w14:paraId="5BE35A53" w14:textId="2FF0BF1E" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provtagningskärl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provtagningskit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Från</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="554DCEA7" w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SGS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0CA144F1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0D0B6D" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7C364E" w14:textId="346D675F" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gränsvärden:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="000724DF">
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00496B18">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt gällande </w:t>
+      </w:r>
+      <w:r w:rsidR="009E37F3">
+        <w:t>föreskrift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473C22C8" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690F2154" w14:textId="535950FD" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
-        <w:t>Provtagningskärl:</w:t>
+        <w:t>Analys av prov:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE1F9C">
         <w:tab/>
-        <w:t xml:space="preserve">Provtagningskit: Från Eurofins                                                </w:t>
-[...49 lines deleted...]
-        <w:t>Eurofins</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7DA6">
+        <w:t>SGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6BE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF6BE9">
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF6BE9">
+        <w:t xml:space="preserve"> Sweden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E8915" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="055D9DE2" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737EA3DE" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3912" w:right="0" w:hanging="3912"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:t xml:space="preserve">Provsvar:                 </w:t>
@@ -788,58 +1084,76 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Skickas via e-post till dialysmott och kontrolleras, signeras av delegerad sjuksköterska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C616166" w14:textId="77777777" w:rsidR="00DE1F9C" w:rsidRPr="00DE1F9C" w:rsidRDefault="00DE1F9C" w:rsidP="00DE1F9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3912" w:right="0" w:hanging="3912"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F71889" w14:textId="05FF4028" w:rsidR="00DE1F9C" w:rsidRPr="006322ED" w:rsidRDefault="006322ED" w:rsidP="007308C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4020" w:right="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967D7A">
-        <w:t>Provsvar skannas in och lagras på sharepointytan ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
+        <w:t xml:space="preserve">Provsvar skannas in och lagras på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00967D7A">
+        <w:t>sharepointytan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00967D7A">
+        <w:t xml:space="preserve"> ”GMP vatten – Dialys och njursviktsmottagningen".</w:t>
       </w:r>
       <w:r w:rsidR="00DE1F9C" w:rsidRPr="006322ED">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="19910AA0" w14:textId="032D584A" w:rsidR="4B39B442" w:rsidRDefault="4B39B442" w:rsidP="4B39B442">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5220968B" w14:textId="4DEFFD48" w:rsidR="0023132B" w:rsidRPr="00DE1F9C" w:rsidRDefault="0023132B" w:rsidP="0023132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1F9C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Åtgärder vid felaktiga kemiska gränsvärden:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473C3FBE" w14:textId="77777777" w:rsidR="0023132B" w:rsidRPr="00DE1F9C" w:rsidRDefault="0023132B" w:rsidP="0023132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="156531C6" w14:textId="2E2A6DA5" w:rsidR="00DE1F9C" w:rsidRPr="002F44C3" w:rsidRDefault="0023132B" w:rsidP="00DE1F9C">
       <w:pPr>
@@ -885,222 +1199,223 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00DE1F9C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="709C7F3E" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC">
+    <w:p w14:paraId="0D1AF24B" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="722620D6" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC">
+    <w:p w14:paraId="3EC54BF0" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E359ECD" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC">
+    <w:p w14:paraId="209B13C7" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1129,51 +1444,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1207,73 +1522,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27A25330" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC"/>
+    <w:p w14:paraId="10F12B10" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C5A0F5F" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC">
+    <w:p w14:paraId="1C2D2304" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B26260D" w14:textId="77777777" w:rsidR="00A52ABC" w:rsidRDefault="00A52ABC">
+    <w:p w14:paraId="77BFB131" w14:textId="77777777" w:rsidR="00025495" w:rsidRDefault="00025495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1351,51 +1666,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1561,51 +1876,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3649,562 +3964,770 @@
   <w:num w:numId="13" w16cid:durableId="1999922183">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="667942966">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="65416383">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="405614226">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="11611602">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1562862561">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="812064212">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00000EE7"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00025495"/>
+    <w:rsid w:val="00027A59"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00032977"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00036BE4"/>
     <w:rsid w:val="00040C3C"/>
+    <w:rsid w:val="00041C81"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005339E"/>
+    <w:rsid w:val="000557C0"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000724DF"/>
+    <w:rsid w:val="00076781"/>
+    <w:rsid w:val="00082A54"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00087C6C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000976EF"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D02FE"/>
+    <w:rsid w:val="000D2F05"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F17E7"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00101346"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00105C1C"/>
+    <w:rsid w:val="00112160"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00131F1D"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="0013433C"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00150749"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00161F80"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00164DE2"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="00197E75"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A6641"/>
+    <w:rsid w:val="001B4244"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E6CD4"/>
     <w:rsid w:val="0020200C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002262E5"/>
     <w:rsid w:val="0023132B"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002444C2"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002717AB"/>
+    <w:rsid w:val="00275FD4"/>
+    <w:rsid w:val="002770D9"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="002931CA"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A554C"/>
+    <w:rsid w:val="002A67C5"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D0B8C"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3703"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3AD2"/>
+    <w:rsid w:val="002E4110"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F44C3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00317F81"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330D3E"/>
+    <w:rsid w:val="00331E5C"/>
+    <w:rsid w:val="00336F96"/>
+    <w:rsid w:val="00337D7A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="0034749C"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00353D26"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00380379"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="003901AC"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003958A1"/>
+    <w:rsid w:val="00397E4C"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C2F57"/>
+    <w:rsid w:val="003C7D4F"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D1F61"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
+    <w:rsid w:val="003F16C6"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F7880"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00441F7E"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0045030B"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00493DBA"/>
+    <w:rsid w:val="00496B18"/>
+    <w:rsid w:val="00497B86"/>
+    <w:rsid w:val="004A32FB"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B3404"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00512A83"/>
+    <w:rsid w:val="00520D84"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00556460"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00561707"/>
+    <w:rsid w:val="0056344B"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005713CB"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00597C11"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2554"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A4CE0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B05EB"/>
+    <w:rsid w:val="005B18A5"/>
+    <w:rsid w:val="005B5904"/>
     <w:rsid w:val="005B651B"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C69B6"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D7DA6"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E312C"/>
+    <w:rsid w:val="006057A0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611DE3"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006322ED"/>
+    <w:rsid w:val="00644D41"/>
     <w:rsid w:val="00647D90"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006664E2"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00677AA5"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6DB2"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C1229"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D41DA"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F6AD3"/>
+    <w:rsid w:val="00700A39"/>
+    <w:rsid w:val="00702253"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="007308C4"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007415C9"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007756C1"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0078189F"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="0079061F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E56D4"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008159A0"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008342EB"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00841459"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00850968"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00856090"/>
+    <w:rsid w:val="008575E4"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008869B2"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A37FD"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008A74F9"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00912916"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009140EC"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009422AC"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00963B9E"/>
     <w:rsid w:val="00967D7A"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0099060E"/>
+    <w:rsid w:val="009A28D0"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C493C"/>
+    <w:rsid w:val="009D1A5C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D77B9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E37F3"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F141A"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A114FC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A27FBF"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4560B"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A52ABC"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A86170"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B0332C"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B13E76"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B22748"/>
+    <w:rsid w:val="00B261B9"/>
+    <w:rsid w:val="00B30674"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B34F5A"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B43A04"/>
+    <w:rsid w:val="00B464F9"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50A16"/>
+    <w:rsid w:val="00B57F70"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B73EF7"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B809C5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B85529"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95CE2"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA49A6"/>
+    <w:rsid w:val="00BB2CAD"/>
+    <w:rsid w:val="00BB4D24"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC74A3"/>
     <w:rsid w:val="00BE30BD"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1437A"/>
+    <w:rsid w:val="00C347D5"/>
+    <w:rsid w:val="00C37F10"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C66D3C"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71A09"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84477"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA282F"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE139A"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF6895"/>
+    <w:rsid w:val="00CF6BE9"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D472F9"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D539BB"/>
+    <w:rsid w:val="00D65CED"/>
+    <w:rsid w:val="00D72B68"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA6DC4"/>
+    <w:rsid w:val="00DB1E15"/>
+    <w:rsid w:val="00DB7963"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE1F9C"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E43C4F"/>
+    <w:rsid w:val="00E50B3D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E65FEE"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7723D"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E83CB1"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E87AFA"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA7DD9"/>
+    <w:rsid w:val="00EB1819"/>
     <w:rsid w:val="00EB5293"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF63E6"/>
+    <w:rsid w:val="00EF68E1"/>
+    <w:rsid w:val="00F140B8"/>
+    <w:rsid w:val="00F15DB3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F32B79"/>
+    <w:rsid w:val="00F32C63"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F50987"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F533B1"/>
     <w:rsid w:val="00F6122E"/>
+    <w:rsid w:val="00F649B9"/>
+    <w:rsid w:val="00F7277E"/>
+    <w:rsid w:val="00F755E5"/>
+    <w:rsid w:val="00F772DC"/>
+    <w:rsid w:val="00F80115"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA7551"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC1D7B"/>
+    <w:rsid w:val="00FD1CF6"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01855034"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="09632ED6"/>
+    <w:rsid w:val="0A1E614B"/>
+    <w:rsid w:val="0CA144F1"/>
+    <w:rsid w:val="1020CE91"/>
+    <w:rsid w:val="155811C4"/>
+    <w:rsid w:val="22DFA91F"/>
+    <w:rsid w:val="2A9DD9D8"/>
+    <w:rsid w:val="2B26FD27"/>
+    <w:rsid w:val="2B619DA9"/>
+    <w:rsid w:val="2CCB303A"/>
+    <w:rsid w:val="3002DABA"/>
+    <w:rsid w:val="303196DB"/>
+    <w:rsid w:val="3158588D"/>
+    <w:rsid w:val="321CDF9B"/>
+    <w:rsid w:val="3356A553"/>
+    <w:rsid w:val="35632E0C"/>
+    <w:rsid w:val="35CB0033"/>
+    <w:rsid w:val="35D8856E"/>
+    <w:rsid w:val="36B3EB84"/>
+    <w:rsid w:val="37B5EB74"/>
+    <w:rsid w:val="3B4A050E"/>
+    <w:rsid w:val="3D223C44"/>
+    <w:rsid w:val="455BDECB"/>
+    <w:rsid w:val="45FD3341"/>
+    <w:rsid w:val="46C72F64"/>
+    <w:rsid w:val="4B39B442"/>
+    <w:rsid w:val="5308FC1E"/>
+    <w:rsid w:val="554DCEA7"/>
+    <w:rsid w:val="56B0DCBF"/>
+    <w:rsid w:val="58F0432B"/>
+    <w:rsid w:val="5A236289"/>
+    <w:rsid w:val="5AF1C14F"/>
+    <w:rsid w:val="5ED1366E"/>
+    <w:rsid w:val="6300E8CD"/>
+    <w:rsid w:val="6425D5E3"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6A4CFDAE"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B2E3EFD"/>
+    <w:rsid w:val="6BDE05B5"/>
+    <w:rsid w:val="6BFA5AE6"/>
+    <w:rsid w:val="6C496EEB"/>
+    <w:rsid w:val="6CA90B3B"/>
+    <w:rsid w:val="6E478CD0"/>
+    <w:rsid w:val="76232E2C"/>
+    <w:rsid w:val="7DD131EB"/>
+    <w:rsid w:val="7F726DB7"/>
+    <w:rsid w:val="7FF2E152"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{AF94CBD0-7968-4327-AB37-1B7406E8FA25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6589,55 +7112,67 @@
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00164DE2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00164DE2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00164DE2"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF6BE9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6660,143 +7195,143 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1255282855">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1365133598">
+        <w:div w:id="429669389">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="499002540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365133598">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1645548688">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1662003620">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2043482634">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="429669389">
-[...10 lines deleted...]
-        </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://order.sgsanalytics.se/sites/default/files/SGS/Provtagningsinstruktioner/SGS-Provtagningsinstruktion-Analys_av_dricksvatten_allman_anlaggning_2023-02-27.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7089,74 +7624,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>265</Words>
-  <Characters>1407</Characters>
+  <Words>295</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1669</CharactersWithSpaces>
+  <CharactersWithSpaces>1861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ingångsvatten kemisk kontroll GMP Q Di 202</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anna Bäck</lastModifiedBy>
-  <revision>16</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>44</revision>
+  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>