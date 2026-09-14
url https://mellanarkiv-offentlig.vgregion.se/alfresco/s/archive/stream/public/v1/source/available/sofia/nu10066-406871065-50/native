--- v0 (2026-01-09)
+++ v1 (2026-09-14)
@@ -6,2004 +6,2612 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DA9F519" w14:textId="6AE2EA2A" w:rsidR="00FA36C8" w:rsidRDefault="003B6818" w:rsidP="002A2EFA">
+    <w:p w14:paraId="5929BC3A" w14:textId="35859616" w:rsidR="6A7C728A" w:rsidRDefault="6A7C728A" w:rsidP="6A7C728A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA9F519" w14:textId="796FB927" w:rsidR="00FA36C8" w:rsidRDefault="00291409" w:rsidP="002A2EFA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t>Q Di 200</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00066CB9">
-        <w:t>-</w:t>
-[...5 lines deleted...]
-        <w:t>erien innehållsförteckning</w:t>
+        <w:t>nnehållsförteckning</w:t>
       </w:r>
       <w:r w:rsidR="00D741A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B470CB">
+        <w:t xml:space="preserve">Q Di </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">200 serien </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B6AB909" w14:textId="77777777" w:rsidR="00FC0ABC" w:rsidRDefault="00FC0ABC" w:rsidP="00FC0ABC"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7090F188" w14:textId="77777777" w:rsidR="001F5C65" w:rsidRPr="001F5C65" w:rsidRDefault="001F5C65" w:rsidP="001F5C65"/>
+    <w:p w14:paraId="584115FA" w14:textId="11A04DAF" w:rsidR="3008A5DB" w:rsidRDefault="3008A5DB" w:rsidP="6A7C728A">
+      <w:r>
+        <w:t>1 ex i avdelningspärm</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="177874A2" w14:textId="77777777" w:rsidR="003B6818" w:rsidRDefault="003B6818" w:rsidP="003B6818"/>
     <w:p w14:paraId="31CCE782" w14:textId="3C2CA310" w:rsidR="003B6818" w:rsidRPr="003B6818" w:rsidRDefault="003B6818" w:rsidP="003B6818">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="003B6818" w:rsidRPr="003B6818" w:rsidSect="00FA36C8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8714" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="7439"/>
+        <w:gridCol w:w="2115"/>
+        <w:gridCol w:w="6599"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="48A1C33A" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="48A1C33A" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDA28C4" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="1CDA28C4" w14:textId="703C97F9" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 200</w:t>
+            </w:r>
+            <w:r w:rsidR="1C41D4D6" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B9AAB5" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785AA611" w14:textId="12DC6C31" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="785AA611" w14:textId="209F7A7B" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Vattenrening, systemspecifikation, skötsel och underhåll</w:t>
             </w:r>
-            <w:r w:rsidR="002A2EFA" w:rsidRPr="004B2F85">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> GMP</w:t>
+            <w:r w:rsidR="002A2EFA" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="1F554CA0" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="1F554CA0" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CB5507" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="00CB5507" w14:textId="53FD5327" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 201</w:t>
+            </w:r>
+            <w:r w:rsidR="48427206" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13898F90" w14:textId="6034B30D" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="13898F90" w14:textId="70DDF19D" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00530F19" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...9 lines deleted...]
-              <w:t>GMP</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ersätts av 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA36C8" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="256E4006" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="256E4006" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266955C7" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="266955C7" w14:textId="17AC406C" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 202</w:t>
+            </w:r>
+            <w:r w:rsidR="3EB11DBC" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="320C859A" w14:textId="60C5F68D" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="320C859A" w14:textId="2FB98FAE" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...15 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingångsvatten: </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7650">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mikro</w:t>
+            </w:r>
+            <w:r w:rsidR="00530F19">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">biologisk, </w:t>
+            </w:r>
+            <w:r w:rsidR="00502D15">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">emisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008C0D46" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">kontroll </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0D46">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>provtagnings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008C0D46">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anvisning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="5AC150D9" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="5AC150D9" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119AE490" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2F85">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Q Di 203</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E3F10E2" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5477A8DF" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="0D965180" w14:textId="4C9C9D59" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemodialysvätska: Mikrobiologisk kontroll, endotoxin bestämning provtagnings anvisning </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4428EB8D" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45477B42" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2F85">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemodialysvätska: Mikrobiologisk kontroll, endotoxin bestämning </w:t>
+              <w:t>Q Di 204</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D965180" w14:textId="4AF8C2E9" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6250786D" w14:textId="7172C35B" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemodialysvätska: Kemisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008C0D46" w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kontroll</w:t>
+            </w:r>
+            <w:r w:rsidR="00275E57">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0D46" w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>provtagnings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anvisning</w:t>
+            </w:r>
+            <w:r w:rsidR="00C974E1" w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="5DC7A298" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E16706" w14:textId="0118C365" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 205</w:t>
+            </w:r>
+            <w:r w:rsidR="50BEB973" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="123A331D" w14:textId="5ABD698D" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemofiltrationsvätska: Kemisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008C0D46" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kontroll</w:t>
+            </w:r>
+            <w:r w:rsidR="00275E57">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0D46" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>provtagnings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0CDA5F5E" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>visning</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB627A" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C974E1" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="13679CD6" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB590DD" w14:textId="77A24EB5" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 206</w:t>
+            </w:r>
+            <w:r w:rsidR="29B64A68" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26833A7D" w14:textId="20FDC65E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemofiltrationsvätska: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mikro</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5252E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">biologisk </w:t>
+            </w:r>
+            <w:r w:rsidR="1149C0B7" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kontroll</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, endotoxin bestäm</w:t>
+            </w:r>
+            <w:r w:rsidR="6104FD61" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ning provt</w:t>
+            </w:r>
+            <w:r w:rsidR="0098226D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>agnings anvisning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="412DF3AA" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F885E7" w14:textId="136CEE93" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 207</w:t>
+            </w:r>
+            <w:r w:rsidR="72F74F69" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41359F52" w14:textId="65548408" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mikrobiologisk och endotoxin kontroll av vatten efter RO 1 och RO 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA3F82" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4428EB8D" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="58D20806" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45477B42" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="1AE9A9A9" w14:textId="3151CDE0" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...3 lines deleted...]
-              <w:t>Q Di 204</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 208</w:t>
+            </w:r>
+            <w:r w:rsidR="3958D1DD" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6250786D" w14:textId="53574760" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
-[...175 lines deleted...]
-          <w:p w14:paraId="41359F52" w14:textId="4EB80AEC" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="111E7743" w14:textId="24E67EA3" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> GMP </w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kemisk kontroll av vatten efter RO 1 och RO 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA3F82" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="58D20806" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="7B07503B" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE9A9A9" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="0C8AC159" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2F85">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Q Di 208</w:t>
+              <w:t>Q Di 209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111E7743" w14:textId="36EE0271" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="42282DC7" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HemHD, kommunalt vatten </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C26C0A" w14:textId="4CD488A8" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemodialysvätska: Mikrobiell kont, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A70F8D9" w14:textId="4EC8B70E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Endotoxin bestämning</w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B9B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rovtagning                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="03A23AB8" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="629DD880" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Q Di 210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C878416" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>HemHD, egen brunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F08D7B" w14:textId="6155E186" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hemodialysvätska: Mikrobiell kontroll,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E314CF" w14:textId="328A981C" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endotoxin bestämning </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7339B" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rovtagning                            </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="5895DF77" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B35F71" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Q Di 211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5961272C" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>HemHD, kommunalt vatten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F28BADE" w14:textId="0E0CE6F3" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hemodialysvätska: Kemisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kontroll provtagning</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B310FC" w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="7533CC83" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AACC26" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Q Di 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B668135" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>HemHD, egen brunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467798F5" w14:textId="0E1B4B0E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5220" w:right="0" w:hanging="5220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemodialysvätska: Kemisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kontroll provtagnings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B2F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anvisning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="60BF21A0" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F39B1CD" w14:textId="559E6607" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4962"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 230</w:t>
+            </w:r>
+            <w:r w:rsidR="16EAEF45" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4366FB2F" w14:textId="1552C468" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> GMP</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Västfastigheter tillgång på ingångsvatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00B310FC" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="7B07503B" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4364DE7E" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8AC159" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="098E33F1" w14:textId="523B976A" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...3 lines deleted...]
-              <w:t>Q Di 209</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 234</w:t>
+            </w:r>
+            <w:r w:rsidR="6F41A114" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42282DC7" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
-[...257 lines deleted...]
-          <w:p w14:paraId="4366FB2F" w14:textId="1FC6A2F1" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="2F6B533C" w14:textId="2F9CBB0E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instruktion: För vattenanläggning CWP 1 och 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="0CDFD02A" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Baxter</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2063" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="65EB28EF" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="0B8C25CD" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F6A287" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="0FB85C5F" w14:textId="4A5E2B4E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2F85">
-[...3 lines deleted...]
-              <w:t>Q Di 233</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 239</w:t>
+            </w:r>
+            <w:r w:rsidR="06164111" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC5FF98" w14:textId="70B345F1" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00A7339B" w:rsidP="00FA36C8">
+          <w:p w14:paraId="2EBC5EC3" w14:textId="6EB3E90E" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4962"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Klorering ingångsvatten.</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2063" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4364DE7E" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="2C8ACA51" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098E33F1" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="004B2F85" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
-[...117 lines deleted...]
-          <w:p w14:paraId="2F0895C4" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="2F0895C4" w14:textId="1B41AA98" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Q Di 247</w:t>
+            </w:r>
+            <w:r w:rsidR="1F38ED23" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776659AA" w14:textId="14746987" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="776659AA" w14:textId="080DC26B" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Daglig drift CDS </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="652073B9" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="652073B9" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63804D21" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="63804D21" w14:textId="4DD77F7A" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 248</w:t>
+            </w:r>
+            <w:r w:rsidR="2055D301" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1BE4AC" w14:textId="1E563DE7" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="4C1BE4AC" w14:textId="7E2E92C1" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> GMP</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Byte av koncentratbehållare</w:t>
+            </w:r>
+            <w:r w:rsidR="00B166D1" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="24FAD31E" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="24FAD31E" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0579F083" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="0579F083" w14:textId="2901D6BF" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 250</w:t>
+            </w:r>
+            <w:r w:rsidR="5E71A3D5" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="320C8298" w14:textId="064C17B0" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="320C8298" w14:textId="39D8C9AC" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> GMP</w:t>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CDS Systemspecifikation skötsel och underhåll.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7208" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="48E302D6" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="48E302D6" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C81C93E" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="7C81C93E" w14:textId="41FDEE40" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 254</w:t>
+            </w:r>
+            <w:r w:rsidR="081618AB" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A123E0C" w14:textId="3DE2D8BD" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="1A123E0C" w14:textId="3A71FF3E" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Validering av vattenreningsanläggning</w:t>
             </w:r>
-            <w:r w:rsidR="003762F3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> GMP</w:t>
+            <w:r w:rsidR="003762F3" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="72A100AB" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="72A100AB" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F0B996" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790C9445" w14:textId="2CB46986" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="790C9445" w14:textId="08780A0D" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Munkedal Kemisk kontroll av vtn efter Ro</w:t>
             </w:r>
             <w:r w:rsidR="00903ADE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GMP</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="13AF53D7" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="13AF53D7" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A385A7" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4B0FF1" w14:textId="5CDA6196" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="0D4B0FF1" w14:textId="08D48B8A" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Munkedal Mikro endo kontroll av vtn efter Ro</w:t>
             </w:r>
             <w:r w:rsidR="00903ADE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GMP</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="436A2285" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="436A2285" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="483016ED" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77EC684C" w14:textId="372B3541" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="77EC684C" w14:textId="4C8A5226" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Munkedal Vattenförsörjning ingångsvatten Dialysmott </w:t>
             </w:r>
-            <w:r w:rsidR="00903ADE">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4B3A2769" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="4B3A2769" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59BB2C58" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA1189D" w14:textId="5E96073A" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="7CA1189D" w14:textId="37138FBB" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Munkedal Vattenrening systemspecifikation</w:t>
             </w:r>
             <w:r w:rsidR="00903ADE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GMP</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="2079E934" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="2079E934" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1106C209" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q Di 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E9368" w14:textId="03EEFF04" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="4B4E9368" w14:textId="6D1F3633" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Munkedal Aqua Boss Lauer vattenrening instruktioner</w:t>
             </w:r>
             <w:r w:rsidR="00903ADE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GMP</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="33355711" w14:textId="77777777" w:rsidTr="0047081E">
+      <w:tr w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w14:paraId="33355711" w14:textId="77777777" w:rsidTr="6E8767E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF4435B" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="7FF4435B" w14:textId="5DFA55E8" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="6"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Q Di 260</w:t>
+            </w:r>
+            <w:r w:rsidR="5F57466F" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7439" w:type="dxa"/>
+            <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C90799" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
+          <w:p w14:paraId="58C90799" w14:textId="31F82A27" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="6A7C728A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ej obehöriga i beredningsrum  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E94" w:rsidRPr="00FA36C8" w14:paraId="7D18226F" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E46445" w14:textId="25E8A21D" w:rsidR="00841E94" w:rsidRPr="00FA36C8" w:rsidRDefault="00841E94" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7655"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 261</w:t>
+            </w:r>
+            <w:r w:rsidR="67926A90" w:rsidRPr="6A7C728A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E7AE58" w14:textId="2739F9C2" w:rsidR="00841E94" w:rsidRPr="00FA36C8" w:rsidRDefault="00866DA5" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA36C8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ej obehöriga i beredningsrum  GMP</w:t>
+              <w:t>Riskanalys för tillverkning av Hemofiltrationsvätskor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E94" w:rsidRPr="00FA36C8" w14:paraId="135F38CD" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784822E6" w14:textId="1DFC4BAA" w:rsidR="00841E94" w:rsidRPr="00FA36C8" w:rsidRDefault="00FB2C81" w:rsidP="6A7C728A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7655"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E8767E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026FBAD5" w14:textId="4566695D" w:rsidR="00841E94" w:rsidRPr="00FA36C8" w:rsidRDefault="00E403D8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w14:paraId="36409A09" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D020A7" w14:textId="01160999" w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w:rsidRDefault="00E403D8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7655"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q Di 263 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2381665C" w14:textId="642871D1" w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w:rsidRDefault="00E403D8" w:rsidP="00FA36C8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Munkedal </w:t>
+            </w:r>
+            <w:r w:rsidR="00507658">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ingångsvatten </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45AD4">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mikrobiologisk</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3F6C">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00507658">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kemisk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00507658">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kontroll</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3F6C">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provtagnings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D3F6C">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anvisning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w14:paraId="6C223F08" w14:textId="77777777" w:rsidTr="6E8767E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBCEB0D" w14:textId="7F160361" w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w:rsidRDefault="5CD74AAE" w:rsidP="6E8767E8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7655"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E8767E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q Di 264 GMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D922F01" w14:textId="1EB7B443" w:rsidR="00FB2C81" w:rsidRPr="00FA36C8" w:rsidRDefault="5CD74AAE" w:rsidP="6E8767E8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E8767E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Rengöring och desinfektion av koncentratanläggning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="205A02E4" w14:textId="77777777" w:rsidR="00FA36C8" w:rsidRPr="00FA36C8" w:rsidRDefault="00FA36C8" w:rsidP="00FA36C8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00FA36C8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22EAD60A" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D">
+    <w:p w14:paraId="022CA2B2" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FEF080C" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D">
+    <w:p w14:paraId="58873A44" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="038E1F04" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D">
+    <w:p w14:paraId="7F2DB14B" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2032,51 +2640,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2110,73 +2718,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1504ABF1" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D"/>
+    <w:p w14:paraId="6AF91506" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A44114" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D">
+    <w:p w14:paraId="080BDE38" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06DC9A60" w14:textId="77777777" w:rsidR="00FF568D" w:rsidRDefault="00FF568D">
+    <w:p w14:paraId="47CD861A" w14:textId="77777777" w:rsidR="004C1825" w:rsidRDefault="004C1825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2214,91 +2822,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2337,60 +2945,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -2464,51 +3072,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4552,54 +5160,54 @@
   <w:num w:numId="13" w16cid:durableId="747926911">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="360397179">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1362244677">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1913852693">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="501353361">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1815557792">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="845291196">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4654,455 +5262,545 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F5C65"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00245CB5"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="00252C37"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00275E57"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00291409"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A2EFA"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E7208"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00347AF5"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003762F3"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003B1360"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B6818"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3F6C"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00402D03"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00453FB9"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B2F85"/>
+    <w:rsid w:val="004C1825"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00502D15"/>
+    <w:rsid w:val="00507658"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00530F19"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00551F14"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672595"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006A22EA"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D78E3"/>
+    <w:rsid w:val="006E331F"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00713206"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00761B1A"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="0079478A"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D244B"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E2063"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00841E94"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00866DA5"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C0D46"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00903ADE"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="0091674D"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0098226D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C7650"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A7339B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD0779"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B166D1"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B310FC"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B470CB"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B948C2"/>
+    <w:rsid w:val="00B9AAB5"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C5252E"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C80E0B"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C974E1"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA11DA"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3F82"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D3781C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D741A8"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA3289"/>
     <w:rsid w:val="00DA3F0F"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF30EE"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E403D8"/>
+    <w:rsid w:val="00E45AD4"/>
+    <w:rsid w:val="00E479B5"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E70CAC"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA17B4"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED25C9"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F25B9B"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA36C8"/>
+    <w:rsid w:val="00FB2C81"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB627A"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0ABC"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF568D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="06164111"/>
+    <w:rsid w:val="081618AB"/>
+    <w:rsid w:val="0CDA5F5E"/>
+    <w:rsid w:val="0CDFD02A"/>
+    <w:rsid w:val="0E14058B"/>
+    <w:rsid w:val="1149C0B7"/>
+    <w:rsid w:val="1218FA79"/>
+    <w:rsid w:val="1513D8DD"/>
+    <w:rsid w:val="16EAEF45"/>
+    <w:rsid w:val="18715D71"/>
     <w:rsid w:val="196EC222"/>
+    <w:rsid w:val="1C41D4D6"/>
+    <w:rsid w:val="1F38ED23"/>
+    <w:rsid w:val="2055D301"/>
+    <w:rsid w:val="21EE9011"/>
+    <w:rsid w:val="23E59841"/>
+    <w:rsid w:val="26146D2D"/>
+    <w:rsid w:val="292DF99C"/>
+    <w:rsid w:val="29B64A68"/>
+    <w:rsid w:val="3008A5DB"/>
+    <w:rsid w:val="31B99368"/>
+    <w:rsid w:val="320F3D0C"/>
+    <w:rsid w:val="3958D1DD"/>
+    <w:rsid w:val="3CF507CF"/>
+    <w:rsid w:val="3DA27694"/>
+    <w:rsid w:val="3EB11DBC"/>
+    <w:rsid w:val="452854E9"/>
+    <w:rsid w:val="48427206"/>
+    <w:rsid w:val="4D23B6AD"/>
+    <w:rsid w:val="4E8225AC"/>
+    <w:rsid w:val="4F65E7BE"/>
+    <w:rsid w:val="50BEB973"/>
+    <w:rsid w:val="552AD5F8"/>
+    <w:rsid w:val="555FC358"/>
+    <w:rsid w:val="5657442A"/>
+    <w:rsid w:val="5987F9D2"/>
+    <w:rsid w:val="5CD74AAE"/>
+    <w:rsid w:val="5E71A3D5"/>
+    <w:rsid w:val="5F57466F"/>
+    <w:rsid w:val="6104FD61"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="67926A90"/>
+    <w:rsid w:val="6A7C728A"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6D29EC63"/>
+    <w:rsid w:val="6E8767E8"/>
+    <w:rsid w:val="6F41A114"/>
+    <w:rsid w:val="72F74F69"/>
+    <w:rsid w:val="764C6DAB"/>
+    <w:rsid w:val="7809E7BC"/>
+    <w:rsid w:val="7E77A8C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7472,51 +8170,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7884,71 +8582,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>303</Words>
-  <Characters>1610</Characters>
+  <Words>336</Words>
+  <Characters>1784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1910</CharactersWithSpaces>
+  <CharactersWithSpaces>2116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Q Di 200 serien innehållsförteckning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anita Fredriksson</lastModifiedBy>
-  <revision>24</revision>
+  <revision>54</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>